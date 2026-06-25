--- v0 (2026-04-18)
+++ v1 (2026-06-25)
@@ -1,1222 +1,1360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...76 lines deleted...]
-    <w:p w:rsidR="00D62901" w:rsidRDefault="0061668E" w14:paraId="58B43C2B" w14:textId="211EDE37">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="30C50BB3" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 915 IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de begrotingsstaat van het Ministerie van Financiën (IXB) en de begrotingsstaat van Nationale Schuld (IXA) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="125E98EA" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="521CF60A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="3C17BDD7" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 20 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="75DAC3A2" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="64901895" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>commissie voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="070BFA5A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="71900996" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 april 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>voorgelegd aan de minister van Financiën. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 april 2026 zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ze door de minister van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="3DCCB6DA" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="718FB0AB" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="30798A68" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="41BF7C0B" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="6A0677AD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jansen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="152A2535" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00016412" w14:paraId="0CE21150" w14:textId="1AB19DF5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B" w:rsidR="00ED495E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>djunct-griffier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B" w:rsidR="00ED495E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="57BEE03C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van der Steur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="44DA1702" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="5628464E" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="33F75A50" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="315671F9" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="4B4976BF" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="05F905F3" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="0BCCE50C" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="78C0647B" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="15C78518" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="7CBBBD5C" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="793366A0" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="2B80E280" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="23265EB8" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="066A0080" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="7E528F60" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="55E98828" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="12687274" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="0D6F3EA3" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="6CB2013E" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="3FC67E76" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="1A998699" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="74A9AC44" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="1388C246" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="6E118690" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="6F1376C1" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="50A1B885" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="507704F3" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="5726DE05" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="38EE625C" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="38C2B645" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="7D7F7D05" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="65E5AB70" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="05DE4C08" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="6B7EEBF4" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="45D0ED5B" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="47F6CAAC" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="1C860A50" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="1082EA3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="section-title-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="106989253274364" w:id="0"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>raag 1</w:t>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="15751538" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="096115BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF30BC" w:rsidR="00DF30BC" w:rsidP="00DF30BC" w:rsidRDefault="00DF30BC" w14:paraId="3B44A467" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:szCs w:val="17"/>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="6C8B6C2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoeveel ambtenaren vallen bij het ministerie van Financiën onder de nullijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF30BC" w:rsidP="00DF30BC" w:rsidRDefault="00DF30BC" w14:paraId="38D002CA" w14:textId="77777777"/>
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="0752261A" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="3BC1812B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="0985167B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057602B" w:rsidP="00501138" w:rsidRDefault="00501138" w14:paraId="030BDFA7" w14:textId="6DDAE0D7">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="51BC2794" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="106991353274504" w:id="1"/>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="53698718" w14:textId="77777777">
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alle ambtenaren in dienst van het ministerie van Financiën. Op 31 december 2025 waren dat 42.428 medewerkers bij het kerndepartement, Belastingdienst, Dienst Toeslagen en de Douane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="3A4729C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="section-title-1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="127076F8" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="571A053D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF30BC" w:rsidR="00DF30BC" w:rsidRDefault="00DF30BC" w14:paraId="097C923E" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="1C47E87A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hoeveel medewerkers bevinden zich in de lagere loonschalen (schaal één tot en met zes)? Wat is het aandeel van deze groep binnen de uitvoering (uitvoeringsorganisaties versus beleid)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF30BC" w:rsidRDefault="00DF30BC" w14:paraId="11255958" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="0DAE58B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="6D564EC5" w14:textId="0B031ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="748DB6B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord op vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CD471B" w:rsidR="00501138" w:rsidP="00501138" w:rsidRDefault="00501138" w14:paraId="618D65A9" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="7BA6CB8A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="106987753274264" w:id="2"/>
-      <w:r w:rsidRPr="00CD471B">
-[...15 lines deleted...]
-    <w:p w:rsidR="0057602B" w:rsidP="00501138" w:rsidRDefault="00501138" w14:paraId="18699C5D" w14:textId="39AD78A3">
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 31 december 2025 werken 9.646 medewerkers in “lagere loonschalen” binnen het Ministerie van Financiën. Dit is inclusief medewerkers groepsfunctie C (gelijk aan schaal 5 tot en met 7). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="48DB5728" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="57897F6C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er werken 9.535 medewerkers in de “lagere loonschalen” binnen de uitvoeringsorganisaties Belastingdienst, Toeslagen en Douane. Dat is 23,8% van de medewerkers binnen die uitvoeringsorganisaties. Binnen het beleidsdepartement zijn dat 111 medewerkers. Dat is 4,7% van de medewerkers van het beleidsdepartement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="21AB7446" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="section-title-1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="50EA44CD" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="499853A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF30BC" w:rsidR="00DF30BC" w:rsidRDefault="00DF30BC" w14:paraId="591B0B01" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="73CD3C26" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welke functies/beroepen vallen voornamelijk binnen de lagere loonschalen (schaal één tot en met zes)? Wat is de huidige en verwachte personeelskrapte binnen deze functies?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF30BC" w:rsidRDefault="00DF30BC" w14:paraId="00EE6B22" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="238976E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="282CAEB6" w14:textId="7D820B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="6BA2D0AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord op vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501138" w:rsidP="00501138" w:rsidRDefault="00501138" w14:paraId="68E7C078" w14:textId="3EFAD730">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="602CAAD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="106989673274392" w:id="3"/>
-      <w:r w:rsidRPr="00CC7CB9">
-[...15 lines deleted...]
-    <w:p w:rsidR="0057602B" w:rsidP="00501138" w:rsidRDefault="00501138" w14:paraId="6F6F4A9D" w14:textId="57D1D3A7">
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De meeste functies uit de “lagere loonschalen” (zie antwoord vraag 2) betreffen functies met uitvoerende taken waaronder bijvoorbeeld medewerkers bij de Belastingtelefoon, Fysiek toezicht en Douanebeambten. Daarnaast vallen ook medewerkers die administratieve en ondersteunende processen uitvoeren binnen deze groep. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="2CA27E87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-[...46 lines deleted...]
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="6DDBBDA8" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De genoemde functies hebben in de komende jaren te maken met natuurlijke uitstroom (bereiken pensioenleeftijd), waardoor de huidige personeelskrapte naar verwachting aanhoudt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="70DCD004" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="section-title-1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="2207B6D7" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="62251486" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF30BC" w:rsidR="00DF30BC" w:rsidRDefault="00DF30BC" w14:paraId="07F145E8" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="4391483F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zijn er interne analyses of risico-inschattingen gemaakt over de effecten van de nullijn, bijvoorbeeld op de instroom of uitstroom? Zo ja, kan deze worden gedeeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF30BC" w:rsidRDefault="00DF30BC" w14:paraId="5DE2929D" w14:textId="77777777">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="378D847C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D62901" w:rsidRDefault="00246967" w14:paraId="5CAABDCB" w14:textId="4E138503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="4B205C97" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="header-h1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Antwoord op vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501138" w:rsidP="00501138" w:rsidRDefault="00501138" w14:paraId="4C15B151" w14:textId="7ABC1402">
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="338CFB00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="p"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003C74CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze analyses of risico-inschattingen zijn niet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003C74CF">
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>rijksbreed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BB0EEB">
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, noch </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BB0EEB">
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ministeriebreed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003C74CF">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00195B8B" w:rsidR="00ED495E" w:rsidP="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="4286094A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="p"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De directoraten-generaal van het Ministerie van Financiën maken of actualiseren jaarlijks een (strategisch) personeelsplan. Daarin wegen zij externe en interne ontwikkelingen die van invloed zijn op de vraag naar personeel. Deze stukken worden openbaar na besluitvorming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00195B8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501138" w:rsidP="00501138" w:rsidRDefault="00501138" w14:paraId="774053A1" w14:textId="2B7E2BDE">
-[...25 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w:rsidR="00ED495E" w:rsidRDefault="00ED495E" w14:paraId="6DF60882" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00ED495E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1831" w:right="1106" w:bottom="859" w:left="1106" w:header="1417" w:footer="576" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="442DECEE" w14:textId="77777777" w:rsidR="00246967" w:rsidRDefault="00246967">
+    <w:p w14:paraId="482C1B3B" w14:textId="77777777" w:rsidR="00625859" w:rsidRDefault="00625859" w:rsidP="00ED495E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35077FB6" w14:textId="77777777" w:rsidR="00246967" w:rsidRDefault="00246967">
+    <w:p w14:paraId="0BB1B961" w14:textId="77777777" w:rsidR="00625859" w:rsidRDefault="00625859" w:rsidP="00ED495E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...26 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A507FEC" w14:textId="77777777" w:rsidR="00246967" w:rsidRDefault="00246967">
+    <w:p w14:paraId="086154F8" w14:textId="77777777" w:rsidR="00625859" w:rsidRDefault="00625859" w:rsidP="00ED495E">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="087D50F8" w14:textId="77777777" w:rsidR="00246967" w:rsidRDefault="00246967">
+    <w:p w14:paraId="7EEA2ACB" w14:textId="77777777" w:rsidR="00625859" w:rsidRDefault="00625859" w:rsidP="00ED495E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2265B71F" w14:textId="7AF5081B" w:rsidR="00BB0EEB" w:rsidRPr="00282DFE" w:rsidRDefault="00BB0EEB">
+    <w:p w14:paraId="2B1F3101" w14:textId="77777777" w:rsidR="00ED495E" w:rsidRPr="00282DFE" w:rsidRDefault="00ED495E" w:rsidP="00ED495E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282DFE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00282DFE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00282DFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>Ministerie van Financiën Bestuursraad Bedrijfsvoeringstukken 26 februari 2026 | Vergaderstuk | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...459 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-[...2 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D62901"/>
-[...27 lines deleted...]
-    <w:rsid w:val="70A567B4"/>
+    <w:rsidRoot w:val="00ED495E"/>
+    <w:rsid w:val="00016412"/>
+    <w:rsid w:val="000852D6"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00625859"/>
+    <w:rsid w:val="006A0A47"/>
+    <w:rsid w:val="00E86C6B"/>
+    <w:rsid w:val="00ED495E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3990DABF"/>
-  <w15:docId w15:val="{A57F46DE-44D4-4522-84B4-7F53BDA20E9D}"/>
+  <w14:docId w14:val="5ADC7801"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{31894B36-2DBB-4B06-85AC-0A76B397CB24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1557,949 +1695,854 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:spacing w:after="400"/>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:name w:val="break-before-page"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
     <w:pPr>
-      <w:pageBreakBefore/>
+      <w:widowControl/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p">
     <w:name w:val="p"/>
+    <w:rsid w:val="00ED495E"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="220" w:line="220" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="17"/>
-    </w:rPr>
-[...63 lines deleted...]
-    <w:name w:val="unhandled-element"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="header-h1">
+    <w:name w:val="header-h1"/>
     <w:basedOn w:val="p"/>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:basedOn w:val="p"/>
+    <w:rsid w:val="00ED495E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="20"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-    <w:basedOn w:val="p"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="section-title-1">
+    <w:name w:val="section-title-1"/>
+    <w:rsid w:val="00ED495E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:after="20"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="227" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="FFFFFF"/>
-[...167 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="009EE0"/>
-      <w:szCs w:val="18"/>
-[...11 lines deleted...]
-      <w:color w:val="009EE0"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...445 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BB0EEB"/>
+    <w:rsid w:val="00ED495E"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BB0EEB"/>
-    <w:rPr>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="DejaVu Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="DejaVu Sans" w:cs="Tahoma"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BB0EEB"/>
+    <w:rsid w:val="00ED495E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BB0EEB"/>
-[...1 lines deleted...]
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00ED495E"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/vergaderstukken/2026/02/26/ministerie-van-financien-bestuursraad-bedrijfsvoeringstukken-26-februari-2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2507,51 +2550,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2618,65 +2661,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2697,112 +2740,111 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>4</ap:Paragraphs>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>489</ap:Words>
+  <ap:Characters>2691</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>22</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2421</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3174</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_Enabled">
-    <vt:lpwstr>true</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
+    <vt:r8>283000</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_SetDate">
-    <vt:lpwstr>2026-04-01T09:48:25Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_Name">
-    <vt:lpwstr>FIN-DGRB-Rijksoverheid</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_35ad6b54-f757-49c9-8c83-ef7f8aa67172_SiteId">
-[...12 lines deleted...]
-    <vt:lpwstr>0x010100619CC3456CB7C2499A176999B4C1AA3F</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>