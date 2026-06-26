--- v0 (2026-04-21)
+++ v1 (2026-06-26)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FE22D8" w:rsidP="00FE22D8" w:rsidRDefault="00322B27" w14:paraId="042674D1" w14:textId="5E9A5968">
+    <w:p w:rsidR="00FE22D8" w:rsidP="00FE22D8" w:rsidRDefault="00647363" w14:paraId="042674D1" w14:textId="29E79ED1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>VOORLOPIG</w:t>
+        <w:t>DEFINITIEF</w:t>
       </w:r>
       <w:r w:rsidR="00EA5806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0550" w:rsidR="00FE22D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OVERZICHT </w:t>
       </w:r>
       <w:r w:rsidR="00FE22D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -304,51 +304,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">); verzoek om </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C7C" w:rsidR="00067C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een WGO over de Wijziging van de begrotingsstaten van het Ministerie van Volksgezondheid, Welzijn en Sport (XVI) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
       </w:r>
       <w:r w:rsidR="00E30DC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00566B8C" w:rsidR="00566B8C" w:rsidP="00566B8C" w:rsidRDefault="00566B8C" w14:paraId="49B77FC8" w14:textId="3B773B9E">
+    <w:p w:rsidR="00566B8C" w:rsidP="00566B8C" w:rsidRDefault="00566B8C" w14:paraId="49B77FC8" w14:textId="10A38E0F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -383,189 +383,426 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CDA</w:t>
       </w:r>
       <w:r w:rsidR="00067C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">); verzoek om </w:t>
       </w:r>
       <w:r w:rsidRPr="00067C7C" w:rsidR="00067C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>een commissiedebat over het Landelijk Impactonderzoek Sportverenigingen van de RVBB</w:t>
       </w:r>
-      <w:r w:rsidR="00E30DC7">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00647363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E4992" w:rsidP="00566B8C" w:rsidRDefault="002E4992" w14:paraId="7447120D" w14:textId="563A36CF">
-      <w:pPr>
+    <w:p w:rsidR="00647363" w:rsidP="00566B8C" w:rsidRDefault="00647363" w14:paraId="59E1AD92" w14:textId="210B1758">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>VAN BRENK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50PLUS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); verzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>om een reactie van de minister op het artikel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5">
+        <w:r w:rsidRPr="00647363">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Froukje ging met een crisis de jeugdzorg in, en kwam er met een nieuw trauma weer uit</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002E4992" w:rsidP="002E4992" w:rsidRDefault="002E4992" w14:paraId="7B13359D" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidR="00647363" w:rsidP="00647363" w:rsidRDefault="00647363" w14:paraId="5A88260B" w14:textId="47A281AA">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het lid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>VLIEGENTHART</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GL – PvdA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); verzoek om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een reactie van </w:t>
+      </w:r>
+      <w:r w:rsidR="00A540B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00647363">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op het volgende artikel: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Het Nationaal Sportakkoord moest Nederland gezonder maken. Nu dreigt het te verdwijnen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00853518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00566B8C" w:rsidP="002E4992" w:rsidRDefault="00C018B4" w14:paraId="016BBE3F" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Verzoeken voor de (definitieve) commissie-regeling van werkzaamheden kunnen tot </w:t>
+    <w:p w:rsidRPr="00887F95" w:rsidR="00887F95" w:rsidP="00887F95" w:rsidRDefault="00853518" w14:paraId="1A8558D3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VERVUURT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00887F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; verzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887F95" w:rsidR="00887F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot het organiseren van een rondetafelgesprek </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887F95" w:rsidR="00887F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>omtrent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887F95" w:rsidR="00887F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datalekken in de gezondheidszorg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E4992" w:rsidP="002E4992" w:rsidRDefault="00C018B4" w14:paraId="3DA36908" w14:textId="1EAC1F18">
-[...84 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00647363" w:rsidR="00853518" w:rsidP="00887F95" w:rsidRDefault="00853518" w14:paraId="2138B81B" w14:textId="08AD585E">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00647363" w:rsidP="00647363" w:rsidRDefault="00647363" w14:paraId="4D7B6C40" w14:textId="34286D4E">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="002E4992" w:rsidP="002E4992" w:rsidRDefault="002E4992" w14:paraId="6277453E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00872CE4" w:rsidR="00FE22D8" w:rsidP="00FE22D8" w:rsidRDefault="00FE22D8" w14:paraId="4ECFF916" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180" w:after="100" w:afterAutospacing="1"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="323296"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872CE4">
         <w:rPr>
@@ -1073,83 +1310,91 @@
     <w:rsid w:val="000051C4"/>
     <w:rsid w:val="00024F73"/>
     <w:rsid w:val="000673EB"/>
     <w:rsid w:val="00067C7C"/>
     <w:rsid w:val="00083E79"/>
     <w:rsid w:val="000A7387"/>
     <w:rsid w:val="000D7699"/>
     <w:rsid w:val="000F6D81"/>
     <w:rsid w:val="00193B47"/>
     <w:rsid w:val="001A7DA7"/>
     <w:rsid w:val="00246D31"/>
     <w:rsid w:val="00281DA0"/>
     <w:rsid w:val="002C7407"/>
     <w:rsid w:val="002E4992"/>
     <w:rsid w:val="00322B27"/>
     <w:rsid w:val="0036471C"/>
     <w:rsid w:val="00452F08"/>
     <w:rsid w:val="005436A1"/>
     <w:rsid w:val="005552F8"/>
     <w:rsid w:val="00557E7F"/>
     <w:rsid w:val="00561000"/>
     <w:rsid w:val="00566B8C"/>
     <w:rsid w:val="00567929"/>
     <w:rsid w:val="00574B06"/>
     <w:rsid w:val="005B4D43"/>
+    <w:rsid w:val="00621BB7"/>
+    <w:rsid w:val="00647363"/>
     <w:rsid w:val="006C2CBC"/>
     <w:rsid w:val="006D1F13"/>
     <w:rsid w:val="0070654B"/>
     <w:rsid w:val="0073733F"/>
     <w:rsid w:val="007501F7"/>
     <w:rsid w:val="00820539"/>
     <w:rsid w:val="00825649"/>
+    <w:rsid w:val="00853518"/>
     <w:rsid w:val="00886447"/>
+    <w:rsid w:val="00887F95"/>
     <w:rsid w:val="008C27CE"/>
     <w:rsid w:val="008D5939"/>
     <w:rsid w:val="008E34BC"/>
     <w:rsid w:val="0093468A"/>
+    <w:rsid w:val="00986614"/>
     <w:rsid w:val="00991853"/>
     <w:rsid w:val="009B252D"/>
     <w:rsid w:val="009E5DF8"/>
     <w:rsid w:val="00A44063"/>
+    <w:rsid w:val="00A540B9"/>
     <w:rsid w:val="00A60A7C"/>
     <w:rsid w:val="00AB7784"/>
     <w:rsid w:val="00AF6E74"/>
     <w:rsid w:val="00B101C8"/>
     <w:rsid w:val="00B62F76"/>
     <w:rsid w:val="00B65ABF"/>
     <w:rsid w:val="00B749F3"/>
     <w:rsid w:val="00B775C2"/>
+    <w:rsid w:val="00BD45A4"/>
     <w:rsid w:val="00BE0B08"/>
     <w:rsid w:val="00BF2C15"/>
     <w:rsid w:val="00C018B4"/>
     <w:rsid w:val="00C0648A"/>
     <w:rsid w:val="00CD149A"/>
     <w:rsid w:val="00D241FC"/>
     <w:rsid w:val="00D9132B"/>
     <w:rsid w:val="00DE59D6"/>
     <w:rsid w:val="00E30DC7"/>
+    <w:rsid w:val="00E37E52"/>
     <w:rsid w:val="00EA5806"/>
     <w:rsid w:val="00F67DE8"/>
     <w:rsid w:val="00FA4C85"/>
     <w:rsid w:val="00FE22D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2125,51 +2370,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1952934171">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.trouw.nl%2Fsport%2Fhet-nationaal-sportakkoord-moest-nederland-gezonder-maken-nu-dreigt-het-te-verdwijnen~b8d90dde%2F%3Futm_campaign%3Dshared_earned%26utm_medium%3Dsocial%26utm_source%3Dwhatsapp&amp;data=05%7C02%7Ccie.vws%40tweedekamer.nl%7C7e6da4bcc46441223de908de9f853cd3%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639123591749662798%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7mWSLtEZDrWwMEWIDcPkCx7VAQEDkDYBqH0NCPovxj4%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ftm.nl/artikelen/froukje-geweld-hulpverleners-in-jeugdzorg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2432,67 +2677,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>102</ap:Words>
-  <ap:Characters>673</ap:Characters>
+  <ap:Words>256</ap:Words>
+  <ap:Characters>1532</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>69</ap:Lines>
+  <ap:Paragraphs>31</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>760</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1757</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>