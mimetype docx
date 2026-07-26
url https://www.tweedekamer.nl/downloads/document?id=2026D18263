--- v0 (2026-04-18)
+++ v1 (2026-07-26)
@@ -299,78 +299,78 @@
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="7500"/>
       </w:tblGrid>
       <w:tr w:rsidR="00343E9E" w14:paraId="35FBEDB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D2691A" w:rsidRDefault="00D2691A" w14:paraId="58F59970" w14:textId="7A410119">
+          <w:p w:rsidR="00D2691A" w:rsidRDefault="00D2691A" w14:paraId="58F59970" w14:textId="5622BFEA">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0018616B">
+            <w:r w:rsidR="001505E0">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00D2691A" w:rsidRDefault="00B266CA" w14:paraId="2CFD24BE" w14:textId="60EAED64">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -5369,58 +5369,58 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00880865" w:rsidR="00071040" w:rsidRDefault="003443AE" w14:paraId="161441A5" w14:textId="542B76BD">
       <w:r>
         <w:t>Beckerman</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00880865" w:rsidR="00071040" w:rsidSect="003443AE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="345EAC4E" w14:textId="77777777" w:rsidR="000043F6" w:rsidRDefault="000043F6" w:rsidP="00E63E5A">
+    <w:p w14:paraId="1F2CF2F7" w14:textId="77777777" w:rsidR="00951B61" w:rsidRDefault="00951B61" w:rsidP="00E63E5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BDC7FC5" w14:textId="77777777" w:rsidR="000043F6" w:rsidRDefault="000043F6" w:rsidP="00E63E5A">
+    <w:p w14:paraId="16C06338" w14:textId="77777777" w:rsidR="00951B61" w:rsidRDefault="00951B61" w:rsidP="00E63E5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -5463,58 +5463,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FPJBO D+ Univers">
     <w:altName w:val="Univers"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04F2C946" w14:textId="77777777" w:rsidR="000043F6" w:rsidRDefault="000043F6" w:rsidP="00E63E5A">
+    <w:p w14:paraId="0387C6DE" w14:textId="77777777" w:rsidR="00951B61" w:rsidRDefault="00951B61" w:rsidP="00E63E5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B0BBF19" w14:textId="77777777" w:rsidR="000043F6" w:rsidRDefault="000043F6" w:rsidP="00E63E5A">
+    <w:p w14:paraId="0BBBDB86" w14:textId="77777777" w:rsidR="00951B61" w:rsidRDefault="00951B61" w:rsidP="00E63E5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6F44EF2E" w14:textId="4B4FF175" w:rsidR="0060106C" w:rsidRDefault="0060106C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00CC447D" w:rsidRPr="00CC447D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Europees onderzoek naar wooncoöperaties</w:t>
@@ -6441,51 +6441,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="891621787">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1190142270">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002467C9"/>
     <w:rsid w:val="00002BB6"/>
     <w:rsid w:val="0000309F"/>
     <w:rsid w:val="00003201"/>
     <w:rsid w:val="000043F6"/>
@@ -6531,50 +6531,51 @@
     <w:rsid w:val="000D2107"/>
     <w:rsid w:val="000D6DE5"/>
     <w:rsid w:val="000D7366"/>
     <w:rsid w:val="000E257F"/>
     <w:rsid w:val="000E2748"/>
     <w:rsid w:val="000F15A2"/>
     <w:rsid w:val="000F2993"/>
     <w:rsid w:val="000F30C9"/>
     <w:rsid w:val="000F32C2"/>
     <w:rsid w:val="000F508D"/>
     <w:rsid w:val="000F7F71"/>
     <w:rsid w:val="00100235"/>
     <w:rsid w:val="001034EE"/>
     <w:rsid w:val="00110C46"/>
     <w:rsid w:val="00111789"/>
     <w:rsid w:val="00113A5B"/>
     <w:rsid w:val="001216E6"/>
     <w:rsid w:val="00126FEC"/>
     <w:rsid w:val="00130E49"/>
     <w:rsid w:val="00134174"/>
     <w:rsid w:val="00140852"/>
     <w:rsid w:val="00143612"/>
     <w:rsid w:val="00144FA1"/>
     <w:rsid w:val="00146B15"/>
     <w:rsid w:val="00147760"/>
+    <w:rsid w:val="001505E0"/>
     <w:rsid w:val="00151CD5"/>
     <w:rsid w:val="0015393E"/>
     <w:rsid w:val="0015399F"/>
     <w:rsid w:val="00155C9E"/>
     <w:rsid w:val="00156BE4"/>
     <w:rsid w:val="0016067A"/>
     <w:rsid w:val="00165466"/>
     <w:rsid w:val="00165BEC"/>
     <w:rsid w:val="00170A21"/>
     <w:rsid w:val="001813A5"/>
     <w:rsid w:val="001848D5"/>
     <w:rsid w:val="00184DA1"/>
     <w:rsid w:val="0018616B"/>
     <w:rsid w:val="00187851"/>
     <w:rsid w:val="00187B4E"/>
     <w:rsid w:val="00193457"/>
     <w:rsid w:val="00195CEF"/>
     <w:rsid w:val="001A1BDD"/>
     <w:rsid w:val="001A3D80"/>
     <w:rsid w:val="001A5B89"/>
     <w:rsid w:val="001A5F54"/>
     <w:rsid w:val="001A79D2"/>
     <w:rsid w:val="001B5691"/>
     <w:rsid w:val="001B74B8"/>
     <w:rsid w:val="001C1581"/>
@@ -6941,50 +6942,51 @@
     <w:rsid w:val="008C5C81"/>
     <w:rsid w:val="008D356B"/>
     <w:rsid w:val="008D7D17"/>
     <w:rsid w:val="008E03FB"/>
     <w:rsid w:val="008E153B"/>
     <w:rsid w:val="008E216E"/>
     <w:rsid w:val="008E29D1"/>
     <w:rsid w:val="008E4AC2"/>
     <w:rsid w:val="008E5D2F"/>
     <w:rsid w:val="008F3F85"/>
     <w:rsid w:val="008F4685"/>
     <w:rsid w:val="008F5CC0"/>
     <w:rsid w:val="00901E34"/>
     <w:rsid w:val="0090341D"/>
     <w:rsid w:val="009053EC"/>
     <w:rsid w:val="00906E0E"/>
     <w:rsid w:val="00907370"/>
     <w:rsid w:val="00910177"/>
     <w:rsid w:val="00913915"/>
     <w:rsid w:val="00915490"/>
     <w:rsid w:val="00923B8D"/>
     <w:rsid w:val="009252AC"/>
     <w:rsid w:val="0094455C"/>
     <w:rsid w:val="009454D0"/>
     <w:rsid w:val="00951A93"/>
+    <w:rsid w:val="00951B61"/>
     <w:rsid w:val="00954508"/>
     <w:rsid w:val="00954B1B"/>
     <w:rsid w:val="0095705A"/>
     <w:rsid w:val="00957DF2"/>
     <w:rsid w:val="00965B9C"/>
     <w:rsid w:val="009675BD"/>
     <w:rsid w:val="00975CB4"/>
     <w:rsid w:val="009804A7"/>
     <w:rsid w:val="00985A3A"/>
     <w:rsid w:val="00993493"/>
     <w:rsid w:val="009A2341"/>
     <w:rsid w:val="009A73AD"/>
     <w:rsid w:val="009A793F"/>
     <w:rsid w:val="009B0F66"/>
     <w:rsid w:val="009B64BB"/>
     <w:rsid w:val="009C51F3"/>
     <w:rsid w:val="009C7DB4"/>
     <w:rsid w:val="009E0C99"/>
     <w:rsid w:val="009E0DAD"/>
     <w:rsid w:val="009E3FD6"/>
     <w:rsid w:val="009E5B21"/>
     <w:rsid w:val="009E5F9D"/>
     <w:rsid w:val="009E6DC1"/>
     <w:rsid w:val="009F474A"/>
     <w:rsid w:val="009F5759"/>
@@ -7036,50 +7038,51 @@
     <w:rsid w:val="00B47C38"/>
     <w:rsid w:val="00B50A47"/>
     <w:rsid w:val="00B51D39"/>
     <w:rsid w:val="00B54ACF"/>
     <w:rsid w:val="00B608CB"/>
     <w:rsid w:val="00B64B71"/>
     <w:rsid w:val="00B70336"/>
     <w:rsid w:val="00B71589"/>
     <w:rsid w:val="00B71CCC"/>
     <w:rsid w:val="00B76CAA"/>
     <w:rsid w:val="00B80AA8"/>
     <w:rsid w:val="00B81517"/>
     <w:rsid w:val="00B85DA9"/>
     <w:rsid w:val="00B86364"/>
     <w:rsid w:val="00B87FE8"/>
     <w:rsid w:val="00B90BE4"/>
     <w:rsid w:val="00B948C8"/>
     <w:rsid w:val="00BA0C77"/>
     <w:rsid w:val="00BA355D"/>
     <w:rsid w:val="00BA51BA"/>
     <w:rsid w:val="00BA5A02"/>
     <w:rsid w:val="00BB13F3"/>
     <w:rsid w:val="00BB24B9"/>
     <w:rsid w:val="00BB3597"/>
     <w:rsid w:val="00BC15CC"/>
+    <w:rsid w:val="00BC3394"/>
     <w:rsid w:val="00BC4835"/>
     <w:rsid w:val="00BC506D"/>
     <w:rsid w:val="00BD00AA"/>
     <w:rsid w:val="00BE2313"/>
     <w:rsid w:val="00BE37EA"/>
     <w:rsid w:val="00BE52D7"/>
     <w:rsid w:val="00BF41BA"/>
     <w:rsid w:val="00BF56A6"/>
     <w:rsid w:val="00BF7E9E"/>
     <w:rsid w:val="00C03CD7"/>
     <w:rsid w:val="00C05751"/>
     <w:rsid w:val="00C10E94"/>
     <w:rsid w:val="00C12003"/>
     <w:rsid w:val="00C120BB"/>
     <w:rsid w:val="00C16481"/>
     <w:rsid w:val="00C16486"/>
     <w:rsid w:val="00C21C1E"/>
     <w:rsid w:val="00C2288B"/>
     <w:rsid w:val="00C22F70"/>
     <w:rsid w:val="00C2405E"/>
     <w:rsid w:val="00C24ED1"/>
     <w:rsid w:val="00C27E7E"/>
     <w:rsid w:val="00C30A22"/>
     <w:rsid w:val="00C30AC4"/>
     <w:rsid w:val="00C40BE2"/>