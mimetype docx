--- v0 (2026-04-17)
+++ v1 (2026-06-23)
@@ -2918,73 +2918,89 @@
         </w:rPr>
         <w:t xml:space="preserve"> of aanpassing van </w:t>
       </w:r>
       <w:r w:rsidRPr="00F57215">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>benchmarks</w:t>
       </w:r>
       <w:r w:rsidRPr="00F57215">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, voldoende achtte, terwijl anderen pleitten voor meer ingrijpende maatregelen.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B7553A" w:rsidR="002E3D48" w:rsidP="00B7553A" w:rsidRDefault="002E3D48" w14:paraId="1D4FA7CE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00376A57" w:rsidR="002E3D48" w:rsidP="00E17BAF" w:rsidRDefault="002E3D48" w14:paraId="46EACEBD" w14:textId="2DC68DE4">
+    <w:p w:rsidRPr="00376A57" w:rsidR="002E3D48" w:rsidP="00E17BAF" w:rsidRDefault="002E3D48" w14:paraId="46EACEBD" w14:textId="3FF3ABA5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376A57">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Onderdeel van breder pakket aan maatregelen</w:t>
       </w:r>
       <w:r w:rsidRPr="00376A57" w:rsidR="005F0808">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> op energiecrisis </w:t>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7E96">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00376A57" w:rsidR="005F0808">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> energiecrisis </w:t>
       </w:r>
       <w:r w:rsidRPr="00376A57" w:rsidR="00FA79A5">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>te adresseren</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007304B7" w:rsidP="00E17BAF" w:rsidRDefault="00EE3754" w14:paraId="1DE39EA0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Het EU-voorstel </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
@@ -8376,51 +8392,51 @@
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1011566979">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2140880157">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1215122224">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1872373686">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1670020685">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="304940336">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="91"/>
+  <w:zoom w:percent="112"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:drawingGridVerticalSpacing w:val="142"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9373,50 +9389,51 @@
     <w:rsid w:val="005D0259"/>
     <w:rsid w:val="005D05B9"/>
     <w:rsid w:val="005D1F7E"/>
     <w:rsid w:val="005D28E7"/>
     <w:rsid w:val="005D4A92"/>
     <w:rsid w:val="005D6289"/>
     <w:rsid w:val="005D70CC"/>
     <w:rsid w:val="005D79AF"/>
     <w:rsid w:val="005E0AFD"/>
     <w:rsid w:val="005E17B9"/>
     <w:rsid w:val="005E1E43"/>
     <w:rsid w:val="005E26E3"/>
     <w:rsid w:val="005E3A70"/>
     <w:rsid w:val="005E45EF"/>
     <w:rsid w:val="005E7323"/>
     <w:rsid w:val="005E77D6"/>
     <w:rsid w:val="005E7DE2"/>
     <w:rsid w:val="005E7FED"/>
     <w:rsid w:val="005F0808"/>
     <w:rsid w:val="005F1E55"/>
     <w:rsid w:val="005F2451"/>
     <w:rsid w:val="005F3280"/>
     <w:rsid w:val="005F3E53"/>
     <w:rsid w:val="005F4742"/>
     <w:rsid w:val="005F67E8"/>
+    <w:rsid w:val="005F7E96"/>
     <w:rsid w:val="0060198E"/>
     <w:rsid w:val="00601B12"/>
     <w:rsid w:val="00601C86"/>
     <w:rsid w:val="00602186"/>
     <w:rsid w:val="006031F4"/>
     <w:rsid w:val="00603F68"/>
     <w:rsid w:val="00603FE1"/>
     <w:rsid w:val="00604064"/>
     <w:rsid w:val="00604287"/>
     <w:rsid w:val="00605B7E"/>
     <w:rsid w:val="0060746A"/>
     <w:rsid w:val="00607E5B"/>
     <w:rsid w:val="0061004A"/>
     <w:rsid w:val="00610636"/>
     <w:rsid w:val="00610D65"/>
     <w:rsid w:val="00612164"/>
     <w:rsid w:val="00612A7D"/>
     <w:rsid w:val="006132BA"/>
     <w:rsid w:val="006136BE"/>
     <w:rsid w:val="00613C4E"/>
     <w:rsid w:val="006145E4"/>
     <w:rsid w:val="006149BD"/>
     <w:rsid w:val="006149EF"/>
     <w:rsid w:val="00614C50"/>
     <w:rsid w:val="00620DB3"/>
@@ -10614,50 +10631,51 @@
     <w:rsid w:val="00D37D31"/>
     <w:rsid w:val="00D37DEE"/>
     <w:rsid w:val="00D40949"/>
     <w:rsid w:val="00D40B52"/>
     <w:rsid w:val="00D41191"/>
     <w:rsid w:val="00D4156D"/>
     <w:rsid w:val="00D41B3E"/>
     <w:rsid w:val="00D41F0B"/>
     <w:rsid w:val="00D42456"/>
     <w:rsid w:val="00D4254F"/>
     <w:rsid w:val="00D4284D"/>
     <w:rsid w:val="00D43E94"/>
     <w:rsid w:val="00D44D49"/>
     <w:rsid w:val="00D44DAB"/>
     <w:rsid w:val="00D45582"/>
     <w:rsid w:val="00D467CA"/>
     <w:rsid w:val="00D47F3D"/>
     <w:rsid w:val="00D5115F"/>
     <w:rsid w:val="00D516D8"/>
     <w:rsid w:val="00D51EED"/>
     <w:rsid w:val="00D53CE9"/>
     <w:rsid w:val="00D540DD"/>
     <w:rsid w:val="00D54103"/>
     <w:rsid w:val="00D541F2"/>
     <w:rsid w:val="00D544B3"/>
+    <w:rsid w:val="00D54A50"/>
     <w:rsid w:val="00D54B62"/>
     <w:rsid w:val="00D55194"/>
     <w:rsid w:val="00D56689"/>
     <w:rsid w:val="00D572F7"/>
     <w:rsid w:val="00D57C2A"/>
     <w:rsid w:val="00D60B72"/>
     <w:rsid w:val="00D60ED4"/>
     <w:rsid w:val="00D6308B"/>
     <w:rsid w:val="00D6433E"/>
     <w:rsid w:val="00D6599C"/>
     <w:rsid w:val="00D65EAB"/>
     <w:rsid w:val="00D66669"/>
     <w:rsid w:val="00D667A9"/>
     <w:rsid w:val="00D67007"/>
     <w:rsid w:val="00D67BF9"/>
     <w:rsid w:val="00D705F4"/>
     <w:rsid w:val="00D709CE"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D71890"/>
     <w:rsid w:val="00D71915"/>
     <w:rsid w:val="00D72A32"/>
     <w:rsid w:val="00D731F1"/>
     <w:rsid w:val="00D7342D"/>
     <w:rsid w:val="00D73ECB"/>
     <w:rsid w:val="00D74398"/>