--- v0 (2026-04-18)
+++ v1 (2026-06-25)
@@ -1,2376 +1,1729 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="1061E151" w14:textId="77777777">
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="1AA35778" w14:textId="3F066D87">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...2 lines deleted...]
-        <w:t>29521-513</w:t>
+        </w:rPr>
+        <w:t>29 521</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Aanvullende artikel 100-brief over verlenging Nederlandse inzet in de Middellandse Zee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nederlandse deelname aan vredesmissies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="002146E8" w14:paraId="160D884A" w14:textId="77777777">
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="075F5683" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="20324AA3" w14:textId="77777777">
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="6F8690BD" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 516</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Lijst van vragen en antwoorden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="44661B31" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="186BA8DC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
+        <w:t>Vastgesteld 16 april 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="1C2E07B0" w14:textId="77777777">
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="7539BFAF" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="702" w:firstLine="708"/>
-[...1 lines deleted...]
-          <w:i/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Vastgesteld </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="437B8C84" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="75CA8C2D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>(wordt door griffie ingevuld als antwoorden er zijn)</w:t>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Buitenlandse Zaken en van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de brief van 2 april 2026 inzake aanvullend artikel 100-brief over verlenging Nederlandse inzet in de Middellandse Zee (Kamerstuk 29 521, nr. 513).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="2CE99918" w14:textId="7871592C">
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="76708D96" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...51 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister heeft deze vragen beantwoord bij brief van 16 april 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="18A3035D" w14:textId="62B818C6">
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="56F49B6B" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> gegeven antwoorden zijn hierbij afgedrukt.</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="00FB2F51" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="002146E8" w14:paraId="40C4D1DD" w14:textId="77777777">
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="3F52E8EE" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Klaver </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="6ABEB645" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="59B3E546" w14:textId="77777777">
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="31636922" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="703" w:firstLine="709"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Voorzitter van de commissie, </w:t>
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="656F8E09" w14:textId="082F4635">
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="4DC4FEB0" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...42 lines deleted...]
-      <w:r w:rsidR="00087BA2">
+      <w:r w:rsidRPr="00751D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Westerhoff</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002146E8" w:rsidRDefault="002146E8" w14:paraId="71B71971" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="196B8EC4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="4E50AD19" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0025674B" w:rsidRDefault="0025674B" w14:paraId="080D8542" w14:textId="50172C61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0025674B" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="0025674B" w14:paraId="240E71BD" w14:textId="309E9464">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidRDefault="00751D67" w14:paraId="71FD39E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="7203C6AE" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="770EFE92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="1857F439" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:t>Nr</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="19EB91A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="0140DF0A" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="7D3F097B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zou Zr. Ms. Evertsen operationeel in staat zijn om op korte termijn elders ingezet te worden, bijvoorbeeld in de Straat van Hormuz? Zijn hier afspraken over gemaakt in het actuele vlootverband? Zo ja, welke? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="765BA9C5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="358CCE99" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="75DE89F0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Een luchtverdedigings- en commandofregat (LCF) is per definitie geschikt om ingezet te worden in een breed scala aan operatiegebieden waaronder gebieden in een hoger geweldsspectrum. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="755EAB87" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Binnen het vlootverband zijn afspraken gemaakt over het operatiegebied en het defensieve mandaat. Wanneer een land voornemens is af te wijken van dit operatiegebied of defensieve mandaat, vindt hierover vooraf overleg plaats. Op basis daarvan zal het kabinet conform het artikel 100 toetsingskader wegen hoe Nederland zich verhoudt tot de voorgestelde wijziging.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="4BE7573F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="0CCD3E43" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidP="00E7153D" w:rsidRDefault="001856D0" w14:paraId="235E4181" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="15492871" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="108C1AA5" w14:textId="65BD0E42">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="32A14534" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Welke veranderende dreigingsrisico’s ziet u nu de Verenigde Staten en Israël verder escaleren in de oorlog tegen Iran?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="6FE8A0AC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="4A68DCF2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk227081013" w:id="0"/>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AA0299" w:rsidP="00AA0299" w:rsidRDefault="00AA0299" w14:paraId="3AE8A6F2" w14:textId="697D8916">
-[...146 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="33F1107F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">De risico’s en de gevolgen voor de nationale veiligheid, zoals uiteengezet in de artikel 100-brief (Kamerstuk 29521, nr. 510 d.d. 9 maart 2026), blijven gelden voor de verlenging van de inzet. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="4212B725" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="7F45E0C8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="0A4538D4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="1FAEDA1F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="38DA59FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0076203F" w:rsidRDefault="001856D0" w14:paraId="7A96847C" w14:textId="01544819">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="2BBB5452" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Met welke scenario’s houdt u rekening met betrekking tot escalatie waar Zr. Ms. Evertsen mee te maken kan krijgen? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="4C9E889B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="78EB92B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00111E8E" w:rsidR="00111E8E" w:rsidP="00111E8E" w:rsidRDefault="00B06A1F" w14:paraId="415C1597" w14:textId="21E9CB96">
-[...85 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="0067C88E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>De risico’s zijn gewogen bij zowel de initiële inzet als de verlenging. De volatiele situatie in de regio wordt uiteraard nauw gemonitord. De eenheid is gereed en geschikt voor de taak.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="288595E0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="0E7F42A8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="7B711D9B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="36CD53B0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="1CA1D24B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="00AB5573" w14:textId="0031F950">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="070D4058" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heeft de bemanning op Zr. Ms. Evertsen aanvullende veiligheidsinstructies ontvangen gezien de escalatie in de oorlog met Iran en zo ja, welke instructies zijn dat? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="226A332E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="5F3A42ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0039256A" w:rsidR="0076203F" w:rsidP="0076203F" w:rsidRDefault="00431689" w14:paraId="7597C1F2" w14:textId="12E60B6C">
-[...71 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="5926686B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voor aanvang van de operatie in het oostelijk deel van de Middellandse Zee heeft de eenheid een geweldsinstructie gekregen op basis van de defensieve missie die aldaar wordt uitgevoerd. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="3180C769" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="3B9391DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="12F3133A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="432CD14A" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="3D89C0D0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="2827EABE" w14:textId="3357EE74">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="68B6CEFD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is het defensieve mandaat van andere schepen van het vlootverband strikt hetzelfde als die van Zr. Ms. Evertsen of zijn daarin veranderingen geweest? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-            </w:pPr>
-[...87 lines deleted...]
-            </w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord op vraag 5 en 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="482FC189" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het vlootverband heeft een strikt defensief mandaat. Het kabinet spreekt zich niet uit over de mandaten van bondgenoten. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Binnen het vlootverband zijn afspraken gemaakt over het operatiegebied en het defensieve mandaat. Wanneer een land voornemens is af te wijken van dit operatiegebied of defensieve mandaat, vindt hierover vooraf overleg plaats. Op basis daarvan zal het kabinet conform het artikel 100 toetsingskader wegen hoe Nederland zich verhoudt tot de voorgestelde wijziging</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="6B2087BF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="57751C1D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="54A66F8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="274FABF2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="12355DC2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E71239" w:rsidP="0076203F" w:rsidRDefault="001856D0" w14:paraId="464AEFF6" w14:textId="6AD9D879">
-[...1 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="245A8C1B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wat betekenen wijzigingen van het mandaat van andere leden van het vlootverband voor de inzet van Zr. Ms. Evertsen?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="40BDBD3A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="4A11369B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:b/>
-[...31 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="1168BEAA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:b/>
-[...102 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Zie het antwoord op vraag 5.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="7A6737E0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="2FEFB8D9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="7959D88F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="42C4766D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="1012A7C1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="08B17062" w14:textId="3685BB2D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="36BA52AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welke lessen zijn geleerd van de inzet van Zr. Ms. Evertsen tot nu toe en hoe worden deze lessen toegepast? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="2502C690" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00296B00" w:rsidP="0026285A" w:rsidRDefault="00296B00" w14:paraId="413B7E6E" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="7688449F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0039256A" w:rsidR="0026285A" w:rsidP="0026285A" w:rsidRDefault="0016664D" w14:paraId="66F059B7" w14:textId="1296E0D1">
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="64BD7E72" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>De snelle besluitvorming en daaropvolgende nieuwe opdracht voor het LCF zijn een goede les en onderstrepen de noodzaak in de huidige context in te kunnen spelen op geopolitieke ontwikkelingen. Door een hoge mate van gereedheid en wendbaarheid kunnen op operationeel en strategisch niveau handelingsperspectieven worden geboden. Deelname aan een Europees vlootverband stelt de Krijgsmacht in staat Europese militaire interoperabiliteit te vergroten en tactieken en procedures continu te verbeteren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="0BF110FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="5F22B4B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="1A933147" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="06D5E76E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="2380C7EF" w14:textId="6C821E1A">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="571C15A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kan worden uitgesloten dat de Nederlandse bijdrage aan deze missie wordt ingezet om Amerikaans materieel te verdedigen? Zo nee, waarom niet? Welke scenario’s liggen daarvoor klaar? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="6B7714A2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00296B00" w:rsidRDefault="00296B00" w14:paraId="7F8B325D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="525F85CF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0076203F" w:rsidRDefault="00887EB9" w14:paraId="1BD63F78" w14:textId="042AF87B">
-[...91 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="359D32E3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Zie het antwoord op vraag 9.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="6AB5FC63" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="0E79652F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="13A14168" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="3A251412" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="517B5F17" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="53186B46" w14:textId="0B6FDAAA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="04FBDF4F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kan worden uitgesloten dat andere leden van het vlootverband worden ingezet om Amerikaans materieel te verdedigen? Zo nee, waarom niet? Welke scenario’s liggen daarvoor klaar als het gaat om de inzet van Zr. Ms. Evertsen? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="4DB28708" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:contextualSpacing/>
-            </w:pPr>
-[...35 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="54F313A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord op vraag 8 en 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="0C44B32D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dat is niet aan de orde. Zoals vastgelegd in de artikel 100-brief van 9 maart 2026 behelst het Nederlandse mandaat de bescherming van de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Carrier Strike Group</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (CSG), Cyprus en het bondgenootschappelijk grondgebied. Zie verder antwoord op vraag 5.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="429A74DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="0121AF4B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="32DD283D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="622B6EF3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>9</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="2C56EA4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="7E58756A" w14:textId="65D1FDE1">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="1D677CAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...172 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vindt er informatie-uitwisseling plaats tussen Zr. Ms. Evertsen en de Amerikaanse of Israëlische regering? Zo ja, welk soort informatie betreft dit? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="262666CB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="2A4235D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="49184682" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Israël is niet betrokken bij deze inzet; er vindt geen afstemming noch samenwerking plaats. Israël heeft geen toegang tot informatie van het LCF noch van de NAVO.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="4355B50E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Informatie over het luchtbeeld wordt met schepen binnen het vlootverband en de NAVO gedeeld om eventuele incidenten te voorkomen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="4A0FAD08" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002146E8" w:rsidTr="00E7153D" w14:paraId="0E7DE836" w14:textId="77777777">
+      <w:tr w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidTr="0025674B" w14:paraId="32875383" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="044E7BEF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>10</w:t>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="695D8805" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002146E8" w:rsidRDefault="001856D0" w14:paraId="5333CB4A" w14:textId="0C6A3553">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="44381C2E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is er een verdere verlenging van de missie van Zr. Ms. Evertsen voorzien? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="379DEDEC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00296B00" w:rsidP="00AA0299" w:rsidRDefault="00296B00" w14:paraId="23D641EA" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="40BD4F13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AA0299" w:rsidP="00AA0299" w:rsidRDefault="00AA0299" w14:paraId="6416A791" w14:textId="75F3C4EA">
-[...144 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="398F6BA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:b/>
-[...140 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Zoals gemeld in de Kamerbrief (Kamerstuk 29521, nr. 513 d.d. 2 april 2026) is het kabinet voornemens de inzet van het LCF en de daarop aanwezige militairen te verlengen tot in beginsel begin mei 2026. Een verdere verlenging is nu niet aan de orde. In voorkomend geval wordt de Kamer tijdig conform het Toetsingskader 2014 geïnformeerd over de betreffende verlenging.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00751D67" w:rsidR="0025674B" w:rsidP="00875754" w:rsidRDefault="0025674B" w14:paraId="4E22117A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000C394A" w:rsidRDefault="000C394A" w14:paraId="1D151880" w14:textId="01DC58D7"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00751D67" w:rsidP="00751D67" w:rsidRDefault="00751D67" w14:paraId="0C9BA401" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00751D67" w:rsidR="00217BEA" w:rsidRDefault="00217BEA" w14:paraId="49EF84EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00751D67" w:rsidR="00217BEA" w:rsidSect="00751D67">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="279AC188" w14:textId="77777777" w:rsidR="00E56A09" w:rsidRDefault="00E56A09">
+    <w:p w14:paraId="399C6C88" w14:textId="77777777" w:rsidR="00331650" w:rsidRDefault="00331650" w:rsidP="00751D67">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ADE1219" w14:textId="77777777" w:rsidR="00E56A09" w:rsidRDefault="00E56A09">
+    <w:p w14:paraId="309FBBC0" w14:textId="77777777" w:rsidR="00331650" w:rsidRDefault="00331650" w:rsidP="00751D67">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10664AA9" w14:textId="77777777" w:rsidR="002146E8" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="501DDA9E" w14:textId="77777777" w:rsidR="00751D67" w:rsidRPr="00751D67" w:rsidRDefault="00751D67" w:rsidP="00751D67">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...38 lines deleted...]
-    </w:fldSimple>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A1D9276" w14:textId="77777777" w:rsidR="00751D67" w:rsidRPr="00751D67" w:rsidRDefault="00751D67" w:rsidP="00751D67">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CF9A6C7" w14:textId="77777777" w:rsidR="00751D67" w:rsidRPr="00751D67" w:rsidRDefault="00751D67" w:rsidP="00751D67">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21D1E4BF" w14:textId="77777777" w:rsidR="00E56A09" w:rsidRDefault="00E56A09">
+    <w:p w14:paraId="2EA1E4D4" w14:textId="77777777" w:rsidR="00331650" w:rsidRDefault="00331650" w:rsidP="00751D67">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DC9D7F0" w14:textId="77777777" w:rsidR="00E56A09" w:rsidRDefault="00E56A09">
+    <w:p w14:paraId="546FF975" w14:textId="77777777" w:rsidR="00331650" w:rsidRDefault="00331650" w:rsidP="00751D67">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62EBD313" w14:textId="77777777" w:rsidR="00751D67" w:rsidRPr="00751D67" w:rsidRDefault="00751D67" w:rsidP="00751D67">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79C80235" w14:textId="77777777" w:rsidR="00751D67" w:rsidRPr="00751D67" w:rsidRDefault="00751D67" w:rsidP="00751D67">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="235105FB" w14:textId="77777777" w:rsidR="00751D67" w:rsidRPr="00751D67" w:rsidRDefault="00751D67" w:rsidP="00751D67">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...102 lines deleted...]
-    <w:rsid w:val="00FE3B49"/>
+    <w:rsidRoot w:val="00751D67"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="0025674B"/>
+    <w:rsid w:val="00331650"/>
+    <w:rsid w:val="003A46D3"/>
+    <w:rsid w:val="00751D67"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00933449"/>
+    <w:rsid w:val="00A438BC"/>
+    <w:rsid w:val="00BC76CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="006CE779"/>
-  <w15:docId w15:val="{1F1F7127-41A5-4690-81E5-CF6EEC23852D}"/>
+  <w14:docId w14:val="76F2E0F3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2CC507C2-BB00-44D1-9FF6-2FE7596F8BF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2483,51 +1836,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2706,790 +2059,974 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00751D67"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...2 lines deleted...]
-    <w:link w:val="FooterChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00751D67"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00751D67"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
-[...81 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00751D67"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...130 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4707</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>845</ap:Words>
+  <ap:Characters>4649</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>38</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5551</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5484</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0029DC2512963FB149993F93CA39A28C7E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="gc2efd3bfea04f7f8169be07009f5536">
-[...64 lines deleted...]
-  </property>
 </Properties>
 </file>