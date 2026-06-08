--- v0 (2026-04-16)
+++ v1 (2026-06-08)
@@ -1143,54 +1143,57 @@
       <w:r w:rsidR="006D346A">
         <w:t xml:space="preserve">n het voorgestelde artikel 5a1, tweede lid, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wordt </w:t>
       </w:r>
       <w:r w:rsidR="006D346A">
         <w:t>na de aanhef een onderdeel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D346A" w:rsidP="006D346A" w:rsidRDefault="006D346A" w14:paraId="2DD7B23A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>0a. een suïcide-incident;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D346A" w:rsidP="00EA1CE4" w:rsidRDefault="006D346A" w14:paraId="5E01D283" w14:textId="46DD1776"/>
     <w:p w:rsidR="00633FC6" w:rsidP="00EA1CE4" w:rsidRDefault="00633FC6" w14:paraId="48BDF6DD" w14:textId="0F717ADE">
       <w:r>
         <w:tab/>
         <w:t>2. In het voorgestelde artikel 5a2, tweede lid, wordt na de aanhef een onderdeel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00633FC6" w:rsidP="00EA1CE4" w:rsidRDefault="00633FC6" w14:paraId="555EC51B" w14:textId="0C747011">
+    <w:p w:rsidR="00633FC6" w:rsidP="00EA1CE4" w:rsidRDefault="00633FC6" w14:paraId="555EC51B" w14:textId="4EABA9D4">
       <w:r>
         <w:tab/>
-        <w:t>0a. een suïcide-incident.</w:t>
+        <w:t>0a. een suïcide-incident</w:t>
+      </w:r>
+      <w:r w:rsidR="00695F7D">
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00633FC6" w:rsidP="00EA1CE4" w:rsidRDefault="00633FC6" w14:paraId="5036BC95" w14:textId="77777777"/>
     <w:p w:rsidR="0077346B" w:rsidP="00EA1CE4" w:rsidRDefault="006D346A" w14:paraId="24404A9B" w14:textId="7A210896">
       <w:r>
         <w:t>VII</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D346A" w:rsidP="00EA1CE4" w:rsidRDefault="006D346A" w14:paraId="76BC7DEA" w14:textId="77777777"/>
     <w:p w:rsidR="00DB3C3E" w:rsidP="00DB3C3E" w:rsidRDefault="00DB3C3E" w14:paraId="37B2A261" w14:textId="6F13F0BD">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>Artikel IV, onderdeel A, wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DB3C3E" w:rsidP="00DB3C3E" w:rsidRDefault="00DB3C3E" w14:paraId="5B0C2CBE" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00DB3C3E" w:rsidP="00DB3C3E" w:rsidRDefault="00DB3C3E" w14:paraId="7D1D5621" w14:textId="77777777">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">1. In de aanhef wordt “wordt” vervangen door “worden” en wordt “een begripsbepaling” vervangen door “twee begripsbepalingen”. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DB3C3E" w:rsidP="00DB3C3E" w:rsidRDefault="00DB3C3E" w14:paraId="697E1969" w14:textId="77777777"/>
@@ -2286,137 +2289,138 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1627201728">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1168134385">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1305281043">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1957711136">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="250238866">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0035049A"/>
     <w:rsid w:val="00023D38"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="00056928"/>
     <w:rsid w:val="0007471A"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="001D56AF"/>
+    <w:rsid w:val="001E0CD0"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="0021286E"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="002250D6"/>
     <w:rsid w:val="00241DD0"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="002A2023"/>
     <w:rsid w:val="0035049A"/>
     <w:rsid w:val="00375D6E"/>
     <w:rsid w:val="0039722A"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C3556"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003E2308"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="00413B00"/>
     <w:rsid w:val="00415645"/>
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="00437302"/>
     <w:rsid w:val="00477B5F"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="0049647F"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A1E29"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B5B90"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="005459C3"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="00630689"/>
     <w:rsid w:val="00633FC6"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
+    <w:rsid w:val="00695F7D"/>
     <w:rsid w:val="006D346A"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="0077346B"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007B0526"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="008040E4"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008901B6"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B1E30"/>
     <w:rsid w:val="009B5845"/>
@@ -3723,54 +3727,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1096</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>50</ap:Lines>
+  <ap:Words>970</ap:Words>
+  <ap:Characters>6159</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>51</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>7115</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">