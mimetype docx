--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -1,5198 +1,1638 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AB42AC" w:rsidP="00466BFB" w:rsidRDefault="00AB42AC" w14:paraId="2777DE94" w14:textId="77777777">
-[...41 lines deleted...]
-    <w:p w:rsidR="00FE6170" w:rsidP="00415877" w:rsidRDefault="00807681" w14:paraId="433789F0" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="009866DD" w:rsidRDefault="0047302C" w14:paraId="2B3C6235" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31066</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD" w:rsidR="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009866DD" w:rsidR="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009866DD" w:rsidR="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="009866DD" w:rsidP="00C024A6" w:rsidRDefault="009866DD" w14:paraId="5DC2C03B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1535</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de staatssecretarissen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="009866DD" w:rsidP="00E81C0F" w:rsidRDefault="009866DD" w14:paraId="2F5B868E" w14:textId="711E81D7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...214 lines deleted...]
-    <w:p w:rsidR="00FE6170" w:rsidP="00415877" w:rsidRDefault="00FE6170" w14:paraId="44B39E45" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="009866DD" w:rsidP="00E81C0F" w:rsidRDefault="009866DD" w14:paraId="44098069" w14:textId="3187059B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="0035651B" w:rsidP="00111376" w:rsidRDefault="00415877" w14:paraId="39CB8DFD" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="0047302C" w:rsidP="00E81C0F" w:rsidRDefault="0047302C" w14:paraId="38389B1B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="00C31049" w:rsidP="00965668" w:rsidRDefault="00C31049" w14:paraId="51130358" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="65D95B7E" w14:textId="17B3727B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="005252AF" w:rsidP="00FC4C34" w:rsidRDefault="00111376" w14:paraId="6174180A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens archiefwerkzaamheden van de Belastingdienst om de informatiehuishouding verder op orde te krijgen is een voor medewerkers afgesloten bewaaromgeving met ten minste 64 miljoen ongesorteerde bestanden opnieuw in beeld gekomen. Dit is de zogenoemde datakluis. De informatie in deze datakluis is de afgelopen jaren niet doorzocht bij belangrijke leveringen van informatie voor de Parlementaire Enquête Fraude en Dienstverlening (PEFD), het Parlementaire Onderzoek Kinderopvangtoeslag (POK), de Fraude Signalering Voorziening (FSV) en andere informatieverzoeken en onderzoeken. Eind 2025 is bevestigd dat er documenten niet zijn geleverd aan de PEFD, waar dit wel had moeten gebeuren. We zijn hier sindsdien hard en met prioriteit mee aan de slag gegaan, waardoor we met deze brief uw Kamer kunnen informeren over hoe we dit oplossen. Dit neemt niet weg dat we uw Kamer eerder hadden moeten informeren. We betreuren dit en dit had anders gemoeten. Eveneens betreuren we het ten zeerste dat deze informatie niet aan uw Kamer is geleverd en dat dit zo lang buiten zicht is gebleven. In deze brief informeren we u hoe de - hiervoor relevante - bestanden uit de datakluis zo snel, transparant en zorgvuldig mogelijk alsnog aan uw Kamer worden geleverd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="01FF66CC" w14:textId="25535B40">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...138 lines deleted...]
-    <w:p w:rsidR="005252AF" w:rsidP="00FC4C34" w:rsidRDefault="005252AF" w14:paraId="3DCB2601" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We hebben een onafhankelijke partij gevraagd om te onderzoeken hoe dit heeft kunnen gebeuren en hiervan te leren. De onderzoeksopdracht voor het onderzoek wordt opgesteld. Wij verwachten u voor het zomerreces over de uitkomsten van dit onderzoek te kunnen informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="1CBE17E6" w14:textId="23CFCDBB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C31049" w:rsidP="00AA2DC8" w:rsidRDefault="00AA2DC8" w14:paraId="357DBD32" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het staat als een paal boven water dat dit nooit had mogen gebeuren. Daarom hebben we de Belastingdienst met klem opdracht gegeven met prioriteit na te gaan wat er in de datakluis bevindt en deze verder zorgvuldig te ordenen, archiveren en eventueel te vernietigen conform de Archiefwet. Om deze datakluis daarna op te heffen. Dit gebeurt aan de hand van twee sporen. Allereerst geven we prioriteit aan het inventariseren van documenten voor belangrijke onderwerpen uit het verleden. Daarnaast werken we aan een bredere aanpak om op gestructureerde en projectmatige wijze deze datakluis op te ruimen, waar de eerste prioriteit onderdeel van is. Wij informeren u voor het zomerreces over de voortgang op beide sporen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="0D5A8C3F" w14:textId="68956FA2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...57 lines deleted...]
-    <w:p w:rsidR="000C559D" w:rsidP="00FC4C34" w:rsidRDefault="000C559D" w14:paraId="33CFEFEC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226986638" w:id="0"/>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Inspectie Overheidsinformatie en Erfgoed (IOE) en de Autoriteit Persoonsgegevens (AP) zijn geïnformeerd over de datakluis en deze brief. We vragen de AP nadrukkelijk om mee te kijken op onze aanpak. De AP gaat de datakluis betrekken bij het toezicht dat plaatsvindt in het kader van het toezichtarrangement.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="65C2F5CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="009B0C28" w:rsidP="009B0C28" w:rsidRDefault="00807681" w14:paraId="22EBC497" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief gaan wij in op onze aanpak aan de hand van de volgende onderwerpen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="035C73B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Wat is de datakluis?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0021076D" w:rsidR="00406C34" w:rsidP="00406C34" w:rsidRDefault="00406C34" w14:paraId="49E19A63" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="0CCF2C50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0021076D">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Spoor 1: Met prioriteit inventariseren en informeren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0021076D" w:rsidR="00406C34" w:rsidP="00406C34" w:rsidRDefault="00406C34" w14:paraId="6EECB761" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="02E3B8D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0021076D">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Spoor 2: </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk227055304" w:id="2"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="000267B9" w:rsidP="00EB7422" w:rsidRDefault="00BB1BA8" w14:paraId="0A440844" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk227055304" w:id="1"/>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zorgvuldig verder met archiveren</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="75366698" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="00647853" w:rsidP="00DC1001" w:rsidRDefault="00647853" w14:paraId="6EFDCE46" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ADR, AP en informeren Tweede Kamer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="430ABD4C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E8571C" w:rsidR="00807681" w:rsidP="00E8571C" w:rsidRDefault="00807681" w14:paraId="19DF4EC4" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="0E0CE28E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Wat is de</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00AB42AC" w:rsidP="00DC1001" w:rsidRDefault="00AB42AC" w14:paraId="26DD6815" w14:textId="77777777">
+        <w:t>Wat is de datakluis?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="1F5C222D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk226651219" w:id="3"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="006E33AE" w:rsidR="006E33AE" w:rsidP="00DC1001" w:rsidRDefault="006E33AE" w14:paraId="16EEADEC" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk226651219" w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="2C97E1DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E33AE">
-        <w:rPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Historie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C559D" w:rsidP="006E33AE" w:rsidRDefault="006E33AE" w14:paraId="5D92E45D" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="59C0494D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De datakluis is in 2019 ingericht omdat de organisatie achterliep met het opschonen en vernietigen van gegevens in het kader van de AVG en archiefwetgeving. Over de inrichting van de datakluis is uw Kamer in 2019 tweemaal geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D6F2D" w:rsidR="006D6F2D">
-[...14 lines deleted...]
-      <w:r w:rsidR="00BB1BA8">
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De datakluis komt ook terug in het rapport van de Audit Dienst Rijk (ADR) uit datzelfde jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00BB1BA8">
-[...95 lines deleted...]
-    <w:p w:rsidR="000C559D" w:rsidP="006E33AE" w:rsidRDefault="000C559D" w14:paraId="674FB560" w14:textId="77777777">
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Belastingdienst was destijds nog niet klaar om deze grote hoeveelheid bestanden uit mappen op de samenwerkingsschijf tijdig en juist te archiveren, maar kon ook nog niet beoordelen of bestanden volgens de wet vernietigd of bewaard moesten worden. Door deze bestanden naar een afgeschermde omgeving te verplaatsen, uit het zicht van medewerkers van de Belastingdienst, werd een eerste stap gezet om risico’s rondom het niet tijdig voldoen aan de AVG en Archiefwet te mitigeren. Deze samenwerkingsschijf betreft een gedeelde schijf waarop meerdere medewerkers bestanden kunnen opslaan en openen. Deze schijf bevat allerlei verschillende type documenten, met verschillende bestandstypen, zoals bijvoorbeeld Word- en PDF-documenten en PowerPointpresentaties. Deze schijf kan documenten bevatten waarvan de status niet te achterhalen is of ongestructureerd zijn opgeslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="40C8F866" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="006E33AE" w:rsidP="00DC1001" w:rsidRDefault="006E33AE" w14:paraId="77EE0BCC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="78EE2A55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...36 lines deleted...]
-    <w:p w:rsidR="006E33AE" w:rsidP="00DC1001" w:rsidRDefault="006E33AE" w14:paraId="02478ED8" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De datakluis moest er daarbij voor zorgen dat (mogelijk) niet-tijdig verwijderde gegevens, onrechtmatig verwerkt of bereikt konden worden door medewerkers. Door alle bestanden naar een afgeschermde omgeving te verplaatsen, werd een eerste stap gezet om risico’s van het niet voldoen aan de AVG te mitigeren, bestanden te bewaren, en deze uiteindelijk te kunnen verwerken conform de AVG en Archiefwet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="63DAF171" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="006E33AE" w:rsidP="00DC1001" w:rsidRDefault="006E33AE" w14:paraId="0E3FA028" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="616D71E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...68 lines deleted...]
-    <w:p w:rsidR="006E33AE" w:rsidP="00DC1001" w:rsidRDefault="006E33AE" w14:paraId="39EFCE0A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op deze wijze zijn bestanden ongesorteerd afgeschermd bewaard. Op de plek waar de bestanden stonden is een verwijzing opgenomen naar het bestand in de datakluis. De verwijzingen zijn van een bestandstype (html) dat niet is meegenomen bij in ieder geval de zoekslag voor de PEFD. De bestanden komen van huidige directies van de Belastingdienst, en voormalige directies (Toeslagen, Douane). De bestanden zijn in bulk apart gezet en zijn willekeurig. Niet alle bestanden zijn werkinhoudelijk. Daarnaast bevat de datakluis zowel unieke bestanden als kopieën. De datakluis is in eigen beheer van de Belastingdienst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="3EB7ED22" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="006E33AE" w:rsidR="006E33AE" w:rsidP="00DC1001" w:rsidRDefault="006E33AE" w14:paraId="3FC02642" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="31110400" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E33AE">
-        <w:rPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Heden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E33AE" w:rsidP="00DC1001" w:rsidRDefault="006E33AE" w14:paraId="49887689" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="74D334E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...41 lines deleted...]
-        <w:t>Een ‘</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De Belastingdienst is bezig om alle informatie uit het verleden, bijvoorbeeld op de honderden netwerkschijven, conform de Archiefwet te verwerken. Dit betekent dat bepaald wordt welke informatie vernietigd moet worden conform de AVG en Archiefwet en welke informatie nog bewaard moet worden, of moet worden toegevoegd aan speciale ‘hotspots’ binnen de archivering. Dit laatste geldt bijvoorbeeld voor de kinderopvangtoeslagenaffaire en FSV. Een ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>hotspot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">’ is een gebeurtenis of kwestie die zorgt voor een opvallende of intensieve interactie tussen overheid en/of burgers onderling. Archiefbescheiden die betrekking hebben op deze hotspots worden aangewezen voor blijvende bewaring. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E33AE" w:rsidP="00DC1001" w:rsidRDefault="006E33AE" w14:paraId="13384754" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="65A0CDD7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="000162CE" w:rsidR="008650A9" w:rsidP="008650A9" w:rsidRDefault="008650A9" w14:paraId="71152805" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226976156" w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="6505A82A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...93 lines deleted...]
-    </w:p>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226994866" w:id="4"/>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij deze archiveringswerkzaamheden is in juli 2025 gesignaleerd dat zich, vanwege mapnamen, in de datakluis mogelijk bestanden bevinden die onderdeel hadden moeten zijn van de levering aan de PEFD. De PEFD heeft in brede zin onderzocht hoe kan worden verklaard dat de wijze waarop de overheid fraude bestrijdt, heeft geleid tot tekortschietende dienstverlening aan en rechtsbescherming van burgers. De PEFD heeft niet toegezien op de hersteloperatie. Om beter zicht te krijgen op de inhoud van de datakluis zijn na dit signaal twee verschillende steekproeven uitgevoerd. Middels deze steekproeven is eind 2025 bevestigd dat de datakluis documenten bevat die onderdeel hadden moeten zijn van de informatielevering voor de PEFD aan uw Kamer. Uit dezelfde steekproeven zijn eveneens documenten voortgekomen die wel geleverd zijn aan de PEFD. Het ontbreken van documenten bij de levering aan de PEFD had anders gekund en gemoeten. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidR="00510BC3" w:rsidP="00DD406E" w:rsidRDefault="00510BC3" w14:paraId="53AD4518" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="25114527" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="006E33AE" w:rsidP="00DC1001" w:rsidRDefault="006E33AE" w14:paraId="39409E88" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="009866DD" w:rsidRDefault="00E81C0F" w14:paraId="078E3169" w14:textId="5C40E3A1">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat de bestanden in de datakluis in bulk ongesorteerd apart zijn gezet en momenteel in de datakluis alleen op mapnaam kan worden gezocht, moet de datakluis eerst geïndexeerd worden. Door te indexeren wordt de datakluis doorzoekbaar voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>tool</w:t>
       </w:r>
-      <w:r w:rsidR="00993F7F">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die hiervoor nodig is. Deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>tool</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021076D">
-[...25 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is nodig om de inhoud te kunnen ordenen, archiveren, beschikbaar te maken voor openbaarmaking en/of te delen met uw Kamer, óf conform de Archiefwet te vernietigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="750A362C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Na de bevestiging dat de datakluis documenten bevat die geleverd hadden moeten worden aan de PEFD hebben we breder de vraag gesteld of er nog andere afgeschermde omgevingen zijn met veiliggestelde bestanden die bij deze aanpak dienen te worden betrokken. Hier wordt op dit moment een inventarisatie naar gedaan. Hierbij dient opgemerkt te worden dat de term ‘datakluis’ geen eenduidige definitie kent, waardoor deze term ook gebruikt wordt voor andere type afgeschermde omgevingen die los staan van de in deze brief genoemde datakluis. Zo is uw Kamer bijvoorbeeld geïnformeerd over gegevens die in het kader van FSV in een datakluis zijn geplaatst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BC3" w:rsidP="00510BC3" w:rsidRDefault="00510BC3" w14:paraId="7F0EA80F" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C2078C" w:rsidP="00807681" w:rsidRDefault="00807681" w14:paraId="705253CA" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="009866DD" w:rsidRDefault="00E81C0F" w14:paraId="6E26B144" w14:textId="392C5926">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...111 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We zullen u hierover nader informeren in de aangekondigde brief die uiterlijk voor het zomerreces ingaat op de stand van zaken rond de datakluis. Op dit moment is één andere omgeving in beeld waarvan is beoordeeld dat deze meegenomen moet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>worden in de eerdergenoemde aanpak. Dit betreft een veiliggestelde en opgeslagen set met een groot aantal mailboxen, die nog verder onderzocht moet worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="5D6B6BC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>B: Spoor 1: Met prioriteit inventariseren en informeren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="44B9765C" w14:textId="06FBBA9F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ontbreken van deze documenten bij de levering aan de PEFD had nooit mogen gebeuren. Wij vinden het van het allerhoogste belang dat de juiste documenten alsnog conform de werkwijze die bij de PEFD is toegepast aan uw Kamer beschikbaar worden gesteld. Daarom hebben we met klem opdracht gegeven aan de Belastingdienst om alle documenten uit de datakluis die geleverd hadden moeten worden aan de PEFD met prioriteit te inventariseren. Hierbij nemen we ook de maatschappelijke en voor uw Kamer belangrijke onderwerpen mee zoals de toeslagenaffaire, het Combiteam Aanpak Facilitators (CAF), het Risico Analyse Model (RAM), en de Fraude Signaleringsvoorziening (FSV). Daarnaast wordt voor andere belangrijke onderwerpen met prioriteit geïnventariseerd of er documenten in de datakluis zitten die in het verleden zijn gemist, zoals bijvoorbeeld bij de Parlementaire Ondervragingscommissie Kinderopvangtoeslagaffaire (POK). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="19FE89F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We zeggen uw Kamer toe dat voor bovengenoemde onderwerpen tenminste dezelfde zoekslagen worden gebruikt als in het verleden. Omdat de inhoud van de datakluis op dit moment onbekend is, kan het ook betekenen dat de datakluis geen nieuwe informatie over deze onderwerpen bevat. Wij vinden het echter van groot belang om transparant te zijn richting uw Kamer, betrokkenen en de maatschappij over ál deze onderwerpen. Daarom zorgen we er met deze zoekslagen voor dat we alsnog alle informatie met u kunnen delen, óf per onderwerp kunnen uitsluiten dat informatie is gemist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="54FF2A02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="5BFB7CCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er zijn de afgelopen jaren meerdere onderzoeken geweest met belangrijke conclusies naar het verleden van de Belastingdienst. Bijvoorbeeld de onderzoeken naar RAM en FSV. We willen we u op het hart drukken dat wij als bewindspersonen ervoor waken dat documenten die hiervoor van belang zijn zullen worden gedeeld. Daarnaast zijn we ons ook bewust dat de datakluis mogelijk vragen kan oproepen bij ouders die in de hersteloperatie Toeslagen zitten. Daarom willen we benadrukken dat het aantreffen van deze gegevens geen invloed heeft op eerder genomen besluiten waarin ouders als gedupeerde zijn aangemerkt over de situatie van gedupeerden in het herstelproces. Ook verandert het niets aan de uitgangspunten van de hersteloperatie dat het verhaal van de ouder altijd leidend is en dat zij ruimhartig worden gecompenseerd voor geleden schade.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="51DF6233" w14:textId="4B01D2A8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informatie van de overheid—zeker waar het maatschappelijke en politieke onderwerpen betreft—moet toegankelijk zijn voor het parlement en de samenleving. We vinden het van belang dat dit zorgvuldig gebeurt en hechten hierbij waarde aan een blik van buiten. We stellen daarom een externe klankbordgroep in, waar dilemma’s en keuzes bij het beoordelen van de documenten ter advies worden voorgelegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="01C7252F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Extern onderzoek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="4FEA29B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Onze prioriteit is uw Kamer, en daarmee de maatschappij, inzicht en duidelijkheid te geven over de inhoud van de datakluis. Daarnaast moet de vraag beantwoord worden hoe het heeft kunnen gebeuren dat bij de informatielevering aan de PEFD de datakluis als bron buiten het zicht heeft kunnen blijven. Dit geldt uiteraard ook voor andere zoekslagen, zoals voor RAM, FSV en CAF. Er zijn op dit moment geen aanwijzingen dat de datakluis met opzet buiten beschouwing is gebleven. Om preciezer na te gaan hoe de datakluis tot stand is gekomen en hoe deze buiten beschouwing heeft kunnen blijven zullen we een externe partij een reconstructie laten maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="2A4F59D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>B</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...279 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="00640749" w:rsidP="00466BFB" w:rsidRDefault="00D1766C" w14:paraId="4AB31EB6" w14:textId="77777777">
+        <w:t xml:space="preserve">C: Spoor 2: Zorgvuldig verder met archiveren  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="41363977" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...127 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="00640749" w:rsidP="00466BFB" w:rsidRDefault="00640749" w14:paraId="54AE0D26" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De inventarisatie van de datakluis benadrukt dat de Belastingdienst, als beheerder van de datakluis, een forse inhaalslag te maken heeft binnen de informatiehuishouding. Daarom wordt gelijktijdig een aanpak opgesteld om op gestructureerde en projectmatige wijze de informatie in de datakluis te kunnen doorzoeken, ordenen, archiveren, openbaar te maken óf conform de Archiefwet en de AVG uiteindelijk te vernietigen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk226986669" w:id="5"/>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ADR onderzoekt deze aanpak en de uitkomsten zullen bestaan uit bevindingen over en aanbevelingen voor het indexeren, archiveren en veiligstellen van de gegevens in de aangetroffen datakluis. De ADR heeft eveneens de werkwijze rond de PEFD onderzocht. De AP zal eveneens meekijken op de aanpak en de datakluis betrekken bij het toezicht dat plaatsvindt in het kader van het toezichtarrangement. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="58475216" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="00494AE6" w:rsidP="00466BFB" w:rsidRDefault="00640749" w14:paraId="343B4D43" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="4324F740" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...447 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="00491E16" w:rsidP="00466BFB" w:rsidRDefault="00491E16" w14:paraId="2CABB8E7" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De aanpak, die in ieder geval voor het zomerreces met uw Kamer wordt gedeeld, zal bestaan uit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="7C2E233E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> en </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een juridische analyse over de informatieplicht, zoals informatie- (art.68) en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0021076D">
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Woo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0021076D">
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>-verzoeken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0021076D" w:rsidR="00491E16" w:rsidP="00466BFB" w:rsidRDefault="00491E16" w14:paraId="52E1347B" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="110B0F4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="00491E16" w:rsidP="00466BFB" w:rsidRDefault="00491E16" w14:paraId="24A7463A" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het bepalen van overige onderwerpen die politiek en maatschappelijk relevant zijn en waarop gezocht gaat worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="705656D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0021076D">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het bepalen van de zoekwoorden waarmee gezocht wordt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0021076D" w:rsidR="00C170CE" w:rsidP="00466BFB" w:rsidRDefault="00491E16" w14:paraId="403DD5FE" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="3B4E1820" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0021076D">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Uitkomsten per onderwerp bezien op relevantie en per onderwerp een plan van aanpak maken om de informatie openbaar te maken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00642219" w:rsidP="00965668" w:rsidRDefault="00C170CE" w14:paraId="1F475096" w14:textId="77777777">
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="3E004915" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0021076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Archiveren, verwijderen of vernietigen van de documenten in de datakluis, zoals beschreven in de geldende selectielijsten en rekening houdende met het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0021076D">
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>hotspot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0021076D">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="00C170CE" w:rsidP="00642219" w:rsidRDefault="00C170CE" w14:paraId="0DEB3FC5" w14:textId="77777777">
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-beleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="2C009315" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="2D17480C" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:textAlignment w:val="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021076D">
-        <w:rPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">D: </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="00FE6170" w:rsidP="00466BFB" w:rsidRDefault="00CC11A1" w14:paraId="5AEA39F8" w14:textId="77777777">
+        <w:t>D: ADR, AP en informeren Tweede Kamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="7133CFC5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...123 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="00FA3C69" w:rsidP="00466BFB" w:rsidRDefault="00FA3C69" w14:paraId="66BEB64F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We kunnen ons voorstellen dat uw Kamer vragen heeft over de datakluis. Uiteraard zullen wij uw Kamer nauwgezet en proactief informeren over de voortgang van het door ons ingezette traject. Wanneer er tussentijds documenten worden gevonden die relevant zijn voor maatschappelijke of politieke onderwerpen óf belangrijke informatie tot ons komt over de datakluis zelf, zeggen wij toe deze informatie met uw Kamer te delen. We zeggen eveneens toe uw Kamer zo snel als mogelijk, maar uiterlijk voor het zomerreces van 2026, nader te informeren over de stand van zaken van de indexatie van de datakluis, waarbij ook de aanpak wordt gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="22968ECD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="0021076D" w:rsidR="007A2DB6" w:rsidP="00466BFB" w:rsidRDefault="007A2DB6" w14:paraId="61CCB95A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot willen we onderstrepen dat we begrijpen dat de inhoud van deze brief ernstig is. We hebben uw Kamer geïnformeerd naar ons weten nu en willen benadrukken dat we er alles aan doen om dit op te lossen en uw Kamer blijvend en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">proactief te informeren over alle relevante ontwikkelingen rondom de datakluis. Dit dossier heeft onze volste aandacht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="009866DD" w14:paraId="04F11FD9" w14:textId="6A63FCFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="0021076D" w:rsidR="00E56CE3" w:rsidP="00466BFB" w:rsidRDefault="00E56CE3" w14:paraId="53D400E7" w14:textId="77777777">
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="009866DD" w:rsidP="009866DD" w:rsidRDefault="009866DD" w14:paraId="530C36FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:i/>
-[...234 lines deleted...]
-    <w:p w:rsidRPr="00466BFB" w:rsidR="00FA2C3D" w:rsidP="00466BFB" w:rsidRDefault="00FA2C3D" w14:paraId="7D235BD2" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="009866DD" w:rsidRDefault="009866DD" w14:paraId="5BA21E40" w14:textId="2C9D1909">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>S.T.P.H. Palme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00E81C0F" w:rsidP="00E81C0F" w:rsidRDefault="00E81C0F" w14:paraId="629CEC4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdana7"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009866DD" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="392230F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009866DD" w:rsidR="00FE0FA3" w:rsidSect="00E81C0F">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E0F1017" w14:textId="77777777" w:rsidR="00ED4AD6" w:rsidRDefault="00ED4AD6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="32C682A1" w14:textId="77777777" w:rsidR="00E81C0F" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4433589A" w14:textId="77777777" w:rsidR="00ED4AD6" w:rsidRDefault="00ED4AD6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E4C4E41" w14:textId="77777777" w:rsidR="00E81C0F" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08C59588" w14:textId="77777777" w:rsidR="00E81C0F" w:rsidRPr="00E81C0F" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B7EFA16" w14:textId="77777777" w:rsidR="00E81C0F" w:rsidRPr="00E81C0F" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A86FDF8" w14:textId="77777777" w:rsidR="00E81C0F" w:rsidRPr="00E81C0F" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5C1381" w14:textId="77777777" w:rsidR="00ED4AD6" w:rsidRDefault="00ED4AD6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A7B344F" w14:textId="77777777" w:rsidR="00E81C0F" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F343022" w14:textId="77777777" w:rsidR="00ED4AD6" w:rsidRDefault="00ED4AD6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C056506" w14:textId="77777777" w:rsidR="00E81C0F" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="79BD1DE4" w14:textId="77777777" w:rsidR="00BB1BA8" w:rsidRPr="00B6586C" w:rsidRDefault="00BB1BA8" w:rsidP="00BB1BA8">
+    <w:p w14:paraId="4A6789E5" w14:textId="77777777" w:rsidR="00E81C0F" w:rsidRPr="009866DD" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B6586C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B6586C">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De “23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00956DE6">
-[...31 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halfjaarsrapportage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Belastingdienst” van 17 april 2019, Kamerstukken II 2018/19, 31066, nr. 480, en Kamerbrief “Voortgang implementatie AVG bij Belastingdienst en toesturen rapport ADR” van 28 mei 2019, Kamerstukken II 2018/19, 31066, nr. 485. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">En: </w:t>
-[...6 lines deleted...]
-        <w:t>Onderzoeksrapport Aanvullend onderzoek AVG – Belastingdienst. 10-04-2019</w:t>
+        <w:t>En: Onderzoeksrapport Aanvullend onderzoek AVG – Belastingdienst. 10-04-2019</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="67309C20" w14:textId="77777777" w:rsidR="00C2078C" w:rsidRDefault="00C2078C">
+    <w:p w14:paraId="0121F235" w14:textId="124B1C40" w:rsidR="00E81C0F" w:rsidRPr="009866DD" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB5E36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009866DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB5E36">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2022/23, 31066 nr. 1163.</w:t>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 31066</w:t>
+      </w:r>
+      <w:r w:rsidR="0047302C" w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009866DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 1163.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C4957DA" w14:textId="77777777" w:rsidR="00FA2C3D" w:rsidRDefault="0076499A">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="624CDDFF" w14:textId="77777777" w:rsidR="00E81C0F" w:rsidRPr="00E81C0F" w:rsidRDefault="00E81C0F" w:rsidP="00E81C0F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12FAA7C3" w14:textId="77777777" w:rsidR="00FA2C3D" w:rsidRDefault="00A65DC8">
+  <w:p w14:paraId="6223E844" w14:textId="77777777" w:rsidR="0047302C" w:rsidRPr="00E81C0F" w:rsidRDefault="0047302C" w:rsidP="00E81C0F">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1345 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F344A6A" w14:textId="77777777" w:rsidR="0047302C" w:rsidRPr="00E81C0F" w:rsidRDefault="0047302C" w:rsidP="00E81C0F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="88E3024B"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="13A149C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4EEC0D1C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130015">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8B34F78B"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2F103456"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="700AA3AC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="NummeringlijstOpdrbev"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="708" w:hanging="328"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1120" w:hanging="411"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...22 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="93333BEA"/>
-[...239 lines deleted...]
-    <w:nsid w:val="0BC07CC5"/>
+    <w:nsid w:val="7DDA5EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A752779A"/>
+    <w:tmpl w:val="A972154A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
@@ -5258,2529 +1698,158 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...1866 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="2045405153">
+  <w:num w:numId="1" w16cid:durableId="353266264">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1881016460">
+  <w:num w:numId="2" w16cid:durableId="2111195308">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1115709175">
-[...54 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="3" w16cid:durableId="404692630">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0046166A"/>
-[...461 lines deleted...]
-    <w:rsid w:val="00FF5A67"/>
+    <w:rsidRoot w:val="00E81C0F"/>
+    <w:rsid w:val="0021220F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00371D97"/>
+    <w:rsid w:val="0047302C"/>
+    <w:rsid w:val="00724142"/>
+    <w:rsid w:val="00744E82"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009866DD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1CCEC01E"/>
-  <w15:docId w15:val="{4697F1B7-862E-4E43-9F07-C58BBFF22AD9}"/>
+  <w14:docId w14:val="456816B5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0B0C0D1C-7A3A-4A51-B412-CC94A176FBB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7789,77 +1858,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7884,75 +1953,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7987,55 +2056,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8106,1371 +2175,843 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="003326CD"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-      <w:ind w:left="60"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...349 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:name w:val="Notitie tabel"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...4 lines deleted...]
-    <w:name w:val="Nummering lijst Opdr.bev."/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81C0F"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
-[...38 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:line="140" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0046166A"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0046166A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E81C0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0046166A"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...76 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0076499A"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0076499A"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E81C0F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0076499A"/>
+    <w:rsid w:val="00E81C0F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0076499A"/>
-[...38 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00E81C0F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...273 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\HOLL_H\AppData\Local\Temp\MicrosoftEdgeDownloads\8e1c95c3-d258-4e4d-8e92-fbccc2a4a383\Brief%20aan%20Eerste%20of%20Tweede%20Kamer.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9527,51 +3068,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9635,65 +3176,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9714,217 +3255,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>2206</ap:Words>
-  <ap:Characters>12133</ap:Characters>
+  <ap:Words>2216</ap:Words>
+  <ap:Characters>12190</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>101</ap:Lines>
   <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Eerste of Tweede Kamer - Melding Datakluis</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14311</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14378</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-15T12:39:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...106 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>