--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -1,3899 +1,1146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00730E05" w:rsidRDefault="00730E05" w14:paraId="7128038F" w14:textId="501DA89A">
-[...43 lines deleted...]
-        <w:t>betrokkenheid bij de opvanglocatie Ter Apel.</w:t>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00FA1AD2" w:rsidRDefault="00B62791" w14:paraId="1C71F81B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2" w:rsidR="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2" w:rsidR="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2" w:rsidR="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A1499" w:rsidRDefault="008A1499" w14:paraId="7468581D" w14:textId="77777777"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">. Hierop ga ik in deze brief graag in. </w:t>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00FA1AD2" w:rsidP="00B62791" w:rsidRDefault="00FA1AD2" w14:paraId="2DC005AA" w14:textId="77164540">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3548</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC5624" w:rsidRDefault="00FC5624" w14:paraId="2FC97CD1" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00FA1AD2" w:rsidP="00B62791" w:rsidRDefault="00FA1AD2" w14:paraId="39E2339C" w14:textId="1FC5A9C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00FA1AD2" w:rsidP="00B62791" w:rsidRDefault="00FA1AD2" w14:paraId="44C0C628" w14:textId="09569DC8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="65F47654" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="47D4C18E" w14:textId="053BE608">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij stuur ik u de beleidsreactie op de brief van de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over haar toezicht in 2025 op de opvanglocatie Ter Apel. Ik dank de Inspectie voor haar voortdurende betrokkenheid bij de opvanglocatie Ter Apel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="7E61F3BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concludeert in haar brief onder andere dat de doorgevoerde verbetermaatregelen op de opvanglocatie Ter Apel hebben geleid tot meer beheersbaarheid van de risico’s en een verbeterd zicht op de veiligheid van medewerkers en bewoners. Daarnaast geeft de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan dat begeleiding van bewoners op de opvanglocatie Ter Apel is aangepast aan de feitelijk langere verblijfsduur waarmee bewoners beter in beeld zijn. Deze positieve ontwikkelingen op de locatie stemmen mij positief en zijn gerealiseerd dankzij de inzet van de vele partijen die in Ter Apel werkzaam zijn. Tegelijkertijd worden in de brief ook knelpunten beschreven die door de acute tekorten in de asielopvang ook nu zeer relevant zijn. Hierop ga ik in deze brief graag in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="6A3CF1AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bezetting in Ter Apel en doorstroom uit Ter Apel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E43D58" w:rsidP="00FC5624" w:rsidRDefault="00FC5624" w14:paraId="369AA012" w14:textId="05923E45">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> onder de 2.000 personen te houden. </w:t>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="3F0FF01B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signaleert dat knelpunten in de doorstroom vanuit Ter Apel naar andere locaties ervoor zorgen dat de situatie kwetsbaar blijft. Terecht wordt beschreven dat het opvangen en doorplaatsen van bewoners als gevolg van het structurele capaciteitstekort een probleem is. Het capaciteitstekort zorgt ervoor dat de bezetting in Ter Apel te vaak boven de afgesproken 2.000 personen komt. Dit komt de leefbaarheid en veiligheid op de locatie niet ten goede. De druk op Ter Apel is al lang hoog. De inzet van zowel het COA als het departement is erop gericht de bezetting in Ter Apel structureel onder de 2.000 personen te houden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E43D58" w:rsidP="00FC5624" w:rsidRDefault="00E43D58" w14:paraId="25CBDA04" w14:textId="77777777"/>
-[...43 lines deleted...]
-      <w:r w:rsidR="00E43D58">
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="4C33795F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er wordt hard gewerkt om voldoende opvang te realiseren. De realiteit is echter dat het COA kampt met een groot tekort aan opvangplekken. De oproep van de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan het Rijk en lokale overheden om voldoende opvangplekken beschikbaar te stellen, zodat doorstroom mogelijk blijft en overbelasting van de opvanglocatie Ter Apel wordt voorkomen, ondersteun ik dan ook van harte. Voor de korte termijn heb ik hiertoe een aantal maatregelen genomen om het tekort aan opvangplekken tegen te gaan. Hierover heb ik uw Kamer op 26 maart jl. geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00E43D58">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> stabiele financiering voor het COA gerealiseerd. </w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op de lange termijn zet het kabinet in op een stabiel opvanglandschap. Daarom stuur ik op de uitvoering van de Spreidingswet en het bijbehorende interbestuurlijk toezicht en heeft het kabinet stabiele financiering voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">het COA gerealiseerd. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk226536418" w:id="0"/>
-      <w:r w:rsidRPr="008324D0" w:rsidR="008324D0">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> onder andere in op opschaling van verschillende vormen van alternatieve huisvesting zoals </w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook zet het kabinet in op een snellere doorstroom van statushouders naar alternatieve huisvesting in gemeenten. Te veel statushouders verblijven in de asielopvang, de achterstand op de taakstelling is ongeveer 9.700 personen (d.d. 3 april). Het kabinet zet onder andere in op opschaling van verschillende vormen van alternatieve huisvesting zoals </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008F7F19" w:rsidR="008F7F19">
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>flexwoningen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008F7F19" w:rsidR="008F7F19">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">en </w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en woningdelen met als doel het verkorten van wachtlijsten voor alle woningzoekenden, waaronder statushouders. Daarnaast zijn er diverse financiële regelingen vanuit het Rijk beschikbaar om gemeenten te helpen in de huisvesting van statushouders (denk onder andere aan de HAR+, de SPUK doorstroomlocaties en </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00966EFC" w:rsidR="00F46E41">
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">stimuleringsregeling </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00966EFC" w:rsidR="00F46E41">
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Flex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00966EFC" w:rsidR="00F46E41">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>- en Transformatiewoningen (SFT+)).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F46E41" w:rsidP="00FC5624" w:rsidRDefault="00F46E41" w14:paraId="35C18147" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F024B4">
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="13565FFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De situatie in de asielopvang is momenteel echter dusdanig dat de resultaten uit 2025, waarin geen overnachtingen zijn geconstateerd in alternatieve overnachtingsruimten zoals wachtruimtes of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F024B4">
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>portocabins</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F024B4">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> niet in het geding komen.</w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in 2026 niet konden worden voortgezet. Afgelopen weken hebben op sommige dagen mensen die ’s nachts aankwamen in Ter Apel moeten overnachten op plekken die daartoe niet bestemd waren. De aanbeveling van de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om indien er onverhoopt toch meer dan de afgesproken 2.000 bewoners in de opvanglocatie in Ter Apel verblijven, de door het COA gestelde waarborgen voor veiligheid en kwaliteit van de voorzieningen in acht te nemen, neem ik ter harte. De veiligheid van bewoners en COA-medewerkers mag niet in het geding komen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E43D58" w:rsidP="00FC5624" w:rsidRDefault="00E43D58" w14:paraId="28993D24" w14:textId="77777777"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">is een daling zichtbaar in de cijfers. </w:t>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="5C2666E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het tekort aan opvangplekken in Nederland maakt het doorplaatsen van de groep bewoners die overlast veroorzaakt nog eens extra uitdagend. Vanwege de veiligheid in Ter Apel heeft het departement aan de keten de opdracht verstrekt om de doelgroep kansarme aanvragers, waarvan uit ervaringscijfers bekend is dat door hen relatief vaak overlast wordt veroorzaakt, zoveel mogelijk door te plaatsen en te verspreiden over het land. Als gevolg van de relatief hoge instroom van de doelgroep bleef de bezetting, ondanks toenemende doorplaatsing, lange tijd relatief stabiel. De laatste weken is een daling zichtbaar in de cijfers. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008A1499" w:rsidR="00FC5624" w:rsidP="00FC5624" w:rsidRDefault="00FC5624" w14:paraId="3CB5F578" w14:textId="75DB2D64"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="52754CF2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E43D58">
-        <w:rPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Veiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00741853" w:rsidR="00741853" w:rsidP="00741853" w:rsidRDefault="00741853" w14:paraId="2C970AA6" w14:textId="222DDD41">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> en leiden tot aanpassing indien dit bijdraagt aan veiligheid en leefbaarheid. Daarnaast kent het veiligheidsplan deelprojecten die hieraan ook zeker een bijdrage (gaan) leveren </w:t>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="7915B04F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In haar brief benadrukt de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het belang van doorontwikkeling van een integraal veiligheidsbeleid en het evalueren van incidenten om zo te kunnen werken aan passende maatregelen. Dit belang onderschrijf ik. Alle middelgrote incidenten worden geëvalueerd door het COA en leiden tot aanpassing indien dit bijdraagt aan veiligheid en leefbaarheid. Daarnaast kent het veiligheidsplan deelprojecten die hieraan ook zeker een bijdrage (gaan) leveren </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00741853" w:rsidP="00741853" w:rsidRDefault="00741853" w14:paraId="516BF327" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="075DC430" w14:textId="1FF66A8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de nationale aanpak overlast wordt langs vier pijlers ingezet op een effectieve aanpak van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overlastgevende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asielzoekers. Er is een divers pakket aan maatregelen beschikbaar voor de inzet op overlast door asielzoekers in een gemeente. In aanvulling daarop wordt nu toegewerkt naar een doorontwikkeling van een landelijke, persoonsgerichte aanpak van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overlastgevende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en criminele vreemdelingen om casusregie te voeren op de mobiele groep overlastgevers. Hierbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kan vanuit een landelijke tafel een samenhangend pakket aan interventies worden ingezet zowel vreemdelingrechtelijk, zorg als handhaving. Met een Decentrale Uitkering komt het Rijk gemeenten tegemoet in de aanpak van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overlastgevende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asielzoekers om lokale maatregelen te financieren, zoals extra inzet van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BOA’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, cameratoezicht of straattoezichtteams.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="005374AD" w:rsidR="005374AD" w:rsidP="005374AD" w:rsidRDefault="005374AD" w14:paraId="7CA9BB43" w14:textId="19120774">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Met de nationale aanpak overlast wordt langs vier pijlers ingezet op een effectieve aanpak van </w:t>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="26439BC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Inspectie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C64FAC">
-        <w:t>overlastgevende</w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C64FAC">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">In aanvulling daarop wordt nu toegewerkt naar een doorontwikkeling van een landelijke, persoonsgerichte aanpak van </w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wijst in deze brief en eerdere publicaties op knelpunten waar het gaat om de zorg voor en aanpak van vreemdelingen met psychische problematiek. Op dit moment is het ministerie samen met andere betrokken ministeries verschillende oplossingsrichtingen aan het onderzoeken om deze knelpunten te mitigeren. U wordt hier op een later moment over geïnformeerd, waarbij breder wordt ingegaan op alle verschillende aanbevelingen van de inspecties rondom deze complexe groep. Indien sprake is van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C64FAC">
-        <w:t>overlastgevende</w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overlastgevend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C64FAC">
-[...34 lines deleted...]
-        <w:t>, cameratoezicht of straattoezichtteams.</w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en crimineel gedrag door deze groep in gemeenten, kunnen ook interventies worden uitgezet via de landelijke, persoonsgerichte aanpak. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005374AD" w:rsidR="00365A90" w:rsidRDefault="00365A90" w14:paraId="72CD740B" w14:textId="02869078">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="5EED68A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...135 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Procesbeschikbaarheidslocatie (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>pbl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Procesbeschikbaarheidslocatie (</w:t>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="54D3DCED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook gaat de Inspectie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008A1499">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in haar brief in op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A607CA">
-[...4 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De opdrachtbrief, waarin de keten wordt verzocht de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pbl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toe te voegen aan de pilot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, is op 11 juni 2025 verzonden. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ketenbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkinstructie is enkele weken later op 15 juli openbaar gemaakt. Vanzelfsprekend is aan deze publicatie een uitgebreid afstemmingsproces met de ketenpartners voorafgegaan. Hierbij is door de keten aangegeven op welke manier en binnen welke kaders de procesbeschikbaarheidslocatie zou kunnen worden opgestart. Ik ben en blijf in gesprek met de uitvoeringorganisaties om hun signalen en ervaringen een plek te geven in de verdere doorontwikkeling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005270B1" w:rsidP="008A1499" w:rsidRDefault="00722E8F" w14:paraId="07164DF8" w14:textId="40A52AA8">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in haar brief in op de </w:t>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="5ECF5446" w14:textId="0D0E508F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder schrijft de Inspectie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat er geen heldere afspraken zijn gemaakt ten aanzien van de handhaving van het gebiedsgebod indien opgelegd in het kader van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> waarin de keten wordt verzocht de </w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Bij brief is de Tweede Kamer op 30 mei 2025 geïnformeerd over de wijze waarop de handhaving vorm wordt gegeven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast is dit onderwerp besproken met de lokale driehoek van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005F789A">
-        <w:t>pbl</w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Westerwolde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008A1499" w:rsidR="008A1499">
-        <w:t xml:space="preserve"> toe te voegen aan de pilot </w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarna operationele afspraken zijn gemaakt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De conclusie dat de pilot weinig toegevoegde waarde heeft, vind ik voorbarig. De effectiviteit van de aanpak wordt op dit moment onderzocht middels een evaluatie. Daaropvolgend zal worden bezien of aanpassingen noodzakelijk zijn. De aanbeveling ten aanzien van de wijze van opdrachtverstrekking vanuit het departement neem ik mee in de evaluatie van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005F789A">
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>pba</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005F789A">
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in brede zin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidP="00B62791" w:rsidRDefault="00B62791" w14:paraId="19F06946" w14:textId="100E3B86">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...53 lines deleted...]
-        <w:t>Ik ben en blijf in gesprek met de uitvoeringorganisaties om hun signalen en ervaringen een plek te geven in de verdere doorontwikkeling.</w:t>
+      <w:r w:rsidR="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van den Brink</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008A1499" w:rsidR="008A1499" w:rsidP="008A1499" w:rsidRDefault="008A1499" w14:paraId="61DA9109" w14:textId="4A42FDFA">
-[...181 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidRPr="00FA1AD2" w:rsidR="00B62791" w:rsidSect="00B62791">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0038D3CA" w14:textId="77777777" w:rsidR="00023B3B" w:rsidRDefault="00023B3B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="754E8B06" w14:textId="77777777" w:rsidR="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65218D92" w14:textId="77777777" w:rsidR="00023B3B" w:rsidRDefault="00023B3B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4BC43047" w14:textId="77777777" w:rsidR="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="069A18BD" w14:textId="77777777" w:rsidR="00CF5BB4" w:rsidRDefault="00CF5BB4">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="49E94B5E" w14:textId="77777777" w:rsidR="00B62791" w:rsidRPr="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FA9B2EF" w14:textId="77777777" w:rsidR="00B62791" w:rsidRPr="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5AE4320D" w14:textId="77777777" w:rsidR="00B62791" w:rsidRPr="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FCE0A2C" w14:textId="77777777" w:rsidR="00023B3B" w:rsidRDefault="00023B3B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2ADDED74" w14:textId="77777777" w:rsidR="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="468B0DF1" w14:textId="77777777" w:rsidR="00023B3B" w:rsidRDefault="00023B3B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="426A9269" w14:textId="77777777" w:rsidR="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="793A1C1D" w14:textId="2C2FFA10" w:rsidR="00E43D58" w:rsidRPr="00FC5624" w:rsidRDefault="00E43D58" w:rsidP="00E43D58">
+    <w:p w14:paraId="68E087B2" w14:textId="456C0F9F" w:rsidR="00B62791" w:rsidRPr="00FA1AD2" w:rsidRDefault="00B62791" w:rsidP="00B62791">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-        <w:t>19637-3523</w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 19637, nr. 3523</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="38AC9F4B" w14:textId="176D3FC6" w:rsidR="00FC5624" w:rsidRPr="00FC5624" w:rsidRDefault="00FC5624">
+    <w:p w14:paraId="08C2AAC2" w14:textId="7BDCFF40" w:rsidR="00B62791" w:rsidRPr="00FA1AD2" w:rsidRDefault="00B62791" w:rsidP="00B62791">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1AD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> II, 2025/5, 19637-3431</w:t>
+      <w:r w:rsidRPr="00FA1AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 19637, nr. 3431</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D5EC938" w14:textId="77777777" w:rsidR="00CF5BB4" w:rsidRDefault="0056411C">
-[...442 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="164D33A7" w14:textId="77777777" w:rsidR="00B62791" w:rsidRPr="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68E8A986" w14:textId="77777777" w:rsidR="00CF5BB4" w:rsidRDefault="0056411C">
-[...1216 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="20A6CE9B" w14:textId="77777777" w:rsidR="00B62791" w:rsidRPr="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...697 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35020E99" w14:textId="77777777" w:rsidR="00B62791" w:rsidRPr="00B62791" w:rsidRDefault="00B62791" w:rsidP="00B62791">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00597D35"/>
-[...113 lines deleted...]
-    <w:rsid w:val="00FD6FCF"/>
+    <w:rsidRoot w:val="00B62791"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="008A3C85"/>
+    <w:rsid w:val="008A4EF6"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B62791"/>
+    <w:rsid w:val="00CB3BF8"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FA1AD2"/>
+    <w:rsid w:val="00FA3693"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="033E7D58"/>
-  <w15:docId w15:val="{717066AC-26E9-45AE-BC2B-C38DC12050AB}"/>
+  <w14:docId w14:val="42C117BF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BE1CC319-D229-4ED4-8CD5-AD3A3A0E3501}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3902,77 +1149,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3997,75 +1244,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4100,55 +1347,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4220,1255 +1467,754 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...225 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62791"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...38 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC5624"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC5624"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00B62791"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC5624"/>
+    <w:rsid w:val="00B62791"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E43D58"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E43D58"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00B62791"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E43D58"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00B62791"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...23 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B62791"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...342 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5525,51 +2271,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5633,65 +2379,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5712,183 +2458,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1232</ap:Words>
-  <ap:Characters>6776</ap:Characters>
+  <ap:Words>1254</ap:Words>
+  <ap:Characters>6901</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>57</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7993</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8139</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...71 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Informatiecategorie Beleidslijn">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>