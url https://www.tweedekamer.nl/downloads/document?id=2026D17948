--- v0 (2026-04-15)
+++ v1 (2026-06-25)
@@ -1,42 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="8789" w:type="dxa"/>
@@ -51,330 +53,301 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
       <w:tr w:rsidR="00771D5E" w:rsidTr="006A3EF8" w14:paraId="296EFBAD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="597447541"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="E419BAAB116F4DAD9A631958EC3E1FF8"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="008143D7" w14:paraId="528BB79E" w14:textId="3CAAF9EE">
                 <w:pPr>
                   <w:pStyle w:val="Tussenkop"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Mandaat</w:t>
                 </w:r>
                 <w:r w:rsidR="0051643E">
                   <w:t>notitie</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w14:paraId="55101795" w14:textId="77777777"/>
-          <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="00D47A7B" w14:paraId="65658EF6" w14:textId="77777777">
+          <w:p w:rsidR="00771D5E" w:rsidP="00771D5E" w:rsidRDefault="00000000" w14:paraId="65658EF6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="lblAan"/>
                 <w:id w:val="-1576117823"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="20AA8009BAEB4FFA93E293157C4C84A8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C7750">
                   <w:t>Aan</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="txtCommissies"/>
               <w:tag w:val="txtCommissies"/>
               <w:id w:val="266655824"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="0CB724DE155F4A9D981F37A7DD4825C1"/>
               </w:placeholder>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="000A3775" w14:paraId="042A596C" w14:textId="0CD11CE7">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                 </w:pPr>
                 <w:r w:rsidRPr="000A3775">
                   <w:t>Leden van de vaste commissie voor Klimaat en Groene Groei</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidRPr="000211BE" w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00D47A7B" w14:paraId="67B546D8" w14:textId="77777777">
+          <w:p w:rsidRPr="000211BE" w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00000000" w14:paraId="67B546D8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:tag w:val="lblDatum"/>
                 <w:id w:val="-2140411034"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="ED18005891EB408BAAE1CB554775DAD5"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="000211BE" w:rsidR="004C7750">
                   <w:rPr>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>Datum</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Datum"/>
               <w:tag w:val="dtmDatum"/>
               <w:id w:val="193665119"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="2678743861B94EFFA12CF2DE106AAA3B"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/datum[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
               <w:date w:fullDate="2026-04-13T00:00:00Z">
                 <w:dateFormat w:val="d MMMM yyyy"/>
                 <w:lid w:val="nl-NL"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidRPr="000211BE" w:rsidR="000678E6" w:rsidP="000678E6" w:rsidRDefault="000A3775" w14:paraId="306BB8AB" w14:textId="30F65E9F">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                   <w:rPr>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:t>13 april 2026</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="txtAfzenderPersoonlijk"/>
               <w:tag w:val="txtAfzenderPersoonlijk"/>
               <w:id w:val="1145699291"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="8395F0F9803D425D93B741CAEBEADC0D"/>
               </w:placeholder>
+              <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="000A3775" w:rsidP="000A3775" w:rsidRDefault="000A3775" w14:paraId="0B466D80" w14:textId="77777777">
+              <w:p w:rsidR="00A456A1" w:rsidP="000A3775" w:rsidRDefault="00536E50" w14:paraId="2F9836B0" w14:textId="097FF317">
                 <w:pPr>
                   <w:pStyle w:val="Afzendergegevens"/>
                 </w:pPr>
-                <w:r>
-[...24 lines deleted...]
-                  <w:t>E e.spaans@tweedekamer.nl</w:t>
+                <w:r w:rsidRPr="000D5416">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                  </w:rPr>
+                  <w:t>Typ Afzender</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidRPr="00A456A1" w:rsidR="00A456A1" w:rsidP="00A456A1" w:rsidRDefault="00A456A1" w14:paraId="7D76CB1C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Afzendergegevens"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D712DA" w:rsidRDefault="00D712DA" w14:paraId="515AF4D2" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BC0DBA" w:rsidP="00771D5E" w:rsidRDefault="00BC0DBA" w14:paraId="21B9D818" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Scheidingsalinea"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8789"/>
       </w:tblGrid>
       <w:tr w:rsidR="00771D5E" w:rsidTr="006A3EF8" w14:paraId="4ED9245F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00D47A7B" w14:paraId="71A3C5B1" w14:textId="77777777">
+          <w:p w:rsidR="00771D5E" w:rsidP="00B94A75" w:rsidRDefault="00000000" w14:paraId="71A3C5B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Legendakop"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="lblTeBetrekkenBij"/>
                 <w:id w:val="1546945238"/>
                 <w:lock w:val="sdtContentLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="E867DF5618074963A6C47C6E679B487A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C7750">
                   <w:t>Te betrekken bij</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Te betrekken bij"/>
               <w:tag w:val="txtTeBetrekkenBij"/>
               <w:id w:val="8726486"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="9D627080E5024AB4B478A4A38D2C7A39"/>
               </w:placeholder>
               <w:text w:multiLine="1"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w:rsidR="006E3A7F" w:rsidP="006E3A7F" w:rsidRDefault="000A3775" w14:paraId="32E40140" w14:textId="29FC0A13">
                 <w:pPr>
                   <w:pStyle w:val="Legendatekst"/>
                 </w:pPr>
                 <w:r w:rsidRPr="000A3775">
                   <w:t>procedurevergadering d.d. 21 april 2026</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w:rsidR="006E3A7F" w:rsidP="00B94A75" w:rsidRDefault="006E3A7F" w14:paraId="7010C818" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Titel"/>
         <w:tag w:val="txtTitel"/>
         <w:id w:val="-1474901945"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="D119871A29EC45F1B0B716DAA6D3386B"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/onderwerp[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidR="008C3B2E" w:rsidP="008C3B2E" w:rsidRDefault="000A3775" w14:paraId="7B5540D3" w14:textId="6161B5EE">
           <w:pPr>
             <w:pStyle w:val="Titel"/>
           </w:pPr>
           <w:r w:rsidRPr="000A3775">
             <w:t>Mandaatnotitie wetsvoorstel bijmengverplichting groen gas</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidRPr="009959D1" w:rsidR="0051643E" w:rsidP="009959D1" w:rsidRDefault="0051643E" w14:paraId="10A4E993" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc197884918" w:id="0"/>
       <w:r w:rsidRPr="009959D1">
         <w:t>Inleiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="0051643E" w:rsidP="000A3775" w:rsidRDefault="000A3775" w14:paraId="458F1BEE" w14:textId="66BBD2E0">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
@@ -825,134 +798,92 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De energieleverancier voldoet aan de bijmengverplichting door te beschikken over zogenoemde groengaseenheden. Dat werkt als volgt. Een groengaseenheid vertegenwoordigt één kilogram CO2-equivalent emissiereductie die behaald is in de keten. Voor het berekenen van de emissiereductie wordt gekeken naar alle schakels in de gasketen, van de bron tot en met het moment van gebruik. Een energieleverancier is een aantal groengaseenheden verschuldigd dat overeenkomt met zijn marktaandeel. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="47D32B79" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="0B379F4C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het totale aantal groengaseenheden van alle energieleveranciers moet ervoor zorgen dat, via een jaarlijks oplopend groeipad, in 2031 het streefdoel van de bijmengverplichting van 2,85 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> CO2-ketenemissiereductie wordt gehaald. Het marktaandeel en het aantal verschuldigde groengaseenheden worden bepaald bij algemene maatregel van bestuur.</w:t>
+        <w:t>Het totale aantal groengaseenheden van alle energieleveranciers moet ervoor zorgen dat, via een jaarlijks oplopend groeipad, in 2031 het streefdoel van de bijmengverplichting van 2,85 Mton CO2-ketenemissiereductie wordt gehaald. Het marktaandeel en het aantal verschuldigde groengaseenheden worden bepaald bij algemene maatregel van bestuur.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="6FE6CE05" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="047A847D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Met het wetsvoorstel wordt een nieuwe handelssystematiek geïntroduceerd die in Nederland zou gaan gelden, maar niet is gebaseerd op EU-wetgeving. Groengaseenheden kunnen worden gekocht en verkocht, zodat de markt als geheel aan de bijmengverplichting voldoet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="6B396DD3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="15371D42" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>De Nederlandse Emissieautoriteit (</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> toezicht te houden op private certificeringsorganen, die de naleving door marktdeelnemers van duurzaamheids- en broeikasgasemissiereductiecriteria controleren.. </w:t>
+        <w:t xml:space="preserve">De Nederlandse Emissieautoriteit (NEa) wordt belast met het toezicht op de hierboven genoemde handelssystematiek en de naleving van de bijmengverplichting groen gas. Ook dient de NEa toezicht te houden op private certificeringsorganen, die de naleving door marktdeelnemers van duurzaamheids- en broeikasgasemissiereductiecriteria controleren.. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="7E6A2C23" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="009959D1" w:rsidRDefault="008C069A" w14:paraId="4A2C3FA3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tussenkop"/>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Advies Raad van State</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="1E92330C" w14:textId="01315FDC">
       <w:pPr>
@@ -989,65 +920,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Kort samengevat maakt de Raad opmerkingen over de volgende  onderwerpen:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="17178AC0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">De </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> krijgt een toezichthoudende taak op de keten en maakt daarbij gebruik van de in de Uniebank ingevoerde gegevens. Deze Uniebank is echter nog niet volledig operationeel wat bij de Raad de vraag doet rijzen of het verantwoord is om al met de bijmengverplichting te starten.</w:t>
+        <w:t>De NEa krijgt een toezichthoudende taak op de keten en maakt daarbij gebruik van de in de Uniebank ingevoerde gegevens. Deze Uniebank is echter nog niet volledig operationeel wat bij de Raad de vraag doet rijzen of het verantwoord is om al met de bijmengverplichting te starten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="7D329634" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>De Raad heeft vragen over of het mogelijk is dat brandstofleveranciers één en dezelfde emissiereductie zowel kunnen claimen op basis van de bijmengverplichting als op basis van de jaarverplichting hernieuwbare energie en zo ja, of dat ook wenselijk is.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C069A" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="18B93A69" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
@@ -1710,79 +1627,81 @@
         </w:rPr>
         <w:t xml:space="preserve">De wetgevingsrapporteur stelt voor om de duur van het wetgevingsrapporteurschap te </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A456A1" w:rsidP="008C069A" w:rsidRDefault="008C069A" w14:paraId="5E299788" w14:textId="63F2BB69">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>bepalen tot het moment dat de behandeling van het wetsvoorstel is afgerond door de Kamer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D3705C" w:rsidP="0051643E" w:rsidRDefault="00D3705C" w14:paraId="7CA722D4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D3705C" w:rsidSect="00577A05">
-      <w:headerReference w:type="default" r:id="rId18"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2325" w:right="1701" w:bottom="1134" w:left="1985" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="531BA8C2" w14:textId="77777777" w:rsidR="00475D69" w:rsidRDefault="00475D69" w:rsidP="007046EB">
+    <w:p w14:paraId="557B12A9" w14:textId="77777777" w:rsidR="00091E98" w:rsidRDefault="00091E98" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39F76C9C" w14:textId="77777777" w:rsidR="00475D69" w:rsidRDefault="00475D69" w:rsidP="007046EB">
+    <w:p w14:paraId="0AD532B4" w14:textId="77777777" w:rsidR="00091E98" w:rsidRDefault="00091E98" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1814,213 +1733,231 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1967D970" w14:textId="77777777" w:rsidR="00536E50" w:rsidRDefault="00536E50">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="427BDB91" w14:textId="77777777" w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w:rsidP="00771D5E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="24A323BE" w14:textId="77777777" w:rsidR="00771D5E" w:rsidRDefault="00771D5E" w:rsidP="00771D5E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="219EF03D" w14:textId="77777777" w:rsidR="00771D5E" w:rsidRPr="00771D5E" w:rsidRDefault="00771D5E" w:rsidP="00771D5E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="lblPagina"/>
         <w:id w:val="885538617"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00572EBC">
           <w:t>Pagina</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> Page </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="lblPaginaVan"/>
         <w:id w:val="-973135890"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00572EBC">
           <w:t>van</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NumPages </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C2EA637" w14:textId="77777777" w:rsidR="00A54B1A" w:rsidRDefault="00A54B1A" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="24AB751B" w14:textId="77777777" w:rsidR="00E341B7" w:rsidRDefault="00E341B7" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="60B860A7" w14:textId="77777777" w:rsidR="00577A05" w:rsidRPr="00135EC6" w:rsidRDefault="00577A05" w:rsidP="00E341B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="455EE5F1" w14:textId="77777777" w:rsidR="00475D69" w:rsidRDefault="00475D69" w:rsidP="007046EB">
+    <w:p w14:paraId="6D64D284" w14:textId="77777777" w:rsidR="00091E98" w:rsidRDefault="00091E98" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="208A285E" w14:textId="77777777" w:rsidR="00475D69" w:rsidRDefault="00475D69" w:rsidP="007046EB">
+    <w:p w14:paraId="5473FF23" w14:textId="77777777" w:rsidR="00091E98" w:rsidRDefault="00091E98" w:rsidP="007046EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="23D2368B" w14:textId="549C35B8" w:rsidR="00B25E78" w:rsidRDefault="00B25E78">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="002D11B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B25E78">
         <w:t>Zoals is voorgelegd aan de Raad van State.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AE2C34E" w14:textId="77777777" w:rsidR="00536E50" w:rsidRDefault="00536E50">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43D0BDB5" w14:textId="5EC13AB6" w:rsidR="00B739F8" w:rsidRPr="00CA5024" w:rsidRDefault="007046EB" w:rsidP="00B739F8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:spacing w:before="40" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:r w:rsidRPr="00CA5024">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="00FBA9F3" wp14:editId="27DC3C1A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1177200" cy="1342800"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1562924342" name="Afbeelding 1562924342" descr="Logo Tweede Kamer der Staten-Generaal"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -2072,102 +2009,91 @@
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00B739F8">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B739F8" w:rsidRPr="00CA5024">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="dtmDatum"/>
         <w:id w:val="792028287"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/datum[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:date w:fullDate="2026-04-13T00:00:00Z">
           <w:dateFormat w:val="d MMMM yyyy"/>
           <w:lid w:val="nl-NL"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="000A3775">
           <w:t>13 april 2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="3A0AACA2" w14:textId="094A5D3D" w:rsidR="007046EB" w:rsidRDefault="00B739F8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00CA5024">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="txtOnderwerp"/>
         <w:id w:val="-37744090"/>
         <w:lock w:val="sdtContentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='urn:tweedekamer.nl:da:wd:templates:2025:85c5' " w:xpath="/data[1]/onderwerp[1]" w:storeItemID="{5B489D38-C4AB-47B8-8F75-5BDEF252216E}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="000A3775">
           <w:t>Mandaatnotitie wetsvoorstel bijmengverplichting groen gas</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00CCFDCA" w14:textId="77777777" w:rsidR="00B739F8" w:rsidRDefault="00B739F8" w:rsidP="00B739F8">
+  <w:p w14:paraId="17638EEE" w14:textId="73267D0C" w:rsidR="007046EB" w:rsidRDefault="007046EB" w:rsidP="00536E50">
     <w:pPr>
       <w:pStyle w:val="KoptekstEerstepagina"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="KoptekstEerstepagina"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3948BCAB" wp14:editId="04146314">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3715200" cy="1342800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1061102327" name="Afbeelding 1061102327" descr="Logo Tweede Kamer der Staten-Generaal"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2195,66 +2121,50 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00B739F8">
-[...14 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32A446CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstnummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -3637,125 +3547,127 @@
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2005626516">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1304114961">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1157309454">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="479542581">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1327517885">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1398818459">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A3775"/>
     <w:rsid w:val="000211BE"/>
     <w:rsid w:val="00041652"/>
     <w:rsid w:val="000678E6"/>
     <w:rsid w:val="000852CA"/>
+    <w:rsid w:val="00091E98"/>
     <w:rsid w:val="000A3775"/>
     <w:rsid w:val="000B2FC7"/>
     <w:rsid w:val="000D0327"/>
     <w:rsid w:val="000D58FE"/>
     <w:rsid w:val="00116397"/>
     <w:rsid w:val="001314D7"/>
     <w:rsid w:val="00152E78"/>
     <w:rsid w:val="0019128B"/>
     <w:rsid w:val="00196832"/>
     <w:rsid w:val="001D0F88"/>
     <w:rsid w:val="001F505D"/>
     <w:rsid w:val="002079DD"/>
     <w:rsid w:val="002149A4"/>
+    <w:rsid w:val="0021542F"/>
     <w:rsid w:val="002A6346"/>
     <w:rsid w:val="002C3670"/>
     <w:rsid w:val="002C7F2B"/>
     <w:rsid w:val="002D11B1"/>
     <w:rsid w:val="002E2A65"/>
     <w:rsid w:val="003517FD"/>
     <w:rsid w:val="00357A97"/>
     <w:rsid w:val="00360D0E"/>
     <w:rsid w:val="00363D1E"/>
     <w:rsid w:val="00372025"/>
     <w:rsid w:val="0038764A"/>
     <w:rsid w:val="003E6F24"/>
     <w:rsid w:val="003F352A"/>
     <w:rsid w:val="00422CD4"/>
     <w:rsid w:val="004416E9"/>
     <w:rsid w:val="00475D69"/>
     <w:rsid w:val="00483353"/>
     <w:rsid w:val="00483FFB"/>
     <w:rsid w:val="004B024D"/>
     <w:rsid w:val="004B373A"/>
     <w:rsid w:val="004B3B75"/>
     <w:rsid w:val="004C23CB"/>
     <w:rsid w:val="004C7750"/>
     <w:rsid w:val="004F0068"/>
     <w:rsid w:val="004F44EE"/>
     <w:rsid w:val="004F6DFF"/>
     <w:rsid w:val="004F71C0"/>
     <w:rsid w:val="00506B95"/>
     <w:rsid w:val="00514AEF"/>
     <w:rsid w:val="0051643E"/>
+    <w:rsid w:val="00536E50"/>
     <w:rsid w:val="0054116D"/>
     <w:rsid w:val="00547B9B"/>
     <w:rsid w:val="00572EBC"/>
     <w:rsid w:val="00573F66"/>
     <w:rsid w:val="00577A05"/>
     <w:rsid w:val="00577EA5"/>
     <w:rsid w:val="005864C9"/>
     <w:rsid w:val="00593B16"/>
     <w:rsid w:val="005A1F5B"/>
     <w:rsid w:val="005C00B9"/>
     <w:rsid w:val="005C0A5C"/>
     <w:rsid w:val="005E2314"/>
     <w:rsid w:val="005E35D0"/>
     <w:rsid w:val="0061059D"/>
     <w:rsid w:val="00621ABF"/>
     <w:rsid w:val="006414A8"/>
     <w:rsid w:val="00645647"/>
     <w:rsid w:val="006A3EF8"/>
     <w:rsid w:val="006B548E"/>
     <w:rsid w:val="006C7D5D"/>
     <w:rsid w:val="006E1042"/>
     <w:rsid w:val="006E3A7F"/>
     <w:rsid w:val="006E5D02"/>
     <w:rsid w:val="006F7943"/>
     <w:rsid w:val="007046EB"/>
@@ -5256,58 +5168,58 @@
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A34644"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetgevingskalender.overheid.nl/Regeling/WGK025362" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2024D41786&amp;did=2024D41786" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://technical-regulation-information-system.ec.europa.eu/nl/notification/25868" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raadvanstate.nl/adviezen/@154888/w19-25-00336-iv/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlisweb.tweedekamer.nl/parlis/document.aspx?Id=4ca2b349-bb12-4dba-8728-a7e356ceac04" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetgevingskalender.overheid.nl/Regeling/WGK025362" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2024D41786&amp;did=2024D41786" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://technical-regulation-information-system.ec.europa.eu/nl/notification/25868" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raadvanstate.nl/adviezen/@154888/w19-25-00336-iv/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlisweb.tweedekamer.nl/parlis/document.aspx?Id=4ca2b349-bb12-4dba-8728-a7e356ceac04" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId22" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:1368BAAF-CF66-4F1D-90C5-4780C9586B97" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:1368BAAF-CF66-4F1D-90C5-4780C9586B97" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\SPAE2110\OneDrive%20-%20Tweede%20Kamer%20der%20Staten-Generaal\Communicatie%20huisstijl%20-%20Sjablonen\05-TK-Stafnotitie.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E419BAAB116F4DAD9A631958EC3E1FF8"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -5637,50 +5549,52 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00896B19"/>
     <w:rsid w:val="00000502"/>
     <w:rsid w:val="00196832"/>
+    <w:rsid w:val="0021542F"/>
+    <w:rsid w:val="0044558B"/>
     <w:rsid w:val="00483353"/>
     <w:rsid w:val="00896B19"/>
     <w:rsid w:val="00B94761"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -6365,73 +6279,73 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1681</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>77</ap:Lines>
+  <ap:Words>1672</ap:Words>
+  <ap:Characters>9200</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>76</ap:Lines>
   <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10910</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10851</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Versie">
     <vt:lpwstr>2026-1</vt:lpwstr>
   </property>