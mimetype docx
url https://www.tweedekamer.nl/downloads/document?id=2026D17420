--- v0 (2026-04-13)
+++ v1 (2026-05-30)
@@ -1,4602 +1,2521 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="0095350D" w:rsidRDefault="00A97BB8" w14:paraId="3FA8D70E" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+    <w:p w:rsidRPr="0098315C" w:rsidR="0098315C" w:rsidRDefault="005668DE" w14:paraId="1F6D15A4" w14:textId="35FB8944">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C" w:rsidR="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...272 lines deleted...]
-          <w:lang w:val="de-DE"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>011</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C" w:rsidR="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009F0E81">
-[...32 lines deleted...]
-      <w:r w:rsidR="00864824">
+      <w:r w:rsidRPr="0098315C" w:rsidR="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-      <w:r w:rsidR="00442544">
+        <w:t>Tabaksbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="0098315C" w:rsidP="0098315C" w:rsidRDefault="0098315C" w14:paraId="4A3D67FE" w14:textId="3C62D113">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F15E23">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="0098315C" w:rsidP="00D80872" w:rsidRDefault="0098315C" w14:paraId="58ABDCC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C" w:rsidR="005668DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>135</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="0098315C" w:rsidP="006E6100" w:rsidRDefault="0098315C" w14:paraId="0B700624" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="0098315C" w:rsidP="006E6100" w:rsidRDefault="0098315C" w14:paraId="4D37AA15" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 13 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="0098315C" w:rsidRDefault="0098315C" w14:paraId="59CE961B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="06CC5502" w14:textId="12531CD3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 1 oktober 2025 ontving het kabinet het verzoek van de vaste Kamercommissie voor Volksgezondheid, Welzijn en Sport om een reactie te geven op het tussentijdsverslag van de rapporteurs Europese tabakswetgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet heeft met interesse kennisgenomen van het tussentijdsverslag van de rapporteurs en wil hen bedanken voor hun werkzaamheden op dit belangrijke onderwerp. Met deze brief reageert het kabinet op de aanbevelingen die de rapporteurs in het rapport hebben gedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="67E5E5C5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="79ACB1AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het beperken van de beschikbaarheid en toegang tot verhitte tabaksproducten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="7128FE08" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om de ambitie van een rookvrije generatie in 2040 te realiseren, wordt de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005212B5">
-[...67 lines deleted...]
-      <w:r w:rsidRPr="00533A65">
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verkoop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA6A15">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tabaks-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en aanverwante producten beperkt tot verkoopkanalen waar doorgaans geen kinderen, jongeren en ex-rokers komen, zodat kan worden voorkomen dat zij beginnen met roken of terugvallen. Dit betekent dat deze producten op termijn alleen nog worden verkocht in speciaalzaken, die zich (vrijwel) exclusief richten op de verkoop van tabaks- en aanverwante producten en waar doorgaans alleen volwassen rokers komen. Door het beperken van de verkoopkanalen van tabaks- en aanverwante producten wordt de beschikbaarheid van verhitte tabaksproducten beperkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="4CA65E22" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="2576277A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het terugdringen van het aantal verkooppunten gebeurt stapsgewijs. Zo is sinds 2022 de verkoop via tabaksautomaten niet langer toegestaan. Het verbod op verkoop op afstand (online verkoop) is per 1 juli 2023 in werking getreden en geldt voor een aantal aanverwante producten sinds 1 januari 2024. Daarnaast is het per 1 juli 2024 verboden voor verkooppunten die in overwegende mate zijn gericht op de verkoop van eet- en drinkwaren aan particulieren (zoals supermarkten) en horeca-inrichtingen om tabaks- en aanverwante producten te verkopen. Waar voorheen voor bepaalde categorieën verkooppunten een verkoopverbod is ingevoerd, is het kabinet voornemens deze systematiek te wijzigen. In het wetsvoorstel dat aan de Kamer is aangeboden wordt voorgesteld de verkoop van tabaksproducten en aanverwante producten in beginsel te verbieden, tenzij de verkoop plaatsvindt bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>categorieën verkooppunten waarvoor een uitzondering geldt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...206 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="009A486C">
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het wetsvoorstel voert daartoe een gefaseerde vermindering van het aantal verkooppunten van tabaksproducten en aanverwante producten in via onderstaande stappen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="42D825E9" w14:textId="77777777">
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="40D54717" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A486C">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">2027: Verkoop van elektronische dampwaar </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="793336AE" w14:textId="77777777">
+        <w:t>2027: Verkoop van elektronische dampwaar (e-sigaretten) uitsluitend in tabaksspeciaalzaken;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="51151A0B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A486C">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>2030: Verkoop van tabak- en aanverwante producten (</w:t>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="009A486C" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="3CC5A5A6" w14:textId="77777777">
+        <w:t>2030: Verkoop van tabak- en aanverwante producten (m.u.v. e-sigaretten) uitsluitend in gemakszaken en speciaalzaken;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="3194E5EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A486C">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2032: Verkoop van tabaks- en aanverwante producten uitsluitend in speciaalzaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="009A486C" w14:paraId="0570B5A3" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="384564FA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="593FA748" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tot slot is het kabinet voornemens de leeftijdsgrens voor de verkoop van tabaks- en aanverwante producten te verhogen naar 21 jaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A486C" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="009A486C" w14:paraId="01C2269F" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00C15912" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="105057B7" w14:textId="77777777">
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="7A015489" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="201514BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C15912">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verbod op filters en/of toekomstige alternatieven zoals </w:t>
-[...108 lines deleted...]
-      <w:r>
+        <w:t>Verbod op filters en/of toekomstige alternatieven zoals ’’biodegradable’’ filters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="63C971FF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het rapporteurschap verzoekt het kabinet te onderzoeken of een verbod op filters en/of toekomstige alternatieven, zoals biologisch afbreekbare filters, nationaal of Europees mogelijk is. De Belgische Hoge Gezondheidsraad concludeerde in 2023 dat sigarettenfilters vanuit het oogpunt van volksgezondheid geen bewezen ​voordelen hebben bij het voorkomen ​van de schadelijke gevolgen van roken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De filters zorgen bovendien voor een grote druk op het milieu door uitloging van gifstoffen en microplastics. De Hoge Gezondheidsraad concludeert dat biologisch afbreekbare filters geen oplossing zijn, aangezien ze geen significante gezondheidsvoordelen bieden en het ’’groene imago’’ ertoe kan leiden dat personen eerder geneigd zijn om de filters in het milieu weg te gooien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="42272D96" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="740CA72F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet kan zich vinden in de conclusies van de Belgische Hoge Gezondheidsraad en in de Wereldgezondheidsorganisatie (WHO) die stelt dat een filterverbod onderzocht moet worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00DB210D">
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De meest kansrijke route voor een filterverbod lijkt via Europese wetgeving te zijn. Het ministerie van Infrastructuur en Waterstaat laat momenteel onderzoeken welke mogelijkheden er zijn voor een nationaal filterverbod. Europees kunnen zowel de herziening van de Single-Use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Plastics (SUP) Richtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als de herziening van de Tabaksproductenrichtlijn (hierna: TPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> worden aangegrepen om voor een dergelijk verbod te pleiten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A486C" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="009A486C" w14:paraId="5B85100E" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="2476B228" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C0504D"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="789D7A93" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA6A15">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Toekomstbestendige formulering van bepalingen in de Tabaksaccijnsrichtlijn</w:t>
-[...48 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Toekomstbestendige formulering van bepalingen in de Tabaksaccijnsrichtlijn </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="4C7455A2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Europese Commissie (hierna: de Commissie) heeft met het voorstel tot herziening van de Richtlijn tabaksaccijns verschillende doelen. Het beoogt namelijk het versterken van het functioneren van de interne markt, het bieden van een hoog niveau van gezondheidsbescherming, een bijdrage leveren aan de doelstellingen van het Europees Kankerbestrijdingsplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00D02DCB">
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, de strijd tegen fraude en belastingontduiking versterken en het waarborgen van de budgettaire inkomsten van de EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
-      </w:r>
-[...53 lines deleted...]
-        <w:rPr>
+        <w:t>lidstaten. Om deze doelstellingen te bereiken worden in brede zin drie aanpassingen aan de Richtlijn tabaksaccijns voorgesteld: 1) een uitbreiding van de reikwijdte van de richtlijn naar tabaksgerelateerde producten en ruwe tabak, inclusief minimumtarieven voor deze producten, 2) een uitbreiding van de definitie van tabaksproducten (hierna: tabaksfabricaten) en verhogen van de minimumtarieven voor deze producten, en 3) een aanpassing van de tariefstructuur en invoering mechanisme voor inflatiecorrectie. Deze drie aanpassingen en de daarbij horende implicaties licht het kabinet in het vervolg van deze brief nader toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="260607FD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="506D2A1C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Uitbreiding van de reikwijdte naar </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Uitbreiding van de reikwijdte naar tabaksgerelateerde producten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="06F54CAA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabaksgerelateerde producten, zoals e-liquids, en ruwe tabak vallen niet binnen de reikwijdte van de huidige richtlijn. Hierdoor kunnen deze producten dus niet worden belast met accijns. De Commissie stelt voor de reikwijdte van de richtlijn uit te breiden naar tabaksgerelateerde producten. De categorie tabaksgerelateerde producten valt in het richtlijnvoorstel uiteen in de categorieën: vloeistoffen voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>elektronische sigaretten (e-liquids), nicotinezakjes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en andere nicotineproducten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor deze producten worden ook minimumtarieven voorgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="0B8ADD18" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="69509232" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiernaast stelt de Commissie voor om ook ruwe tabak onder de reikwijdte van de richtlijn te brengen. De Commissie acht het van belang om ruwe tabak onder de reikwijdte van de richtlijn tabaksaccijns te brengen zodat (grensoverschrijdende) vervoersbewegingen van ruwe tabak geregistreerd dienen te worden in het zogenoemde Excise Movement and Control System (EMCS). Dit draagt bij aan het tegengaan van illegale tabaksproductie en -handel, doordat het in de uitvoering mogelijkheden biedt om de stromen van ruwe tabak beter te volgen. Ruwe tabak is de belangrijkste grondstof voor het produceren van illegale sigaretten. Aangezien wordt verwacht dat ruwe tabak uiteindelijk wordt vervaardigd tot een tabaksfabricaat en op dat moment belast zal worden, stelt de Commissie het minimumtarief voor tabak vast op € 0,- per kilogram. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="53057602" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="138D0F82" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>tabaksgerelateerde</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> producten</w:t>
-[...47 lines deleted...]
-      <w:r>
+        <w:t>Uitbreiding van de definitie van tabaksfabricaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="2598AD78" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de huidige richtlijn worden vier productcategorieën onderscheiden waaronder sigaretten, sigaren en cigarillo’s, rooktabak van fijne snede en andere rooktabak. De tabaksmarkt is sinds de inwerkingtreding van de huidige richtlijn echter sterk veranderd. Zo zijn er nieuwe tabaksproducten op de markt gekomen en hebben bestaande producten, zoals verhitte tabak, marktaandeel gewonnen. Daarom stelt de Commissie voor de definitie van tabaksfabricaten uit te breiden met waterpijptabak en verhitte tabak, en de categorie “andere tabaksfabricaten” toe te voegen. Dit betreft een restcategorie voor andere tabaksfabricaten die bestemd zijn voor consumptie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="6D4393C2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="54885809" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het uitbreiden van de definitie van tabaksfabricaten heeft voor Nederland positieve gevolgen. Door deze uitbreiding wordt het mogelijk om aparte tarieven te hanteren voor waterpijptabak en verhitte tabak, die worden vastgesteld op basis van een eenheid die aansluit bij de kenmerken van een product, bijvoorbeeld per stuk of per kilogram. Dit neemt moeilijkheden weg in de uitvoering en maakt het mogelijk om deze producten zoveel mogelijk gelijk te belasten, om zo substitutie te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="0DA6341A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00433D47">
-[...182 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="3C299353" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F7423">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Uitbreiding van de definitie van tabaksfabricaten</w:t>
-[...41 lines deleted...]
-        <w:rPr>
+        <w:t>Aanpassing tariefstructuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="2205B4BD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Richtlijn tabaksaccijns bevat per productcategorie, zoals sigaretten, minimumtarieven waaraan EU-lidstaten zich moeten houden. Het staat EU-lidstaten vrij om hogere accijnzen te heffen dan deze minimumtarieven, maar niet lager. De Commissie stelt voor deze minimumtarieven stapsgewijs te verhogen. Daarnaast stelt de Commissie voor om ten aanzien van de minimumtarieven rekening te houden met de verschillen in koopkracht tussen de EU-lidstaten. Het voorstel is om het in een EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>lidstaat geldende minimumtarief voor een derde te relateren aan de koopkracht in diezelfde EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">lidstaat. Op deze manier zullen de minimumtarieven in landen met een hogere koopkracht, zoals Nederland of Duitsland, hoger uitvallen dan in landen met een lagere koopkracht. Hiernaast stelt de Commissie voor om de minimumtarieven driejaarlijks te actualiseren aan de hand van de inflatie in de Europese Unie, met als doel de minimumtarieven in reële termen meer gelijk te houden over de jaren heen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="4FF38B7A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="4D3AB8D6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het verhogen van de minimumtarieven zal voor Nederland weinig gevolgen hebben. Nederland heeft namelijk al accijnstarieven voor sigaretten en rooktabak die ruim boven de huidige en voorgestelde minima liggen. Zodoende zullen de voorgestelde minimumtarieven in Nederland niet automatisch leiden tot hogere accijnstarieven voor sigaretten en rooktabak. Als deze producten, door het verhogen van de EU-minimumtarieven, duurder worden kan het ertoe leiden dat het minder aantrekkelijk wordt om in andere EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">lidstaten tabaksproducten te kopen. Op deze manier wordt binnen Europa de consumptie van tabak verder ontmoedigd, wat ook in Nederland effect kan hebben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="60D1CAB3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="6B5A1083" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A30662">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Aanpassing tariefstructuur</w:t>
-[...85 lines deleted...]
-        </w:rPr>
         <w:t>BNC-fiche en verder proces</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A486C" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="1FD01816" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="79386979" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C0504D"/>
-[...29 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op dit moment vinden de onderhandelingen over het herzieningsvoorstel plaats in Brussel. Tot op heden zijn er zeven raadswerkgroepen geweest. De meeste lidstaten hebben laten weten in het algemeen positief tegenover uitbreiding van de reikwijdte van de richtlijn te staan. Over de hoogte van de voorgestelde minimumtarieven en de actualisatie aan de hand inflatie is meer discussie. Een verdere toelichting en appreciatie van het herzieningsvoorstel, evenals de Nederlandse inzet bij de onderhandelingen, vindt u in het BNC-fiche dat op 19 september 2025 door de minister van Buitenlandse Zaken aan de Kamer is gezonden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="009A486C" w14:paraId="0D38D478" w14:textId="77777777">
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="043338C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C15912" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="583BB637" w14:textId="77777777">
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="3C15DA79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C15912">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Toekomstbestendige formulering van bepalingen</w:t>
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00C67932">
+        <w:t>Toekomstbestendige formulering van bepalingen in de Tabaksproductenrichtlijn en modernisering van de Tabaksreclamerichtlijn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="2D6B25EE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>presentatie</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>Het rapporteurschap adviseert om in te zetten op een toekomstbestendige formulering van de bepalingen in de TPD en modernisering van de Tabaksreclamerichtlijn (TAD). De TPD ziet toe op en stelt eisen aan de productie, presentatie en verkoop van tabaks- en aanverwante producten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De TAD stelt regels voor reclame, sponsoring en promotie van tabak in de Europese Unie.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maatregelen op het gebied van reclame en sponsoring van tabaks- en aanverwante producten zijn behalve in de TAD ook vastgelegd in de TPD en de Richtlijn audiovisuele media (AVMD).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r>
-[...70 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grensoverschrijdende reclame en sponsoring voor tabaksproducten en e-sigaretten is verboden. Tegelijkertijd laten deze richtlijnen ruimte voor lidstaten om nationale wetgeving vast te stellen op het gebied van reclame voor tabaks- en aanverwante producten. Bij wijziging van de TPD en de TAD houdt de EU-wetgever rekening met de AVMD om samenhang te waarborgen tussen tabaksreclameverboden en regelgeving inzake audiovisuele commerciële communicatie. De genoemde richtlijnen hebben een tweeledig doel, het waarborgen van een goed functioneren van de interne markt, met een hoog niveau van bescherming van de volksgezondheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="029AEA5D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="0C1DAF88" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door onder andere de ontwikkeling van nieuwe tabaks- en nicotineproducten en de groeiende populariteit van online activiteiten en sociale media is de Europese wetgeving op het gebied van tabaksontmoediging inmiddels niet meer toereikend. Om mensen, en in het bijzonder jongeren, te beschermen tegen schadelijke en verslavende tabaks- en nicotineproducten zijn de afgelopen jaren op nationaal niveau verschillende maatregelen getroffen. Voorbeelden hiervan zijn het verbod op nicotinezakjes, het verbod op smaakjes voor e-sigaretten en het verbod op de online verkoop van tabaks- en aanverwante producten. Deze producten laten zich echter niet tegenhouden door landsgrenzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="69E39B4B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="5BC9877E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De effectiviteit van nationale maatregelen kan worden vergroot wanneer de Europese regelgeving verder wordt geharmoniseerd. Nederland heeft daarom verschillende malen aangedrongen op een spoedige herziening van het Europese wettelijke kader op het gebied van tabaksontmoediging. In dat licht is Nederland verheugd met het EU-plan voor cardiovasculaire gezondheid van 16 december 2025 waarin de Commissie aangeeft te streven naar publicatie van voorstellen voor de herziening van de TPD in 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de gemeenschappelijke brief van Nederland en elf andere lidstaten aan Commissaris Gezondheid en Dierenwelzijn Várhelyi van 21 maart 2025 heeft Nederland haar belangrijkste aandachtspunten voor de herziening van het wettelijke kader aangegeven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Er wordt gepleit voor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="5D5FD5F9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC407C">
-[...14 lines deleted...]
-    <w:p w:rsidR="00CC407C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="3EAACAA7" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="40A08C32" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...58 lines deleted...]
-    <w:p w:rsidR="00CC407C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="392D4641" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De ontwikkeling van toekomstbestendige regelgeving waarin de aantrekkelijkheid van tabaks- en nicotineproducten, met name voor jongeren, wordt teruggedrongen. Deze regelgeving moet inspelen op toekomstige marktontwikkelingen en in ieder geval bepalingen bevatten over een verbod op smaakjes, maximale nicotineniveaus en strenge verpakkingseisen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="6A2F32BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...76 lines deleted...]
-    <w:p w:rsidRPr="009B3047" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="18ED006F" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het verder terugdringen van de beschikbaarheid van tabaks- en nicotineproducten, met name voor jongeren. Online verkoop en grensoverschrijdende aankopen ondermijnen het nationale beleid om het gebruik van deze producten terug te dringen. Daarom verzoeken de lidstaten de Commissie maatregelen te treffen om dit aan te pakken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="2FB9FE3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het vergroten van de verantwoordelijkheid van sociale-media platforms en het treffen van nadere maatregelen om proactief op te treden tegen content die betrekking heeft op reclame voor of verkoop van tabaks- en nicotineproducten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="0D5B1685" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="7A7BB42B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet acht het op dit moment niet opportuun om concrete voorstellen te doen voor toekomstige bepalingen in de Europese wetgeving, maar ziet het voorstel van de Commissie met belangstelling tegemoet en zal daar te zijner tijd op reageren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="76BBDD3D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="202364AC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Maatregelen ter ondersteuning van onderzoek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="08D9E98A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder gaat het rapporteurschap in op de mogelijkheid om tabaksaccijnzen in te zetten voor ondersteuning bij stoppen met roken en voor onderzoek. Op dit moment brengt het kabinet in kaart welke mogelijkheden hiervoor in Nederland zijn. Ook wordt verwezen naar de maatschappelijke kosten-batenanalyse (MKBA), die wat betreft roken voor het laatst in 2009 zou zijn uitgevoerd. Echter zijn in 2015 door SEO en in 2016 door het RIVM, Trimbos-instituut en de Universiteit Maastricht de meest recent maatschappelijke kosten-batenanalyses over tabaksontmoediging uitgevoerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarin zijn bijvoorbeeld ook milieueffecten meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="2AE0F873" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="13A818CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Maatregelen ter ondersteuning van stoppen met roken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="32CBBC06" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het rapporteurschap schrijft dat het Smoke Free Partnership kansen ziet in het financieren van middelen en programma’s voor het stoppen met roken. In Nederland hebben we een goedwerkend systeem waarbij iedereen die wil stoppen met roken daarvoor professionele ondersteuning kan krijgen die volledig wordt vergoed vanuit de zorgverzekering. Het ondersteuningsaanbod voor stoppen met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>H</w:t>
-[...124 lines deleted...]
-    <w:p w:rsidRPr="00C15912" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="32F62A13" w14:textId="77777777">
+        <w:t>roken is de afgelopen jaren verder geprofessionaliseerd en sinds dit jaar is het bovendien mogelijk om onder bepaalde voorwaarden extra ondersteuning te krijgen voor wie dat nodig heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="4CF90653" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:u w:val="single"/>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00C15912" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="78775800" w14:textId="77777777">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="08747752" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Generationeel</w:t>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:t>Generationeel verkoopverbod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="77123E1B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het rapporteurschap verzoekt om de mogelijkheden te verkennen om met nationale regelgeving tot een generatiegebonden verkoopverbod van tabaksproducten te komen, waarbij wordt verwezen naar de aanpak in het Verenigd Koninkrijk. In de Kamerbrief van 14 juli 2025 heeft het kabinet aangegeven dat het idee achter het initiatief te ondersteunen, maar dat door juridische en praktische bezwaren het invoeren van een dergelijke maatregel niet mogelijk is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r>
-[...58 lines deleted...]
-    <w:p w:rsidRPr="009A486C" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="009A486C" w14:paraId="29596AA3" w14:textId="77777777">
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een generatiegebonden verkoopverbod kan in juridische zin de facto worden gezien als een algeheel verbod op tabak- en aanverwante producten met een overgangstermijn van een mensenleven. De TPD staat niet toe dat lidstaten het in de handel brengen van producten die aan de regels voldoen, verbieden of beperken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="11E5904A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="2EDD31BD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In die brief is ook aangegeven dat de proportionaliteit van het generatiegebonden verkoopverbod op dit moment nog lastig te onderbouwen is. Om een rookvrije generatie te bereiken is het van belang dat het aantal jongeren dat rookt en vapet eerst flink wordt teruggebracht. Daartoe wordt eerst een breed pakket aan maatregelen ingevoerd. Daarnaast heeft het kabinet oog voor de gevolgen van de open grenzen met onze buurlanden en onze handelsrelaties. Een ongewenst bijeffect van de maatregel kan onder meer zijn dat grensoverschrijdende aankopen toenemen. Inzet op verdere Europese harmonisatie is noodzakelijk voordat maatregelen zoals een generatiegebonden verkoopverbod mogelijk worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="76C9E4BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="C0504D"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00C15912" w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="665CBB31" w14:textId="77777777">
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="3A5938FF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C15912">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Normstelling voor nicotine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A486C" w:rsidP="0095350D" w:rsidRDefault="005B63EC" w14:paraId="0E8627B0" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="0BEC5EBD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De rapporteurs stellen dat er gezondheidswinst te behalen valt door strengere normen te hanteren voor het nicotinegehalte in tabaks- en andere nicotinehoudende producten. Gerandomiseerde studies laten zien dat rokers gemiddeld minder sigaretten per dag consumeren wanneer zij sigaretten met een zeer laag nicotinegehalte (&lt;0,4 mg/g tabak) gebruiken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
-      <w:r w:rsidRPr="003B5386">
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Of dit huidige rokers daadwerkelijk stimuleert om volledig te stoppen is echter nog onvoldoende duidelijk. Onderzoek van het RIVM toont aan dat het technisch mogelijk is om sigaretten met een verlaagd nicotinegehalte te produceren.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In dat licht bezien kan het instellen van een norm voor een zeer laag nicotinegehalte in tabaksproducten en e-sigaretten een betekenisvolle stap zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="05FB32CF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="10D8E0E1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het verplicht stellen van ’’zeer lage nicotine’’ sigaretten of andere tabaksproducten, in combinatie met een verbod op traditionele tabaksproducten, past echter niet binnen het huidige tabaksontmoedigingsbeleid. Daarbij spelen verschillende overwegingen een rol. Juridisch is het voor Nederland onmogelijk om zelfstandig sigaretten met een lager maximaal nicotinegehalte vast te stellen dan op grond van de Europese TPD geldt. Producten die wat betreft de aspecten die de TPD regelt voldoen aan de eisen van de TPD moeten op de Nederlandse markt toegelaten worden. Tot slot is de rookprevalentie momenteel nog te hoog om invoering van deze ingrijpende maatregel op korte termijn te overwegen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="6B37DB9F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="58F15254" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor zogenoemde nicotineproducten zonder tabak (NZT) ligt dit anders. Deze producten, zijn namelijk vaak nog maar kort op de Nederlandse markt verkrijgbaar en vallen niet onder de TPD. Daardoor bestaat er ruimte om op nationaal niveau regels te stellen in het belang van het beschermen van de volksgezondheid. Het kabinet bereidt momenteel een regeling voor die voorschrijft dat NZT uitsluitend niet-schadelijke en niet-verslavende hoeveelheden nicotine mogen bevatten. Omdat deze producten op dit moment door relatief weinig mensen worden gebruikt, wil het kabinet in een vroeg stadium voorkomen dat zij aan populariteit winnen. De genoemde regeling wordt voor de zomer gepubliceerd voor internetconsultatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="3CF04C30" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="006E6100" w:rsidRDefault="006E6100" w14:paraId="69A7A7F3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226038925" w:id="0"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast het verkennen van een aantal maatregelen in nationale of Europese wet- en regelgeving, verzoeken de rapporteurs om de implicaties van het EU-voorstel voor de Tabaksaccijnsrichtlijn voor Nederland in kaart te brengen. Hiervoor verwijst het kabinet graag naar de passage ‘Toekomstbestendige formulering van bepalingen in de Tabaksaccijnsrichtlijn’ in deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="0098315C" w:rsidRDefault="006E6100" w14:paraId="226907A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="0098315C" w:rsidRDefault="0098315C" w14:paraId="04B9CF93" w14:textId="62BFBB8B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C" w:rsidR="006E6100">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B5386">
-[...233 lines deleted...]
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C" w:rsidR="006E6100">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0095350D" w:rsidR="0095350D" w:rsidP="0095350D" w:rsidRDefault="0095350D" w14:paraId="7A431C15" w14:textId="77777777">
-[...44 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w:rsidRPr="0098315C" w:rsidR="006E6100" w:rsidP="0098315C" w:rsidRDefault="006E6100" w14:paraId="512ECE1B" w14:textId="354E973B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C" w:rsidR="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098315C" w:rsidR="00FE0FA3" w:rsidP="0098315C" w:rsidRDefault="00FE0FA3" w14:paraId="70BD99BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0098315C" w:rsidR="00FE0FA3" w:rsidSect="006E6100">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="219B56EE" w14:textId="77777777" w:rsidR="00151439" w:rsidRDefault="00151439">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1F58E60E" w14:textId="77777777" w:rsidR="006E6100" w:rsidRDefault="006E6100" w:rsidP="006E6100">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69A84272" w14:textId="77777777" w:rsidR="00151439" w:rsidRDefault="00151439">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7F449FDA" w14:textId="77777777" w:rsidR="006E6100" w:rsidRDefault="006E6100" w:rsidP="006E6100">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...4 lines deleted...]
-    <w:notTrueType/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E00DEFF" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="006E6100" w:rsidRDefault="006E6100" w:rsidP="006E6100">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14BD2236" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="006E6100" w:rsidRDefault="006E6100" w:rsidP="006E6100">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="098ED658" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="006E6100" w:rsidRDefault="006E6100" w:rsidP="006E6100">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F0FCCED" w14:textId="77777777" w:rsidR="00151439" w:rsidRDefault="00151439">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2628676D" w14:textId="77777777" w:rsidR="006E6100" w:rsidRDefault="006E6100" w:rsidP="006E6100">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="506D5A7B" w14:textId="77777777" w:rsidR="00151439" w:rsidRDefault="00151439">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="68621B4D" w14:textId="77777777" w:rsidR="006E6100" w:rsidRDefault="006E6100" w:rsidP="006E6100">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="44EA7C13" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="3F0A8D1F" w14:textId="6F60AC34" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095350D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> TK 2025/26 32011, nr. 123.</w:t>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 32011, nr. 123.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="72A6CD93" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="12D4C4B1" w14:textId="370465CA" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095350D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 36916.</w:t>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36916.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="04297718" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="078A7965" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoge Gezondheidsraad. (2023). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>De impact van sigarettenfilters op de volksgezondheid en het Belgische milieu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Advies nr. 9726). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Brussel: HGR.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="45CA7C68" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="665FC8EB" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095350D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> World Health Organization. (2025). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-        <w:rPr>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Protection of the environment and the health of persons (FCTC/COP/11/7)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Conference of the Parties to the WHO Framework Convention on Tobacco Control, Eleventh session, Geneva, 17–22 November 2025. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...20 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>FCTC Secretariat.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="04136D76" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="03ABC62D" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095350D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Richtlijn (EU) 2019/904 van het Europees Parlement en de Raad van 5 juni 2019 betreffende de vermindering van de effecten van bepaalde kunststofproducten op het milieu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="785B0CDF" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="6FDE67EA" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095350D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Richtlijn 2014/40/EU van het Europees Parlement en de Raad van 3 april 2014 betreffende de onderlinge aanpassing van de wettelijke en bestuursrechtelijke bepalingen van de lidstaten inzake de productie, de presentatie en de verkoop van tabaks- en aanverwante producten en tot intrekking van Richtlijn 2001/37/EG.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="5809D261" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="00BD34A3" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="4245655B" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Europe’s Beating Cancer Plan: Making a difference, </w:t>
-[...66 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve"> Europe’s Beating Cancer Plan: Making a difference, Europese Commissie, mei 2024.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="0BD8A763" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="7B4E3CE1" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095350D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...20 lines deleted...]
-        <w:t>’) zijn in de EU verboden (m.u.v. Zweden) en vallen niet onder de reikwijdte van de Richtlijn tabaksaccijns.</w:t>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nicotinezakjes zijn nicotineproducten zonder tabak bestemd voor oraal gebruik, in de vorm van poeder, fijne deeltjes, een combinatie daarvan of enige andere vorm, met name die welke in portiezakjes of poreuze builtjes worden aangeboden. Deze producten bevatten geen tabak en zijn op basis van gezondheidswetgeving verboden in Nederland. Nicotinezakjes met tabak (‘snus’) zijn in de EU verboden (m.u.v. Zweden) en vallen niet onder de reikwijdte van de Richtlijn tabaksaccijns.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="119A33C5" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="0382885E" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095350D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Onder andere nicotineproducten wordt verstaan voor menselijke consumptie bestemde producten die nicotine maar geen tabak bevatten en die voor de opname van nicotine in het menselijk lichaam kunnen worden gebruikt, niet zijnde nicotinezakjes.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="63C0C5E2" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="41B61EBE" w14:textId="60669191" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-        <w:t>4170.</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 22112, nr. 4170.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="75746D94" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="02C63964" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Richtlijn 2014/40/EU.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="0E9CB7FC" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="00FA6A15" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="0994670E" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Richtlijn 2003/33/EG.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="2D4B03B5" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="1D4240A2" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Richtlijn 2010/13/EU.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="31DA0355" w14:textId="77777777" w:rsidR="00CC407C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="00CC407C">
+    <w:p w14:paraId="11B64855" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> COM (2025) 1024 final</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> COM (2025) 1024 final.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="13BE9FC9" w14:textId="77777777" w:rsidR="00CC407C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC">
+    <w:p w14:paraId="1901A608" w14:textId="3E794048" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TK 2024/25 32011, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 120.</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 32011, nr. 120.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="13049593" w14:textId="77777777" w:rsidR="0053506A" w:rsidRPr="008B0D39" w:rsidRDefault="005B63EC" w:rsidP="0053506A">
+    <w:p w14:paraId="6F4B4520" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008B0D39">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B0D39">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> SEO, 2016. Kosten van roken. Beschikbaar via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="0053506A" w:rsidRPr="008B0D39">
+        <w:r w:rsidRPr="0098315C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kosten van roken - SEO Economisch Onderzoek</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B0D39">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="31EADAAE" w14:textId="77777777" w:rsidR="0053506A" w:rsidRPr="008B0D39" w:rsidRDefault="005B63EC" w:rsidP="0053506A">
+    <w:p w14:paraId="35A7D85F" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008B0D39">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B0D39">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> RIVM, Trimbos-instituut, Universiteit Maastricht, 2016. Maatschappelijke kosten baten analyse van tabaksontmoediging. Beschikbaar via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="0053506A" w:rsidRPr="008B0D39">
+        <w:r w:rsidRPr="0098315C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.trimbos.nl/wp-content/uploads/sites/31/2021/09/ex0007-maatschappelijke-kosten-baten-analyse-van-tabaksontmoediging.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B0D39">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="19D41A7B" w14:textId="77777777" w:rsidR="009A486C" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="03247A6D" w14:textId="2C21C2F5" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B0D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B0D39">
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> 32011, nr. 122</w:t>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk  32011, nr. 122</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="7908AF48" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="297946C5" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0095350D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (2022). Minder Nicotine in tabaksproducten</w:t>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trimbos-insituut (2022). Minder Nicotine in tabaksproducten</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="5D394BC0" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="0095350D" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="2C9CBCA0" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...87 lines deleted...]
-        <w:t>. Sci. 6, 405–415.</w:t>
+        <w:t xml:space="preserve"> Havermans, A., Pieper, E., Henkler-Stephani, F. &amp; Talhout, R. (2020), Feasibility of manufacturing tobacco with very low nicotine levels. Tob. Regul. Sci. 6, 405–415.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="7A1BE27B" w14:textId="77777777" w:rsidR="009A486C" w:rsidRPr="00864824" w:rsidRDefault="005B63EC" w:rsidP="009A486C">
+    <w:p w14:paraId="13FD146E" w14:textId="4F2EC68E" w:rsidR="006E6100" w:rsidRPr="0098315C" w:rsidRDefault="006E6100" w:rsidP="006E6100">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0095350D">
+      <w:r w:rsidRPr="0098315C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0095350D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0098315C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 2023/24, 32 011, nr. 114</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 32 011, nr. 114</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F3D96D6" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="005B63EC">
+  <w:p w14:paraId="7B75787C" w14:textId="77777777" w:rsidR="006E6100" w:rsidRPr="006E6100" w:rsidRDefault="006E6100" w:rsidP="006E6100">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...131 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7246DA4B" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="005B63EC" w:rsidP="00536636">
-[...105 lines deleted...]
-  <w:p w14:paraId="233158BF" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00830438" w:rsidP="00536636">
+  <w:p w14:paraId="565B63C0" w14:textId="77777777" w:rsidR="002F4531" w:rsidRPr="006E6100" w:rsidRDefault="002F4531" w:rsidP="006E6100">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="372667A3" w14:textId="77777777" w:rsidR="00830438" w:rsidRPr="00536636" w:rsidRDefault="005B63EC" w:rsidP="00536636">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53145BF7" w14:textId="77777777" w:rsidR="002F4531" w:rsidRPr="006E6100" w:rsidRDefault="002F4531" w:rsidP="006E6100">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...212 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...100 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="150478DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB2AA65E"/>
     <w:lvl w:ilvl="0" w:tplc="DBF6010A">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="555E756E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4665,51 +2584,51 @@
     <w:lvl w:ilvl="7" w:tplc="84981F0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B2B41EE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32B801E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAD8FD24"/>
     <w:lvl w:ilvl="0" w:tplc="44861B4E">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F420F00A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4778,852 +2697,235 @@
     <w:lvl w:ilvl="7" w:tplc="1A2C6CC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0E5E8A4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...268 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="18513582">
+  <w:num w:numId="1" w16cid:durableId="1909730451">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1331829373">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1662926874">
+  <w:num w:numId="2" w16cid:durableId="1284843011">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1909730451">
-[...5 lines deleted...]
-  <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3080"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...320 lines deleted...]
-    <w:rsid w:val="00FF0867"/>
+    <w:rsidRoot w:val="006E6100"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002F4531"/>
+    <w:rsid w:val="005668DE"/>
+    <w:rsid w:val="006E6100"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="0098315C"/>
+    <w:rsid w:val="00DA1931"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F2332E"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3080"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="30F02088"/>
+  <w14:docId w14:val="30D9A926"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E9BEB0D1-7AB2-4B2B-86AA-F5305A4329FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5645,74 +2947,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5861,1490 +3164,1106 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bronvermelding">
-    <w:name w:val="table of authorities"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="7"/>
       </w:numPr>
-      <w:tabs>
-[...118 lines deleted...]
-      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notitiekop">
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6100"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...3 lines deleted...]
-    <w:rsid w:val="00282965"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E6100"/>
     <w:rPr>
-      <w:b/>
-[...10 lines deleted...]
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="006E6100"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...18 lines deleted...]
-      <w:spacing w:line="90" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="9"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="006E6100"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TabelTitel">
-[...69 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A486C"/>
+    <w:rsid w:val="006E6100"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="009A486C"/>
+    <w:rsid w:val="006E6100"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Exposant 3 Point,FR,FR1,FR2,FR3,FR4,FR5,Footnote symbol,Footnotemark,Footnotemark1,Footnotemark2,Footnotemark3,Footnotemark4,Footnotemark5,Footnotemark6,Footnotemark7,Footnotemark8,Times 10 Point,Voetnootmarkering boek STT"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009A486C"/>
+    <w:rsid w:val="006E6100"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="009A486C"/>
+    <w:rsid w:val="006E6100"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00864824"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006E6100"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E6100"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trimbos.nl/wp-content/uploads/sites/31/2021/09/ex0007-maatschappelijke-kosten-baten-analyse-van-tabaksontmoediging.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seo.nl/publicaties/kosten-van-roken/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17102</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>3055</ap:Words>
+  <ap:Characters>16804</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>142</ap:Lines>
+  <ap:Lines>140</ap:Lines>
   <ap:Paragraphs>39</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>19852</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>19820</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>