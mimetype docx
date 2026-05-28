--- v0 (2026-04-11)
+++ v1 (2026-05-28)
@@ -1,4249 +1,878 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B824BA" w:rsidP="00810C93" w:rsidRDefault="00357CEF" w14:paraId="6DAB1642" w14:textId="48692892">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="006B435C" w:rsidR="006B435C" w:rsidP="00DB51C7" w:rsidRDefault="005507A5" w14:paraId="1BA75AAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B435C" w:rsidR="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006B435C" w:rsidR="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006B435C" w:rsidR="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006B435C" w:rsidR="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kabinetsaanpak Klimaatbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="006B435C" w:rsidP="005507A5" w:rsidRDefault="006B435C" w14:paraId="2D97205F" w14:textId="4BE94386">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1558</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="006B435C" w:rsidP="005507A5" w:rsidRDefault="006B435C" w14:paraId="24EB694E" w14:textId="2186DABA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="006B435C" w:rsidP="005507A5" w:rsidRDefault="006B435C" w14:paraId="0676EEC7" w14:textId="3141A840">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="6982E305" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="19EE213B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Op 28 januari 2026 heeft de rechtbank Den Haag uitspraak gedaan in de door Greenpeace Nederland aangespannen procedure tegen de Nederlandse Staat over klimaatverandering op Bonaire.</w:t>
       </w:r>
-      <w:r w:rsidR="003D3C57">
+      <w:r w:rsidRPr="006B435C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="005854B1">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00574C33" w:rsidR="003D3C57">
+      <w:r w:rsidRPr="006B435C" w:rsidDel="00574C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De rechtbank oordeelt dat de tot op heden getroffen maatregelen</w:t>
       </w:r>
-      <w:r w:rsidR="003D3C57">
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidDel="00574C33" w:rsidR="003D3C57">
+      <w:r w:rsidRPr="006B435C" w:rsidDel="00574C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> zowel voor klimaatmitigatie </w:t>
       </w:r>
-      <w:r w:rsidR="00BD5702">
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">in Europees Nederland </w:t>
       </w:r>
-      <w:r w:rsidDel="00574C33" w:rsidR="003D3C57">
+      <w:r w:rsidRPr="006B435C" w:rsidDel="00574C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">als voor klimaatadaptatie van Bonaire, onvoldoende zijn en dat nadere stappen moeten worden gezet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D3C57" w:rsidP="007142D1" w:rsidRDefault="003D3C57" w14:paraId="655DB4CA" w14:textId="77777777"/>
-[...82 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="5F7DA43B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="7212566E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer, mede namens de minister van Infrastructuur en Waterstaat en de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties, dat het kabinet op basis van een zeer zorgvuldige weging tot de conclusie is gekomen dat er zwaarwegende (juridische) redenen zijn voor het laten toetsen van de uitspraak door het gerechtshof Den Haag. Hieronder licht ik, namens het kabinet, dit besluit toe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="448AA27C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="158857E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Zorgen inwoners en inzet kabinet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="2A9FE446" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De uitspraak van 28 januari jl. is een belangrijke uitspraak voor de inwoners van Caribisch Nederland en voor de inwoners van Bonaire in het bijzonder. Het kabinet hecht er sterk aan om uit te spreken dat zij oog heeft voor de zorgen die de inwoners van Caribisch Nederland hebben over klimaatverandering en deze uiterst serieus neemt. Dit vertaalt zich in het handelen van dit kabinet, zowel op het gebied van mitigatie als adaptatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="5305183C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="057FA897" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="OLE_LINK2" w:id="1"/>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet staat pal voor een voortvarende transitie naar een schoon, weerbaar en energie-onafhankelijk Nederland. Daarbij is het van groot belang om de transitie eerlijk en inclusief vorm te geven, niet in de laatste plaats voor de inwoners van Caribisch Nederland. Ook vanuit de overtuiging dat dit de beste manier is om onze gezamenlijke economische kracht te behouden. Daarom </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>treft het kabinet de komende periode voorbereidingen voor de benodigde aanpassingen van beleid, zoals op 27 maart jl. is aangekondigd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo zet het kabinet onder andere in op het oplossen van netcongestie, de opschaling van duurzame energie en vergroening van de industrie en het ondersteunen van huishoudens bij het verduurzamen van hun woning. Deze maatregelen zorgen voor een reductie van CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-emissies waarmee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">klimaatverandering wordt afgeremd. Ook heeft het kabinet in het coalitieakkoord afgesproken om in het voorjaar van 2027, indien nodig, nationaal geborgde maatregelen te treffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="0D7366D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="1F3C6873" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het gebied van adaptatie zet het kabinet in op het vaststellen van een klimaatadaptatieplan om ervoor te zorgen dat Caribisch Nederland klimaatbestendig is, nu en in de toekomst. Het kabinet streeft ernaar om nog dit jaar de Nationale Klimaatadaptatiestrategie vast te stellen, waarin nadrukkelijk aandacht is voor Caribisch Nederland. Ook zet dit kabinet de tweede fase van het Natuur- en Milieubeleidsplan Caribisch Nederland voort, zoals reeds aangegeven in het coalitieakkoord.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="6B7FB54D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="1D5B4DA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...270 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoger beroep</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0063535E" w:rsidP="0063535E" w:rsidRDefault="00C02F68" w14:paraId="31564839" w14:textId="30355E3D">
-[...267 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="52BEAAC0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van hoger beroep is het kabinet na een zeer zorgvuldige afweging tot de conclusie gekomen dat er zwaarwegende (juridische) redenen zijn voor het laten toetsen van de uitspraak door het gerechtshof Den Haag. Het kabinet heeft bijvoorbeeld bedenkingen bij het door de rechtbank gehanteerde juridisch kader en de verplichtingen die de rechtbank afleidt uit besluiten van VN-klimaatconferenties (COP-besluiten). Ook de overweging van de rechtbank dat emissies van internationale lucht- en zeevaart bij het vaststellen van de nationale emissiereductiedoelen moeten worden meegenomen, sluit naar de overtuiging van het kabinet niet aan bij de internationale aanpak, waarin deze emissies worden gereguleerd via gespecialiseerde VN-organisaties (ICAO en IMO). Gelet op de beroepstermijn van drie maanden maakt het kabinet nu de beslissing tot het instellen van hoger beroep kenbaar. Hierna zal het kabinet de precieze gronden van het hoger beroep bepalen en uitwerken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="77A97298" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="3A9E322C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitspraak van de rechtbank is uitvoerbaar bij voorraad. Dit betekent dat het kabinet de bevelen uit het vonnis direct moet uitvoeren, ook als hoger beroep wordt ingesteld. Vanzelfsprekend houdt het kabinet zich aan gerechtelijke uitspraken en werkt zij aan de uitvoering daarvan. Wel ziet het kabinet aanleiding om bij het gerechtshof een verzoek in te dienen tot schorsing van de verplichting om het mitigatiebevel direct uit te voeren. Dit bevel houdt in dat in nationale regelgeving absolute emissiereductiedoelen voor de gehele economie moeten worden opgenomen. Uit de uitspraak volgt dat daarbij emissies van internationale lucht- en zeevaart moeten worden betrokken. Dat over deze emissies in de procedure bij de rechtbank tussen partijen geen discussie heeft plaatsgevonden is reden voor dit schorsingsverzoek. Als dit schorsingsverzoek wordt toegewezen, kan met de uitvoering van dit specifieke bevel worden gewacht tot het gerechtshof in hoger beroep uitspraak heeft gedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="61F78CB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="005507A5" w:rsidP="005507A5" w:rsidRDefault="005507A5" w14:paraId="70DD1972" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De Kamer wordt uiterlijk met Prinsjesdag 2026 nader geïnformeerd over de stand van zaken van de uitvoering van de uitspraak van de rechtbank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B435C" w:rsidP="005507A5" w:rsidRDefault="006B435C" w14:paraId="63B9D083" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005507A5" w:rsidP="006B435C" w:rsidRDefault="006B435C" w14:paraId="3008AA02" w14:textId="62A6EA3C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> hoger beroep wordt ingesteld.</w:t>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B435C" w:rsidR="005507A5">
+        <w:t>inister van Klimaat en Groene Groei</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="006B435C" w:rsidP="006B435C" w:rsidRDefault="006B435C" w14:paraId="644A6446" w14:textId="13F5BF20">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...229 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B435C">
+        <w:t xml:space="preserve"> van Veldhoven - van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="006B435C" w:rsidP="005507A5" w:rsidRDefault="006B435C" w14:paraId="75A8B591" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B435C" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="576ECABE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006B435C" w:rsidR="006F53E6" w:rsidSect="005507A5">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="851" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18F46751" w14:textId="77777777" w:rsidR="003817CC" w:rsidRDefault="003817CC">
+    <w:p w14:paraId="5D495123" w14:textId="77777777" w:rsidR="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732C5A07" w14:textId="77777777" w:rsidR="003817CC" w:rsidRDefault="003817CC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5326070A" w14:textId="77777777" w:rsidR="003817CC" w:rsidRDefault="003817CC">
+    <w:p w14:paraId="72F7F856" w14:textId="77777777" w:rsidR="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E8DE66" w14:textId="77777777" w:rsidR="003817CC" w:rsidRDefault="003817CC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1EE3D676" w14:textId="77777777" w:rsidR="00EE05A7" w:rsidRDefault="00EE05A7">
+  <w:p w14:paraId="11BA679D" w14:textId="77777777" w:rsidR="005507A5" w:rsidRPr="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E52AAB7" w14:textId="71FB7D2B" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3DE33AE1" w14:textId="77777777" w:rsidR="005507A5" w:rsidRPr="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="63B3311E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="52A00558" w14:textId="77777777" w:rsidR="005507A5" w:rsidRPr="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34F2334F" w14:textId="77777777" w:rsidR="003817CC" w:rsidRDefault="003817CC">
+    <w:p w14:paraId="2A9C1A7C" w14:textId="77777777" w:rsidR="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA71B11" w14:textId="77777777" w:rsidR="003817CC" w:rsidRDefault="003817CC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5890DBC6" w14:textId="77777777" w:rsidR="003817CC" w:rsidRDefault="003817CC">
+    <w:p w14:paraId="394E7A89" w14:textId="77777777" w:rsidR="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484C143E" w14:textId="77777777" w:rsidR="003817CC" w:rsidRDefault="003817CC"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="179CBCE6" w14:textId="4E342A66" w:rsidR="003D3C57" w:rsidRPr="00F177BE" w:rsidRDefault="003D3C57">
+    <w:p w14:paraId="241DEC64" w14:textId="77777777" w:rsidR="005507A5" w:rsidRPr="00F177BE" w:rsidRDefault="005507A5" w:rsidP="005507A5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F177BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F177BE">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 32813, nr. 1552.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32813, nr. 1552.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="19912041" w14:textId="2431F6B3" w:rsidR="0078369E" w:rsidRPr="00F177BE" w:rsidRDefault="0078369E">
+    <w:p w14:paraId="2B0274CC" w14:textId="77777777" w:rsidR="005507A5" w:rsidRPr="00F177BE" w:rsidRDefault="005507A5" w:rsidP="005507A5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F177BE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F177BE">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Kamerstukken II 2025/26, 32813, nr. 1556. </w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32813, nr. 1556. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DCC68DD" w14:textId="77777777" w:rsidR="00EE05A7" w:rsidRDefault="00EE05A7">
+  <w:p w14:paraId="2743B5B8" w14:textId="77777777" w:rsidR="005507A5" w:rsidRPr="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...93 lines deleted...]
-  <w:p w14:paraId="60316B86" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="51192D3E" w14:textId="77777777" w:rsidR="005507A5" w:rsidRPr="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...558 lines deleted...]
-  <w:p w14:paraId="69BFC0E3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="0195100C" w14:textId="77777777" w:rsidR="005507A5" w:rsidRPr="005507A5" w:rsidRDefault="005507A5" w:rsidP="005507A5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...1151 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...767 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="005507A5"/>
+    <w:rsid w:val="000F164F"/>
+    <w:rsid w:val="0029465A"/>
+    <w:rsid w:val="004E30A3"/>
+    <w:rsid w:val="005507A5"/>
+    <w:rsid w:val="006B435C"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00E801FB"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35F79118"/>
+  <w14:docId w14:val="131F0140"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D858FE68-BE9F-4F66-A0C1-2EB9F7FFFA5D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4259,74 +888,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4475,1196 +1105,1194 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005507A5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005507A5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005507A5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005507A5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...401 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005507A5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005507A5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...91 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004038D4"/>
+    <w:rsid w:val="005507A5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...6 lines deleted...]
-    <w:rsid w:val="00AE0005"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005507A5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AE0005"/>
+    <w:rsid w:val="005507A5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005507A5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="005507A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005507A5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
+    <w:name w:val="Koptekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
+    <w:name w:val="Voettekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="005507A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0078369E"/>
+    <w:rsid w:val="005507A5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B435C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4230</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>789</ap:Words>
+  <ap:Characters>4341</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4963</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5120</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>