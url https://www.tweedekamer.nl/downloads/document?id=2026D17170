--- v0 (2026-04-11)
+++ v1 (2026-05-26)
@@ -42,109 +42,131 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00C12133" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="24B665CA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00C12133" w:rsidR="0033432A" w:rsidP="004474D9" w:rsidRDefault="0033432A" w14:paraId="200B88DF" w14:textId="77777777">
+          <w:p w:rsidRPr="002D6500" w:rsidR="0033432A" w:rsidP="004474D9" w:rsidRDefault="0033432A" w14:paraId="200B88DF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C12133">
+            <w:r w:rsidRPr="002D6500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>De Tweede Kamer der Staten-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C12133">
+            <w:r w:rsidRPr="002D6500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00C12133">
+            <w:r w:rsidRPr="002D6500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:instrText xml:space="preserve">PRIVATE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C12133">
+            <w:r w:rsidRPr="002D6500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C12133" w:rsidR="0033432A" w:rsidP="004474D9" w:rsidRDefault="0033432A" w14:paraId="758E8762" w14:textId="77777777">
+          <w:p w:rsidRPr="002D6500" w:rsidR="0033432A" w:rsidP="004474D9" w:rsidRDefault="0033432A" w14:paraId="758E8762" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C12133">
+            <w:r w:rsidRPr="002D6500">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Generaal zendt bijgaand door</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00C12133" w:rsidR="0033432A" w:rsidP="004474D9" w:rsidRDefault="0033432A" w14:paraId="77ECB987" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002D6500">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>haar aangenomen</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C12133">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>haar aangenomen wetsvoorstel</w:t>
+              <w:t xml:space="preserve"> wetsvoorstel</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00C12133" w:rsidR="0033432A" w:rsidP="004474D9" w:rsidRDefault="0033432A" w14:paraId="4F9664DB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C12133">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>aan de Eerste Kamer.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00C12133" w:rsidR="0033432A" w:rsidP="004474D9" w:rsidRDefault="0033432A" w14:paraId="57A8064A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
@@ -11522,72 +11544,72 @@
         <w:ind w:right="1848"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="002168F4" w:rsidR="00855325" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12E53935" w14:textId="77777777" w:rsidR="00D90A9F" w:rsidRDefault="00D90A9F">
+    <w:p w14:paraId="0007705D" w14:textId="77777777" w:rsidR="007C7D4F" w:rsidRDefault="007C7D4F">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A3D2A8A" w14:textId="77777777" w:rsidR="00D90A9F" w:rsidRDefault="00D90A9F">
+    <w:p w14:paraId="794F5C19" w14:textId="77777777" w:rsidR="007C7D4F" w:rsidRDefault="007C7D4F">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0444D73E" w14:textId="77777777" w:rsidR="00D90A9F" w:rsidRDefault="00D90A9F">
+    <w:p w14:paraId="67D0951C" w14:textId="77777777" w:rsidR="007C7D4F" w:rsidRDefault="007C7D4F">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -11597,51 +11619,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -11722,65 +11743,65 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7D9DC7A4" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39588111" w14:textId="77777777" w:rsidR="00D90A9F" w:rsidRDefault="00D90A9F">
+    <w:p w14:paraId="0B9F4080" w14:textId="77777777" w:rsidR="007C7D4F" w:rsidRDefault="007C7D4F">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52C661AE" w14:textId="77777777" w:rsidR="00D90A9F" w:rsidRDefault="00D90A9F">
+    <w:p w14:paraId="23314899" w14:textId="77777777" w:rsidR="007C7D4F" w:rsidRDefault="007C7D4F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
@@ -11796,76 +11817,79 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00453F4B"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="00052A55"/>
     <w:rsid w:val="00073201"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="000F1172"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="00112600"/>
     <w:rsid w:val="001422E0"/>
     <w:rsid w:val="001753C4"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="002109DB"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="0025471D"/>
     <w:rsid w:val="0029447B"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="002B3FB5"/>
+    <w:rsid w:val="002D6500"/>
+    <w:rsid w:val="00312311"/>
     <w:rsid w:val="0033432A"/>
     <w:rsid w:val="00340E19"/>
     <w:rsid w:val="00366AAC"/>
     <w:rsid w:val="003B5BD0"/>
     <w:rsid w:val="003D3B03"/>
     <w:rsid w:val="003E458B"/>
     <w:rsid w:val="004157A7"/>
     <w:rsid w:val="00433E8B"/>
     <w:rsid w:val="00453F4B"/>
     <w:rsid w:val="00471E31"/>
     <w:rsid w:val="004A3500"/>
     <w:rsid w:val="004D5F73"/>
     <w:rsid w:val="004E5EAE"/>
     <w:rsid w:val="00522F68"/>
     <w:rsid w:val="00560FCF"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="00607548"/>
     <w:rsid w:val="00687193"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006F4F2B"/>
     <w:rsid w:val="006F6453"/>
     <w:rsid w:val="007111BE"/>
     <w:rsid w:val="00743CA2"/>
     <w:rsid w:val="00747F07"/>
     <w:rsid w:val="007C1DEF"/>
+    <w:rsid w:val="007C7D4F"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="00826FDF"/>
     <w:rsid w:val="00833422"/>
     <w:rsid w:val="00855325"/>
     <w:rsid w:val="008A79EC"/>
     <w:rsid w:val="008D5235"/>
     <w:rsid w:val="00927A53"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="009F27D7"/>
     <w:rsid w:val="009F69EE"/>
     <w:rsid w:val="00A0080C"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00A50D59"/>
     <w:rsid w:val="00AC7804"/>
     <w:rsid w:val="00AD4463"/>
     <w:rsid w:val="00AD4909"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00C12133"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C70793"/>
     <w:rsid w:val="00C92DF8"/>
@@ -13326,82 +13350,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>15</ap:Pages>
-  <ap:Words>4703</ap:Words>
-  <ap:Characters>26610</ap:Characters>
+  <ap:Words>4817</ap:Words>
+  <ap:Characters>26496</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>221</ap:Lines>
+  <ap:Lines>220</ap:Lines>
   <ap:Paragraphs>62</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>31251</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-04-16T10:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>100</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>