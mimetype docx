--- v0 (2026-04-08)
+++ v1 (2026-06-25)
@@ -1,1228 +1,1353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000F4B34" w:rsidP="000F4B34" w:rsidRDefault="000F4B34" w14:paraId="25D25BCB" w14:textId="77777777">
-[...103 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidRDefault="00355770" w14:paraId="519EA967" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C" w:rsidR="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C" w:rsidR="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C" w:rsidR="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nota over de toestand van ’s Rijks Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="59F0D6C6" w14:textId="5F8B259B">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>98</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volksgezondheid, Welzijn en Sport, van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Langdurige Zorg, Jeugd en Sport, van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociale Zaken en Werkgelegenheid  en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Werk en Participatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00355770" w:rsidRDefault="00503C8C" w14:paraId="3FE24855" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00503C8C" w14:paraId="3689CD9D" w14:textId="7788E60E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C" w:rsidR="00355770">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C" w:rsidR="00355770">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uw Kamer heeft op 26 februari 2026 middels het lid Stoffer c.s. via een motie de regering verzocht voorafgaand aan alle voorgenomen maatregelen die ingrijpen op de portemonnee van mensen in de sociale zekerheid en zorg de gevolgen daarvan voor kwetsbare groepen in kaart te brengen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C" w:rsidR="00355770">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00503C8C" w:rsidR="00355770">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze brief geeft het kabinet aan hoe de uitvoering geeft aan de motie. Daarnaast is bij het begrotingsdebat VWS toegezegd in deze brief in te gaan op hoe we deze analyses betrekken bij de aanwending van de enveloppe tegemoetkoming zorgkosten chronisch zieken van   € 350 miljoen die in het Coalitieakkoord beschikbaar is gesteld (CA 33). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="5C41F9CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland vergrijst en het aantal arbeidsongeschikten neemt toe. Dit zet druk op het stelsel van de sociale zekerheid en de toegankelijkheid van zorg en ondersteuning. Er zijn simpelweg niet genoeg zorgprofessionals om in de groeiende vraag naar zorg te voorzien. Om deze stelsels nu en in de toekomst toegankelijk te houden en van goede kwaliteit, zullen we maatregelen moeten treffen. Het treffen van deze maatregelen zien we als verantwoordelijkheid voor alle Nederlanders. Deze noodzakelijke keuzes kunnen forse consequenties hebben en dat realiseert het kabinet zich.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="6A190849" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De zorgen die uw Kamer heeft over de stapeling van deze keuzes voor specifieke groepen hebben we goed gehoord. Het kabinet ziet het als haar taak om de maatregelen zorgvuldig vorm te geven, waarbij oog is voor het totale effect van de maatregelen op het besteedbaar inkomen. Naast de in deze brief geschetste aanpak zal het kabinet de komende periode in gesprek gaan met sociale partners, mensen in een kwetsbare positie, zowel vanwege gezondheid als financiële situatie, en het zorg- en welzijnsveld om hen goed te horen, zodat ons beeld van wat er nodig is zich verder kan vormen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="5D5FB80D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...50 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vormgeving analyse</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>De maatregelen vragen om een nadere analyse van de effecten op mensen, zodat we de feitenbasis scherp hebben. Bijvoorbeeld om te weten bij wie de maatregelen precies terecht komen en wat de impact daarvan is op het besteedbaar inkomen. We geven de analyse op twee manieren vorm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="45E4EC94" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="3C24BB44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Allereerst kijken we met behulp van CBS-microdata hoeveel huishoudens te maken krijgen met één of meerdere maatregelen, hoe groot de effecten daarvan zijn en welke impact dat heeft op het besteedbaar inkomen. Met de microdata kunnen we op basis van werkelijk gebruik van diverse regelingen op persoonsniveau een scherp beeld vormen over de effecten en samenloop van maatregelen. </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij zal aandacht zijn voor de spreiding van de effecten voor verschillende groepen. Daarnaast maken we o.b.v. voorbeelden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzichtelijk hoe de effecten van verschillende maatregelen eruit zien voor specifieke voorbeeldsituaties. Hiervoor kijken we in ieder geval naar mensen in de WIA, gepensioneerden en situaties waarbij sprake is van een chronische ziekte en/of beperking, omdat de verwachting is dat maatregelen met name voor deze groepen cumuleren. Bij het uitwerken van de voorbeeldsituaties betrekken we de motie Lahlah c.s. van 19 maart 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, die de regering verzoekt het Nibud te betrekken bij de doorrekening van de kabinetsplannen. Daarbij bezien we in hoeverre we met de brede analyse tegemoetkomen aan de motie Dobbe c.s. van 9 maart 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...49 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, die de regering verzoekt de gevolgen van het coalitieakkoord voor mensen met een beperking onafhankelijk in kaart te laten brengen. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De effecten worden inzichtelijk gemaakt voor de structurele situatie waarin alle maatregelen zijn ingegaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C5240" w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="7A54BD02" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="38DF66CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de analyse nemen we de maatregelen mee, op het gebied van zorg en sociale zekerheid, die direct effect hebben op het besteedbaar inkomen. Dit doen we voor zowel de maatregelen uit het coalitieakkoord als voor eerder voorgenomen maatregelen. De analyse bestaat daarom uit de volgende maatregelen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="063C2A59" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00503C8C" w:rsidRDefault="00355770" w14:paraId="2AD38111" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sociale zekerheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006173D2" w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="785E288C" w14:textId="77777777">
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="0F0B3F1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="4F468024" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verlagen maximum dagloon met 20%;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="3D8148DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="5EAEB387" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afschaffen tegemoetkoming arbeidsongeschikten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="23D49CB4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Duurverkorting, aanscherping referte-eis en vertraagde opbouw WW;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="6F2A22B3" w14:textId="77777777">
+    <w:p w:rsidR="00355770" w:rsidP="00503C8C" w:rsidRDefault="00355770" w14:paraId="5A50E1C6" w14:textId="715C20DB">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Afschaffen IVA-uitkering.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="3E821301" w14:textId="77777777">
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="28748982" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00503C8C" w:rsidRDefault="00355770" w14:paraId="6BF25892" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zorg- en welzijn</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006173D2" w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="2731B957" w14:textId="77777777">
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="4B3CCB9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Verhogen, indexeren en trancheren eigen risico;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006173D2" w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="399FF8AD" w14:textId="77777777">
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="765BC8CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Invoeren eigen bijdrage wijkverpleging;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006173D2" w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="4913D5EB" w14:textId="77777777">
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="3A337C53" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Selectie van geneesmiddelen uit het basispakket;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006173D2" w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="190286BE" w14:textId="77777777">
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="64354ECC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="10F7EFDB" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verlagen vermogensgrens zorgtoeslag naar heffingsvrij vermogen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="6C1CCF5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="12B96D51" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huishoudelijke hulp uit Wmo2015 met vangnet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="284BE1CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="6EA37E36" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Invoeren inkomens- en vermogensafhankelijke eigen bijdrage in de Wmo2015;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="0222462D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Invoeren eigen bijdrage Jeugdwet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F4B34" w:rsidP="000F4B34" w:rsidRDefault="000F4B34" w14:paraId="14282C4E" w14:textId="77777777"/>
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="24A6F570" w14:textId="77777777">
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="77EAD182" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="06746C08" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fiscaliteit/Zorg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="342299B6" w14:textId="77777777">
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="3B61266E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afschaffen fiscale regeling aftrek specifieke zorgkosten, inclusief tegemoetkoming specifieke zorgkosten en de doorwerking op toeslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="190C144B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het zal niet voor alle bovenstaande maatregelen mogelijk zijn om de effecten te analyseren via zowel de microdata als de voorbeeldsituaties. De duurverkorting, aanscherping referte-eis en vertraagde opbouw WW en de afschaffing van de IVA-uitkering gelden alleen voor nieuwe gevallen. Daarom nemen we deze twee maatregelen alleen in de voorbeeldsituaties mee. Vanwege databeperkingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00332CAD">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt voor de eigen bijdrage Jeugd en de maatregel m.b.t. geneesmiddelen nog bezien hoe deze meegenomen kunnen worden in de analyses. De maatregel bestuurlijk akkoord </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nemen we niet mee in de analyse, omdat het nog onduidelijk is of, en zo ja hoe, dit akkoord een effect heeft op het besteedbaar inkomen van mensen. Ook nemen we de voorgenomen invoering van de eigen bijdrage in de forensische zorg niet mee in de analyse, vanwege databeperkingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="02CE6278" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Voor sommige maatregelen uit de bovenstaande lijst staat de vormgeving nog niet vast en zijn nog nadere keuzes nodig. Het gaat hierbij in ieder geval om de eigen bijdrage wijkverpleging, het vangnet voor de huishoudelijke hulp in de Wmo2015 en de selectie geneesmiddelen uit het basispakket. Er zijn meerdere manieren om deze maatregelen vorm te geven. Het kabinet zal zich de komende tijd buigen over de precieze invulling, waarbij ook deze analyse betrokken wordt. Om deze maatregelen toch mee te kunnen nemen wordt bij deze analyse een technische invulling gekozen. Door de mogelijke cumulatie van meerdere maatregelen is het niet haalbaar per maatregel voor meerdere varianten te kiezen, omdat hierdoor de uitkomsten van de analyse onoverzichtelijk worden. De technische invulling zegt nadrukkelijk niets over de uiteindelijke vormgeving van de desbetreffende maatregelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="71F2403D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="31BC9E6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Naast de kwantitatieve resultaten beschrijven we ook kwalitatief hoe de maatregelen effect hebben op zorgmijding en de toegang tot zorg. In de motie Stoffer c.s. wordt ook gevraagd de effecten van de maatregelen op kwetsbare groepen en burgers en schrijnende gevallen mee te nemen. Hoewel er geen eenduidige definitie is van kwetsbare groepen en schrijnende gevallen, geeft deze analyse naar verwachting een goed beeld van de groepen waarbij maatregelen cumuleren en het effect hiervan op het besteedbare inkomen. Waar mogelijk nemen we ook het effect op armoede kwalitatief mee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00547E16" w:rsidP="000F4B34" w:rsidRDefault="00547E16" w14:paraId="4AB8C3B4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="74DDCFFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk224830983" w:id="0"/>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vervolg na analyse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="7C81384F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals gezegd is het belangrijk om de feitenbasis scherp te hebben met elkaar. Het kabinet is zich bewust dat de aangekondigde maatregelen forse effecten kunnen hebben op de inkomenspositie van mensen. De bovenbeschreven analyse geeft ons naar verwachting inzicht in bij wie de effecten cumuleren en hoe groot het effect is op het besteedbare inkomen. Deze inzichten kunnen worden gebruikt bij de vormgeving van de individuele maatregelen en het bredere inkomensbeleid. Het kabinet heeft daarnaast middelen vrijgemaakt voor specifieke ondersteuning, via de enveloppe tegemoetkoming zorgkosten chronisch zieken van € 350 miljoen (CA 33). De middelen uit deze enveloppe zijn vanaf 2027 beschikbaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00355770" w:rsidP="00355770" w:rsidRDefault="00355770" w14:paraId="49CD7A16" w14:textId="3084EAE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het zomerreces zullen de inhoudelijke resultaten volgend uit de analyse aan uw Kamer worden aangeboden. Vervolgens zal het kabinet een integrale weging maken hoe de enveloppe tegemoetkoming zorgkosten chronisch zieken (CA 33) het beste ingezet kan worden. Hierin neemt het kabinet mee hoe dit zich verhoudt tot de in deze brief genoemde maatregelen die aangrijpen op de zorgkosten van mensen. Deze weging vindt uiterlijk in augustus plaats, waarna het kabinet uw Kamer zal informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="5959E53D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk225350130" w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="335B9EC8" w14:textId="1A85B515">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...463 lines deleted...]
-      <w:type w:val="continuous"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="2F508083" w14:textId="549FC59D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="7DAC3664" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="3CC5E3B7" w14:textId="0A1FBFD2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg, Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="358EA7BE" w14:textId="750CFD00">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="57888700" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="743DDB16" w14:textId="2E19E8C5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="4446AD03" w14:textId="216A650A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J.A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="15ABA0A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="7596E78D" w14:textId="2451E2F4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Werk en Participatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="776EED6A" w14:textId="09059A3F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aartsen</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="0E128764" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00503C8C" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="2500D014" w14:textId="21567D52">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00503C8C" w:rsidR="00217BEA" w:rsidP="00503C8C" w:rsidRDefault="00503C8C" w14:paraId="21D2F26C" w14:textId="59EDCF7F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00503C8C" w:rsidR="00217BEA" w:rsidSect="00355770">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BD73F5E" w14:textId="77777777" w:rsidR="00FD0DE1" w:rsidRDefault="00FD0DE1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7194047B" w14:textId="77777777" w:rsidR="00106DD5" w:rsidRDefault="00106DD5" w:rsidP="00355770">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21736F87" w14:textId="77777777" w:rsidR="00FD0DE1" w:rsidRDefault="00FD0DE1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0D7E0E38" w14:textId="77777777" w:rsidR="00106DD5" w:rsidRDefault="00106DD5" w:rsidP="00355770">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Gadugi"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
@@ -1238,1488 +1363,232 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="516B2744" w14:textId="77777777" w:rsidR="00355770" w:rsidRPr="00355770" w:rsidRDefault="00355770" w:rsidP="00355770">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E78F7B8" w14:textId="77777777" w:rsidR="00355770" w:rsidRPr="00355770" w:rsidRDefault="00355770" w:rsidP="00355770">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5434A78E" w14:textId="77777777" w:rsidR="00355770" w:rsidRPr="00355770" w:rsidRDefault="00355770" w:rsidP="00355770">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E662F2E" w14:textId="77777777" w:rsidR="00FD0DE1" w:rsidRDefault="00FD0DE1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4A0AF3FA" w14:textId="77777777" w:rsidR="00106DD5" w:rsidRDefault="00106DD5" w:rsidP="00355770">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DE331BE" w14:textId="77777777" w:rsidR="00FD0DE1" w:rsidRDefault="00FD0DE1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="781C4DC6" w14:textId="77777777" w:rsidR="00106DD5" w:rsidRDefault="00106DD5" w:rsidP="00355770">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="429057F7" w14:textId="77777777" w:rsidR="00547E16" w:rsidRPr="0014280B" w:rsidRDefault="00547E16" w:rsidP="00547E16">
+    <w:p w14:paraId="43B243E1" w14:textId="15EA99AA" w:rsidR="00355770" w:rsidRPr="0014280B" w:rsidRDefault="00355770" w:rsidP="00355770">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0014280B">
+      <w:r w:rsidRPr="00503C8C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0014280B">
+      <w:r w:rsidRPr="00503C8C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36848 nr. 79</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36 848 nr. 79</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="368B86CF" w14:textId="77777777" w:rsidR="00547E16" w:rsidRDefault="00547E16" w:rsidP="00547E16">
+    <w:p w14:paraId="28E2E223" w14:textId="2D6B1D9C" w:rsidR="00355770" w:rsidRPr="00503C8C" w:rsidRDefault="00355770" w:rsidP="00355770">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00503C8C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00503C8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0014280B">
+      <w:r w:rsidRPr="00503C8C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Kamerstukken II 2025/26, 368</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Kamerstukken II 2025/26, 36 800 XV nr. 52</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="230A1290" w14:textId="015BA4A5" w:rsidR="00355770" w:rsidRDefault="00355770" w:rsidP="00355770">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00503C8C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503C8C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>00 XV</w:t>
-[...57 lines deleted...]
-        <w:t>174</w:t>
+        <w:t>Kamerstukken II 2025/26, 36 800 XVI nr. 174</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...345 lines deleted...]
-  <w:p w14:paraId="0A2E9834" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="0028047E">
+  <w:p w14:paraId="6335334A" w14:textId="77777777" w:rsidR="00355770" w:rsidRPr="00355770" w:rsidRDefault="00355770" w:rsidP="00355770">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...326 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4875ACAD" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="0028047E">
+  <w:p w14:paraId="3D2B14BC" w14:textId="77777777" w:rsidR="00355770" w:rsidRPr="00355770" w:rsidRDefault="00355770" w:rsidP="00355770">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...125 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="502CA0B0" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="0028047E">
+  <w:p w14:paraId="6171C56F" w14:textId="77777777" w:rsidR="00355770" w:rsidRPr="00355770" w:rsidRDefault="00355770" w:rsidP="00355770">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...426 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C80A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6428DCD6"/>
     <w:lvl w:ilvl="0" w:tplc="E264982C">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2795,413 +1664,138 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1913736593">
+  <w:num w:numId="1" w16cid:durableId="1913736593">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3086"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00410B89"/>
-[...161 lines deleted...]
-    <w:rsid w:val="00FD0E22"/>
+    <w:rsidRoot w:val="00355770"/>
+    <w:rsid w:val="00106DD5"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00355770"/>
+    <w:rsid w:val="0044742E"/>
+    <w:rsid w:val="00503C8C"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00C22F8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3086"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="53B9B8A6"/>
+  <w14:docId w14:val="528CA5AC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{555ED102-78A6-4C8E-A250-4A947453C6C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3542,1028 +2136,1289 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00355770"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-    <w:pPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...33 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevenskop">
     <w:name w:val="Huisstijl - Afzendgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-    <w:pPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensW1">
     <w:name w:val="Huisstijl - Afzendgegevens W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="00355770"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Algemenevoorwaarden">
     <w:name w:val="Huisstijl - Algemene voorwaarden"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...25 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC6C89"/>
-    <w:pPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CC6C89"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="00355770"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensC">
     <w:name w:val="Huisstijl - Afzendgegevens C"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="00355770"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegevenskop">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00343B05"/>
-[...5 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00343B05"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00355770"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00343B05"/>
+    <w:rsid w:val="00355770"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...13 lines deleted...]
-    </w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00355770"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00355770"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00503C8C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1288</ap:Words>
-  <ap:Characters>7084</ap:Characters>
+  <ap:Words>1325</ap:Words>
+  <ap:Characters>7293</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>60</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8356</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8601</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>