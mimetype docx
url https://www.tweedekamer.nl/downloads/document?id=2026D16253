--- v0 (2026-04-08)
+++ v1 (2026-05-25)
@@ -1,3064 +1,855 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E32722" w:rsidR="00E32722" w:rsidP="004973D8" w:rsidRDefault="00E32722" w14:paraId="3073A18D" w14:textId="0FB21DB5">
-[...36 lines deleted...]
-      <w:r w:rsidR="004973D8">
+    <w:p w:rsidRPr="00045143" w:rsidR="00045143" w:rsidRDefault="00CD1F0C" w14:paraId="03455251" w14:textId="4A8E7453">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143" w:rsidR="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>089</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143" w:rsidR="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00045143" w:rsidR="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00045143" w:rsidR="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezondheid en milieu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00045143" w:rsidP="00045143" w:rsidRDefault="00045143" w14:paraId="2D34CA95" w14:textId="21656989">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>826</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Industriebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00045143" w:rsidP="00045143" w:rsidRDefault="00045143" w14:paraId="4308537E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143" w:rsidR="00CD1F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>350</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister van Klimaat en Groene Groei, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Economische Zaken en Klimaat en de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00045143" w:rsidP="004474D9" w:rsidRDefault="00045143" w14:paraId="2427C62C" w14:textId="62B79350">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00045143" w:rsidP="004474D9" w:rsidRDefault="00045143" w14:paraId="5CC4AB82" w14:textId="291C93D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="02809310" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="1BC639FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van het verzoek van de vaste commissie voor Klimaat en Groene Groei van heden tijdens procedure (kenmerk: 2026Z07166) sturen wij u deze brief met een reactie op het interview met de bestuursvoorzitter van Tata Steel, met de titel ‘Geen staatssteun voor Tata Steel? Wij hebben geen plan B’. In het bijzonder gaan wij hierbij in op de passage over de lopende gesprekken over een mogelijk vervroegde sluiting van Kooksgasfabriek 1 en 2 bij Tata Steel IJmuiden, onderdeel van Tata Steel Nederland (TSN). We begrijpen dat de Volkskrant hierover vragen zijn ontstaan. In deze brief zullen we het voortraject rond beide Kooksgasfabrieken en de huidige stand van zaken nader toelichten, inclusief de implicaties van een mogelijk vervroegde sluiting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="1EAB9FF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="39238BC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In het interview geeft de CEO van TSN aan dat het belang van de maatwerkafspraken groot is voor het bedrijf, en dat het bedrijf ook snel tot afspraken wil komen. In het interview geeft hij vervolgens ook aan dat het sluiten van de Kooksgasfabrieken losgekoppeld is van het Groen Staal plan, maar dat hierover wel gesprekken lopen met de Staat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5B06" w:rsidP="004973D8" w:rsidRDefault="00DC5B06" w14:paraId="465FDB7E" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="23B67071" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="29047166" w14:textId="11E35EB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Kamerbrief over de milieuproblematiek (april 2025) is de Kamer geïnformeerd over de lopende handhavingstrajecten bij onder andere de Kooksgasfabrieken 1 en 2 (Kamerstuk 28 089, nr. 334). In die brief heeft het kabinet onder andere gemeld dat het de verantwoordelijkheid van het bedrijf zelf is om aan de geldende voorschriften te voldoen en dat, gelet op de lopende lasten onder dwangsom, het bedrijf hier prioriteit aan zou moeten geven en proactief mee aan de slag zou moeten gaan. De provincie Noord-Holland is als bevoegd gezag verantwoordelijk voor de taken op het gebied van vergunningverlening, toezicht en handhaving. Deze taken zijn gemandateerd aan de Omgevingsdienst Noordzeekanaalgebied (OD NZKG). Het bevoegd gezag voert deze taken onafhankelijk uit, binnen de wettelijke kaders die hiervoor gelden. Het kabinet heeft geen rol in de besluitvorming over individuele handhavingstrajecten, ook niet in dit geval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="2A7F216F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="6A326ED2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bij het sluiten van een maatwerkafspraak is het voor het kabinet van groot belang dat het bedrijf wet- en regelgeving naleeft, ook wel ‘de compliance’ genoemd. Compliance is daarom ook in de Joint Letter of Intent opgenomen, onder andere als opzeggrond voor de staat. Gelet op het belang van compliance wordt vanuit het Rijk in de onderhandelingen met het bedrijf aangedrongen op een zo snel mogelijke oplossing voor de lopende handhavingstrajecten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5B06" w:rsidP="004973D8" w:rsidRDefault="00DC5B06" w14:paraId="6E552FDA" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="2BD263C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="414A9BF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor KGF2 was sluiting aanvankelijk voorzien in 2029, en voor KGF1 als onderdeel van de tweede fase verduurzaming. Wij zien het als een positieve ontwikkeling dat TSN nu publiekelijk aangeeft te kijken naar het vervroegd sluiten van beide fabrieken en dat het bedrijf het van groot belang vindt om de problemen rondom beide Kooksgasfabrieken op te lossen alvorens een maatwerkafspraak wordt gesloten. Versnelde sluitingen van de Kooksgasfabrieken kan een positieve impact hebben op het verder terugdringen van de gezondheidsrisico's en op het draagvlak in de omgeving. Deze plannen bevinden zich echter nog in een vroege fase. Daarom is uw Kamer hierover nog niet geïnformeerd. Tata Steel heeft als oplossing voor de overtredingen bij KGF1 en KGF2 aangegeven versnelde sluiting van beide KGF’s te overwegen. Het is aan TSN om deze plannen verder uit te werken en met de relevante partijen te bespreken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5B06" w:rsidP="004973D8" w:rsidRDefault="00DC5B06" w14:paraId="4303DE46" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="664D2D70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00CD1F0C" w:rsidRDefault="00CD1F0C" w14:paraId="39D50711" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De maatwerkafspraak met TSN wordt de komende tijd verder uitgewerkt. Hierin zullen alle gezamenlijke afspraken worden verankerd. Voor KGF2 was het uiterlijke moment van sluiting al onderdeel van de maatwerkafspraak, omdat deze sluiting gekoppeld was aan de bouw van de DRP-EAF. Voor versnelde sluiting van de KGF2 kan, zoals eerder in schriftelijke antwoorden is gecommuniceerd, geen subsidie worden verstrekt, omdat hierbij geen sprake is van bovenwettelijkheid. Zodra er zicht is op een uitgewerkt plan, dat ook getoetst kan worden, zal het kabinet de Kamer hier uiteraard over informeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00241D72" w:rsidP="004973D8" w:rsidRDefault="00241D72" w14:paraId="40353DCF" w14:textId="77777777"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00045143" w:rsidRDefault="00CD1F0C" w14:paraId="3C7CE7CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00045143" w:rsidP="00045143" w:rsidRDefault="00045143" w14:paraId="05C074E5" w14:textId="22E857BB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>-van der Meer</w:t>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00045143" w:rsidRDefault="00CD1F0C" w14:paraId="299EC017" w14:textId="60DF30F7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143" w:rsidR="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="004E505E" w:rsidP="004973D8" w:rsidRDefault="00452F3F" w14:paraId="3A190058" w14:textId="77777777">
-[...140 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00045143" w:rsidRDefault="00CD1F0C" w14:paraId="6074CDD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00045143" w:rsidP="00045143" w:rsidRDefault="00045143" w14:paraId="348AF6FF" w14:textId="300CCC91">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Economische Zaken en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00045143" w:rsidRDefault="00CD1F0C" w14:paraId="7A932991" w14:textId="0154DF72">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143" w:rsidR="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Bat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00045143" w:rsidP="00045143" w:rsidRDefault="00045143" w14:paraId="75FDBB67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00045143" w:rsidP="00045143" w:rsidRDefault="00045143" w14:paraId="51ABC18D" w14:textId="4257582D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="00CD1F0C" w:rsidP="00045143" w:rsidRDefault="00CD1F0C" w14:paraId="483FE2E8" w14:textId="6CEDA2EE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143" w:rsidR="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00045143">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00045143" w:rsidR="006F53E6" w:rsidP="00045143" w:rsidRDefault="006F53E6" w14:paraId="55F0BB57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00045143" w:rsidR="006F53E6" w:rsidSect="008B1B0D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B5A15D5" w14:textId="77777777" w:rsidR="00452F3F" w:rsidRDefault="00452F3F">
+    <w:p w14:paraId="30A7D764" w14:textId="77777777" w:rsidR="00A25B8D" w:rsidRDefault="00A25B8D" w:rsidP="00CD1F0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A046086" w14:textId="77777777" w:rsidR="00452F3F" w:rsidRDefault="00452F3F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41A0B727" w14:textId="77777777" w:rsidR="00452F3F" w:rsidRDefault="00452F3F">
+    <w:p w14:paraId="19C20F77" w14:textId="77777777" w:rsidR="00A25B8D" w:rsidRDefault="00A25B8D" w:rsidP="00CD1F0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9F2B48" w14:textId="77777777" w:rsidR="00452F3F" w:rsidRDefault="00452F3F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00665863" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="706C6573" w14:textId="77777777" w:rsidR="00CD1F0C" w:rsidRPr="00CD1F0C" w:rsidRDefault="00CD1F0C" w:rsidP="00CD1F0C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="6B22719B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="15888E5E" w14:textId="77777777" w:rsidR="00CD1F0C" w:rsidRPr="00CD1F0C" w:rsidRDefault="00CD1F0C" w:rsidP="00CD1F0C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="236D36F4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AD2E861" w14:textId="77777777" w:rsidR="00CD1F0C" w:rsidRPr="00CD1F0C" w:rsidRDefault="00CD1F0C" w:rsidP="00CD1F0C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A9285CF" w14:textId="77777777" w:rsidR="00452F3F" w:rsidRDefault="00452F3F">
+    <w:p w14:paraId="7E2D9B4B" w14:textId="77777777" w:rsidR="00A25B8D" w:rsidRDefault="00A25B8D" w:rsidP="00CD1F0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722437D4" w14:textId="77777777" w:rsidR="00452F3F" w:rsidRDefault="00452F3F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01C6AB82" w14:textId="77777777" w:rsidR="00452F3F" w:rsidRDefault="00452F3F">
+    <w:p w14:paraId="6C3280CD" w14:textId="77777777" w:rsidR="00A25B8D" w:rsidRDefault="00A25B8D" w:rsidP="00CD1F0C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAE50B3" w14:textId="77777777" w:rsidR="00452F3F" w:rsidRDefault="00452F3F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="55993634" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="40655854" w14:textId="77777777" w:rsidR="00CD1F0C" w:rsidRPr="00CD1F0C" w:rsidRDefault="00CD1F0C" w:rsidP="00CD1F0C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...548 lines deleted...]
-  <w:p w14:paraId="1C022A9B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="422F0BFE" w14:textId="77777777" w:rsidR="00CD1F0C" w:rsidRPr="00CD1F0C" w:rsidRDefault="00CD1F0C" w:rsidP="00CD1F0C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C3B86D6" w14:textId="77777777" w:rsidR="00CD1F0C" w:rsidRPr="00CD1F0C" w:rsidRDefault="00CD1F0C" w:rsidP="00CD1F0C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...604 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00CD1F0C"/>
+    <w:rsid w:val="00045143"/>
+    <w:rsid w:val="0006691D"/>
+    <w:rsid w:val="001C09E3"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008B01AD"/>
+    <w:rsid w:val="008B1B0D"/>
+    <w:rsid w:val="00A25B8D"/>
+    <w:rsid w:val="00A85014"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rsid w:val="00E8030B"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="468B17B7"/>
+  <w14:docId w14:val="63564D00"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FECB63CD-B90C-481F-A5EB-63B0F60465E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3080,74 +871,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3296,1017 +1088,1134 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CD1F0C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CD1F0C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CD1F0C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CD1F0C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CD1F0C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CD1F0C"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00CD1F0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...11 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00CD1F0C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00045143"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3548</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>691</ap:Words>
+  <ap:Characters>3805</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
+  <ap:Lines>31</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4185</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4488</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>