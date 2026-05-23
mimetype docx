--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -1,4033 +1,1225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003F749B" w:rsidP="00AF0327" w:rsidRDefault="003F749B" w14:paraId="57DE70C3" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+    <w:p w:rsidRPr="00714308" w:rsidR="00714308" w:rsidRDefault="00CE2390" w14:paraId="56F8671C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28807</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714308" w:rsidR="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00714308" w:rsidR="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00714308" w:rsidR="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vogelpest (Aviaire influenza)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F749B" w:rsidP="00AF0327" w:rsidRDefault="003F749B" w14:paraId="73644865" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00714308" w:rsidR="00714308" w:rsidRDefault="00CE2390" w14:paraId="19935D08" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29683</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714308" w:rsidR="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00714308" w:rsidR="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00714308" w:rsidR="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dierziektebeleid</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="22DF94B1" w14:textId="15AB9AF4">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">Ik ga ook kort in op de inwerkingtreding van de wetgeving ten behoeve van de bestrijding van infectieuze boviene </w:t>
+    <w:p w:rsidRPr="00714308" w:rsidR="00714308" w:rsidP="00714308" w:rsidRDefault="00714308" w14:paraId="0305DD43" w14:textId="13060698">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>324</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00714308" w:rsidR="00714308" w:rsidP="00CE2390" w:rsidRDefault="00714308" w14:paraId="052C887A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00714308" w:rsidR="00714308" w:rsidP="00CE2390" w:rsidRDefault="00714308" w14:paraId="0CAD0A68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="04B7EA92" w14:textId="4952E877">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief informeer ik de Tweede Kamer over de nieuwe risicobeoordeling van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deskundigengroep Dierziekten en de aanpassing van het tentoonstellings- en verzamelverbod voor vogels die een laag risico hebben op vogelgriep. Ik ga ook kort in op de inwerkingtreding van de wetgeving ten behoeve van de bestrijding van infectieuze boviene </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rhinotracheïtis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008C4CA8">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IBR). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="76581B4C" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="2CD3A07A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Risicobeoordeling Deskundigengroep Dierziekten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="12F21D69" w14:textId="1FCF5C2F">
-[...63 lines deleted...]
-        <w:t xml:space="preserve">. De redenen daarvoor zijn de hoge prevalentie van het HPAI-virus in wilde vogels, en het feit dat het virus ook wordt aangetoond bij klinisch gezonde eenden, kolganzen en </w:t>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="4DC038F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb de Deskundigengroep Dierziekten opnieuw om een risicobeoordeling gevraagd rondom vogelgriep. De deskundigen hebben op 5 maart jl. het risico van een besmetting van een commercieel pluimveebedrijf in Nederland ingeschat als ‘zeer hoog’, met een matige mate van onzekerheid. De deskundigen vinden het risico nog altijd zeer hoog, vergelijkbaar met de beoordeling in november 2025. De redenen daarvoor zijn de hoge prevalentie van het HPAI-virus in wilde vogels, en het feit dat het virus ook wordt aangetoond bij klinisch gezonde eenden, kolganzen en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>meeuwachtigen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000410CE">
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> er behoefte is aan een nieuwe risicobeoordeling. Het verslag voeg ik bij deze brief. </w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zij verwachten dat de kans op een besmetting van pluimveebedrijven, wilde vogels en zoogdieren de komende weken nog niet sterk zal afnemen. De deskundigen geven wel aan dat de mate van onzekerheid over de beoordeling wat groter is dan in november. De onzekerheid hangt met name samen met het nog onduidelijke effect van de voorjaarstrek, waardoor de aantallen ganzen en eenden zullen afnemen. Daarnaast draagt mogelijk ook de stijgende temperatuur bij aan een daling van het risico omdat het virus dan minder goed overleeft in het milieu. De deskundigen geven aan dat wellicht over een aantal weken wat meer duidelijkheid ontstaat over het effect van deze vogeltrekbewegingen op de epidemiologische situatie. Ik zal, afhankelijk van de situatie, kijken wanneer er behoefte is aan een nieuwe risicobeoordeling. Het verslag voeg ik bij deze brief. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="6D5EF552" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="62556079" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="6EF6431F" w14:textId="41746EF1">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="0062E385" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> vogels met een laag risico op vogelgriep</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpassing van beleid voor vogels met een laag risico op vogelgriep</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="7879F1AC" w14:textId="2656E4C7">
-[...160 lines deleted...]
-        <w:t xml:space="preserve">. Ik heb de Deskundigen Dierziekten specifiek gevraagd naar de risico’s van tentoonstellingen met alleen </w:t>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="6CBF0575" w14:textId="6A629087">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enkele maanden geleden is een tentoonstellingsverbod opgelegd voor alle vogels. Dit verbod geldt voor vogels met een hoog risico op vogelgriep, zoals kippen en eenden (gedefinieerd in artikel 3.2 van de Regeling veterinaire maatregelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">specifieke dierziekten of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoönosen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Het verbod geldt echter ook voor vogels met een laag risico op vogelgriep. Daarbij gaat het om andere vogelsoorten, zoals duiven en zangvogels (Kamerstuk 28 807, nr. 309). Ik heb de Deskundigen Dierziekten specifiek gevraagd naar de risico’s van tentoonstellingen met alleen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>laagrisicovogels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor de verspreiding van het vogelgriepvirus naar locaties met vogels, waaronder pluimvee. De deskundigen geven aan dat met name voor houders die zowel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>laagrisicovogels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hoogrisicovogels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> houden de kans van introductie van het virus op een locatie toeneemt, wanneer het verbod op het verzamelen en tentoonstellen van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>laagrisicovogels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> wordt opgeheven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="79394599" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="20AB39DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Particuliere houders van vogels van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laagrisicosoorten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben aangegeven heel graag tentoonstellingen te willen bezoeken, omdat dit onder andere bijdraagt aan het in stand houden van rassen. Duivenhouders willen graag dat hun duiven kunnen deelnemen aan wedvluchten, die vanaf april weer worden gehouden. In andere lidstaten is dit niet verboden. Houders mogen dus deelnemen aan tentoonstellingen in het buitenland en ook deelnemen aan wedvluchten in het buitenland. Ik heb, mede op basis van de beoordeling van de deskundigen wat betreft het risico van deze evenementen, besloten om tentoonstellingen en verzamelingen van deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laagrisicovogels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weer toe te staan. Ik wil daarbij benadrukken dat houders de plicht hebben om verspreiding van dierziekten zo veel mogelijk te voorkomen. Ik heb hierover veel contact met de hobbysector en zal hun vragen het belang hiervan bij hun achterban nogmaals te benadrukken en de voorzorgsmaatregelen te bespreken. Tentoonstellingen met en verzamelingen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoogrisicovogels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijven voorlopig verboden. Ik houd de komende tijd de situatie nauwlettend in de gaten en zal de Deskundigengroep Dierziekten op binnenkort om een nieuwe risicobeoordeling vragen. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00B81F88" w:rsidP="00B81F88" w:rsidRDefault="00B81F88" w14:paraId="49F87234" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">vogels van </w:t>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="58EA771B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb op 16 oktober jl., mede op basis van de beoordeling toen van de Deskundigengroep Dierziekten, een landelijke </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000410CE">
-[...3 lines deleted...]
-        <w:t>laagrisicosoorten</w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ophok</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000410CE">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> besloten om tentoonstellingen en verzamelingen van deze </w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- en afschermplicht ingesteld om de kans op uitbraken bij gehouden vogels te verkleinen (Kamerstuk 28.807, nr. 309). Die maatregel laat ik vooralsnog zoals die is. Ik wil het belang benadrukken dat houders de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000410CE">
-[...3 lines deleted...]
-        <w:t>laagrisicovogels</w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bioveiligheidsmaatregelen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000410CE">
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goed naleven. Verdenkingen van vogelgriep bij gehouden vogels dienen direct bij de NVWA te worden gemeld, zodat we besmettingen zo snel mogelijk kunnen bestrijden. Gelukkig gebeurt dit ook en kunnen uitbraken tot nu toe snel worden bestreden. Ik wil mijn dank en waardering uitspreken aan alle houders die hieraan bijdragen, en vele anderen die dag en nacht paraat staan ten behoeve van de bestrijding.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="3B3D4E90" w14:textId="77777777">
-[...81 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="251C9346" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals ik aangaf zijn er ook nog steeds besmettingen bij wilde vogels. Iedereen die in contact komt met wilde vogels dient er rekening mee te houden dat deze besmet kunnen zijn met vogelgriep. Bij het hanteren van wilde vogels of kadavers is het daarom belangrijk dat de veiligheidsmaatregelen in acht worden genomen zoals beschreven in de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7">
-        <w:r w:rsidRPr="000410CE">
+      <w:hyperlink w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="00714308">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Leidraad omgang met wilde dieren met vogelgriep</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000410CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="3CA531AC" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="544A9A4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00997A99" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="3A116384" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="4D0E6CD0" w14:textId="72F618B9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inwerkingtreding wetgeving bestrijding IBR</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>In de brief van 1 juli 2025 (Kamerstuk 28286, nr. 308) is de Tweede Kamer geïnformeerd over de voortgang van de Algemene maatregel van bestuur (</w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de brief van 1 juli 2025 (Kamerstuk 28 286, nr. 308) is de Tweede Kamer geïnformeerd over de voortgang van de Algemene maatregel van bestuur (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Amvb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">oviene </w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) die de bestrijding van de runderziekte infectieuze boviene </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>hinotracheïtis</w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rhinotracheïtis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008F1D65">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. Het streven was om deze op 1 juli 2026 in werking te laten treden, maar dit was afhankelijk van de voortgang van de verplichte stappen in het wetgevingsproces. De notificatie bij de Europese Commissie (EC) is eind oktober 2025 gedaan en inmiddels afgerond. Hieruit zijn geen opmerkingen gekomen. De </w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IBR) regelt. Het streven was om deze op 1 juli 2026 in werking te laten treden, maar dit was afhankelijk van de voortgang van de verplichte stappen in het wetgevingsproces. De notificatie bij de Europese Commissie (EC) is eind oktober 2025 gedaan en inmiddels afgerond. Hieruit zijn geen opmerkingen gekomen. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Amvb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ligt nu bij de Autoriteit Persoonsgegevens voor advies. Daarna zal de Raad van State om advies gevraagd worden. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Amvb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> is. </w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dient zeker twee maanden voor inwerkingtreding te worden gepubliceerd. Er moeten nog stappen worden gezet en, omdat onzeker is hoelang die precies duren, is samen met de betrokken organisaties vastgesteld dat de ingangsdatum van 1 juli 2026 niet haalbaar is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="286F605D" w14:textId="4FE5B303">
-[...75 lines deleted...]
-        <w:t xml:space="preserve">. Ik ben in voortdurend overleg met de betrokken sectoren over de voortgang van de </w:t>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="3D715688" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De betrokkenen en ik vinden het belangrijk dat er voldoende tijd is voor communicatie over de nieuwe regels, zodat rundveehouders en andere belanghebbenden voldoende tijd krijgen om zich voor te kunnen bereiden. Ik ben in voortdurend overleg met de betrokken sectoren over de voortgang van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Amvb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ik streef er nu naar dat de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Amvb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> op 1 januari 2027 in werking zal treden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="53D09132" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="797396E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00B00D11" w:rsidP="00B00D11" w:rsidRDefault="00AF0327" w14:paraId="6CCA89FA" w14:textId="538E5079">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="627153CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De besmettingen met vogelgriep bij gehouden en wilde vogels houden velen bezig. Er zijn nog steeds veel uitbraken. De besmettingen zijn zeer ingrijpend voor getroffen houders en vele anderen. Voorafgaand aan het Kamerdebat van 28 mei zal ik de Kamer informeren over de stand van zaken van het intensiveringsplan preventie vogelgriep en mijn inzet daarbij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00CE2390" w:rsidRDefault="00CE2390" w14:paraId="30A862FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00714308" w:rsidR="00CE2390" w:rsidP="00714308" w:rsidRDefault="00714308" w14:paraId="5F48B8A3" w14:textId="455B452C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>Voorafgaand aan het Kamerdebat van 28 mei zal ik de Kamer informeren over de stand van zaken van het intensiveringsplan preventie vogelgriep en mijn inzet daarbij.</w:t>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714308" w:rsidR="00CE2390">
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="151BE82F" w14:textId="77777777"/>
-[...10 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+    <w:p w:rsidRPr="00714308" w:rsidR="00714308" w:rsidP="00714308" w:rsidRDefault="00714308" w14:paraId="1183202F" w14:textId="07C2559E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714308">
+        <w:t>P.A. Erkens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000410CE" w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="2545BA4D" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00714308" w:rsidR="00217BEA" w:rsidRDefault="00217BEA" w14:paraId="03E02D12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF0327" w:rsidP="00AF0327" w:rsidRDefault="00AF0327" w14:paraId="7F08E300" w14:textId="77777777">
-[...64 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidRPr="00714308" w:rsidR="00217BEA" w:rsidSect="00CE2390">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="701E4770" w14:textId="77777777" w:rsidR="00994026" w:rsidRDefault="00994026">
+    <w:p w14:paraId="65364951" w14:textId="77777777" w:rsidR="007142DB" w:rsidRDefault="007142DB" w:rsidP="00CE2390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A783C7" w14:textId="77777777" w:rsidR="00994026" w:rsidRDefault="00994026"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33901066" w14:textId="77777777" w:rsidR="00994026" w:rsidRDefault="00994026">
+    <w:p w14:paraId="307B9FFB" w14:textId="77777777" w:rsidR="007142DB" w:rsidRDefault="007142DB" w:rsidP="00CE2390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D1E376" w14:textId="77777777" w:rsidR="00994026" w:rsidRDefault="00994026"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2339A112" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1522ED17" w14:textId="77777777" w:rsidR="00CE2390" w:rsidRPr="00CE2390" w:rsidRDefault="00CE2390" w:rsidP="00CE2390">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="045D8961" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0A016226" w14:textId="77777777" w:rsidR="00CE2390" w:rsidRPr="00CE2390" w:rsidRDefault="00CE2390" w:rsidP="00CE2390">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="136C0790" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22EEB0BF" w14:textId="77777777" w:rsidR="00CE2390" w:rsidRPr="00CE2390" w:rsidRDefault="00CE2390" w:rsidP="00CE2390">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F620EB4" w14:textId="77777777" w:rsidR="00994026" w:rsidRDefault="00994026">
+    <w:p w14:paraId="0131A3F9" w14:textId="77777777" w:rsidR="007142DB" w:rsidRDefault="007142DB" w:rsidP="00CE2390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDAE3B0" w14:textId="77777777" w:rsidR="00994026" w:rsidRDefault="00994026"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50909F4A" w14:textId="77777777" w:rsidR="00994026" w:rsidRDefault="00994026">
+    <w:p w14:paraId="1B45F2B0" w14:textId="77777777" w:rsidR="007142DB" w:rsidRDefault="007142DB" w:rsidP="00CE2390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573BB2D2" w14:textId="77777777" w:rsidR="00994026" w:rsidRDefault="00994026"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="5ACE0D9C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="5A33E265" w14:textId="77777777" w:rsidR="00CE2390" w:rsidRPr="00CE2390" w:rsidRDefault="00CE2390" w:rsidP="00CE2390">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...548 lines deleted...]
-  <w:p w14:paraId="6C4BDE3F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="5B38C658" w14:textId="77777777" w:rsidR="00CE2390" w:rsidRPr="00CE2390" w:rsidRDefault="00CE2390" w:rsidP="00CE2390">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B92EF0D" w14:textId="77777777" w:rsidR="00CE2390" w:rsidRPr="00CE2390" w:rsidRDefault="00CE2390" w:rsidP="00CE2390">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...642 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00CE2390"/>
+    <w:rsid w:val="000B4003"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="007142DB"/>
+    <w:rsid w:val="00714308"/>
+    <w:rsid w:val="00751C67"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00945CEF"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rsid w:val="00E422DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0B296F2B"/>
+  <w14:docId w14:val="5BAB2CD5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F6E51CC9-1D6F-4028-96D5-06C972378512}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4049,74 +1241,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4265,1153 +1458,1162 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE2390"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE2390"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CE2390"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE2390"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE2390"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE2390"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE2390"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00CE2390"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00CE2390"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CE2390"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00CE2390"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...85 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00714308"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/10/15/leidraad-omgang-met-wilde-dieren-met-vogelgriep-rapport-oktober-2024" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6042</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1128</ap:Words>
+  <ap:Characters>6204</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>50</ap:Lines>
+  <ap:Lines>51</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7126</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7318</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>