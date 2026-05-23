--- v0 (2026-04-02)
+++ v1 (2026-05-23)
@@ -831,100 +831,106 @@
       </w:r>
       <w:r w:rsidR="00016AB7">
         <w:t xml:space="preserve"> voor aardgasvrij gebruik. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00016AB7" w:rsidP="00EA1CE4" w:rsidRDefault="00016AB7" w14:paraId="584305E6" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="003C21AC" w:rsidP="00EA1CE4" w:rsidRDefault="003C21AC" w14:paraId="030BA71F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA69AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="003C21AC" w:rsidP="00BF623B" w:rsidRDefault="003C21AC" w14:paraId="7116F7D2" w14:textId="77777777"/>
     <w:p w:rsidRPr="00BD56B4" w:rsidR="00BD56B4" w:rsidP="00BD56B4" w:rsidRDefault="00BD56B4" w14:paraId="60C4EED2" w14:textId="77777777">
       <w:r w:rsidRPr="00BD56B4">
         <w:t>Gedupeerden in het aardbevingsgebied zijn jarenlang ongelijk behandeld. Het wetsvoorstel voegt met hoofdstuk 7a een nieuw hoofdstuk 'Aanpak verschillen' toe, maar mist een leidend uitgangspunt dat de aanpak van onaanvaardbare verschillen als afdwingbaar recht verankert. De bepalingen die hierop zien hanteren bovendien verschillende criteria en zijn verspreid over de wet, waardoor onduidelijk is wanneer en hoe wordt ingegrepen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BD56B4" w:rsidR="00BD56B4" w:rsidP="00BD56B4" w:rsidRDefault="00BD56B4" w14:paraId="7E0ACAAC" w14:textId="77777777">
+    <w:p w:rsidRPr="00BD56B4" w:rsidR="00BD56B4" w:rsidP="00BD56B4" w:rsidRDefault="00BD56B4" w14:paraId="7E0ACAAC" w14:textId="3AF739D3">
       <w:r w:rsidRPr="00BD56B4">
-        <w:t>Dit amendement strekt er daarom toe de uitkomsten van de adviezen van de commissie Van Geel als afdwingbaar recht op te nemen als eerste artikel van hoofdstuk 7a, zodat dit het leidende uitgangspunt vormt voor alle overige bepalingen in dit hoofdstuk. Dit geldt zowel voor verschillen in de schadeafhandeling als in de versterking. Een gedupeerde is een gedupeerde, ongeacht via welk spoor zijn of haar zaak loopt en zou gelijk behandelt moeten worden.</w:t>
+        <w:t>Dit amendement strekt er daarom toe de uitkomsten van de adviezen van de commissie Van Geel als afdwingbaar recht op te nemen als eerste artikel van hoofdstuk 7a, zodat dit het leidende uitgangspunt vormt voor alle overige bepalingen in dit hoofdstuk. Dit geldt zowel voor verschillen in de schadeafhandeling als in de versterking. Een gedupeerde is een gedupeerde, ongeacht via welk spoor zijn of haar zaak loopt en zou gelijk behandel</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34571">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD56B4">
+        <w:t xml:space="preserve"> moeten worden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B4708A" w:rsidP="00762462" w:rsidRDefault="00B4708A" w14:paraId="6E5F9E59" w14:textId="277EC346"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00B46436" w:rsidP="00EA1CE4" w:rsidRDefault="00B46436" w14:paraId="3B678726" w14:textId="094CC738">
       <w:r>
         <w:t>Beckerman</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00B46436" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AE7992D" w14:textId="77777777" w:rsidR="003A4E0F" w:rsidRDefault="003A4E0F">
+    <w:p w14:paraId="7FFD27C7" w14:textId="77777777" w:rsidR="00F9516F" w:rsidRDefault="00F9516F">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2769D758" w14:textId="77777777" w:rsidR="003A4E0F" w:rsidRDefault="003A4E0F">
+    <w:p w14:paraId="4F1E5D44" w14:textId="77777777" w:rsidR="00F9516F" w:rsidRDefault="00F9516F">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B2020AC" w14:textId="77777777" w:rsidR="003A4E0F" w:rsidRDefault="003A4E0F">
+    <w:p w14:paraId="4AF7E79B" w14:textId="77777777" w:rsidR="00F9516F" w:rsidRDefault="00F9516F">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -938,76 +944,75 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58A514E6" w14:textId="77777777" w:rsidR="003A4E0F" w:rsidRDefault="003A4E0F">
+    <w:p w14:paraId="4EB69281" w14:textId="77777777" w:rsidR="00F9516F" w:rsidRDefault="00F9516F">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69F1CFFC" w14:textId="77777777" w:rsidR="003A4E0F" w:rsidRDefault="003A4E0F">
+    <w:p w14:paraId="44810406" w14:textId="77777777" w:rsidR="00F9516F" w:rsidRDefault="00F9516F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1096,50 +1101,51 @@
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00817BD7"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="008758F0"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008D59EE"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="00937F50"/>
     <w:rsid w:val="009609EE"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00982215"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B2AE7"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="009D1841"/>
     <w:rsid w:val="009F495A"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
+    <w:rsid w:val="00A34571"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00A80E2B"/>
     <w:rsid w:val="00AB59ED"/>
     <w:rsid w:val="00AC4562"/>
     <w:rsid w:val="00AD2728"/>
     <w:rsid w:val="00AD2A85"/>
     <w:rsid w:val="00AF2192"/>
     <w:rsid w:val="00B01BA6"/>
     <w:rsid w:val="00B07E84"/>
     <w:rsid w:val="00B37F23"/>
     <w:rsid w:val="00B46436"/>
     <w:rsid w:val="00B4708A"/>
     <w:rsid w:val="00BD56B4"/>
     <w:rsid w:val="00BE2936"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C50603"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D41DE7"/>
     <w:rsid w:val="00D46299"/>
@@ -1150,51 +1156,53 @@
     <w:rsid w:val="00DC409C"/>
     <w:rsid w:val="00DD35A5"/>
     <w:rsid w:val="00DE0744"/>
     <w:rsid w:val="00DE2948"/>
     <w:rsid w:val="00DE40C1"/>
     <w:rsid w:val="00DF5DB4"/>
     <w:rsid w:val="00DF68BE"/>
     <w:rsid w:val="00DF712A"/>
     <w:rsid w:val="00DF74FC"/>
     <w:rsid w:val="00E25DF4"/>
     <w:rsid w:val="00E3485D"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E745DB"/>
     <w:rsid w:val="00E908D7"/>
     <w:rsid w:val="00E9717F"/>
     <w:rsid w:val="00EA1CE4"/>
     <w:rsid w:val="00EA69AC"/>
     <w:rsid w:val="00EB40A1"/>
     <w:rsid w:val="00EC3112"/>
     <w:rsid w:val="00ED5E57"/>
     <w:rsid w:val="00EE1BD8"/>
     <w:rsid w:val="00EF16D5"/>
     <w:rsid w:val="00EF758F"/>
     <w:rsid w:val="00F565D3"/>
     <w:rsid w:val="00F7658E"/>
+    <w:rsid w:val="00F9516F"/>
     <w:rsid w:val="00FA5BBE"/>
+    <w:rsid w:val="00FB55C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>