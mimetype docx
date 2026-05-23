--- v0 (2026-04-02)
+++ v1 (2026-05-23)
@@ -740,184 +740,280 @@
           <w:p w:rsidRPr="00EA69AC" w:rsidR="00B01BA6" w:rsidP="0088452C" w:rsidRDefault="00B01BA6" w14:paraId="19C0CDF6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:firstLine="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA69AC">
               <w:t>De ondergetekende stelt het volgende amendement voor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="004330ED" w:rsidP="00D774B3" w:rsidRDefault="004330ED" w14:paraId="5D3F52FF" w14:textId="77777777"/>
     <w:p w:rsidR="00D162C2" w:rsidP="005B5FCE" w:rsidRDefault="005B5FCE" w14:paraId="00FFD60A" w14:textId="77777777">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In artikel I, onderdeel O, wordt het voorgestelde </w:t>
       </w:r>
       <w:r w:rsidR="00744A38">
         <w:t>artikel 13q</w:t>
       </w:r>
       <w:r w:rsidR="00D162C2">
         <w:t xml:space="preserve"> als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D162C2" w:rsidP="005B5FCE" w:rsidRDefault="00D162C2" w14:paraId="60FB9613" w14:textId="77777777"/>
-    <w:p w:rsidR="005B1DCC" w:rsidP="00D162C2" w:rsidRDefault="00D162C2" w14:paraId="25FA5975" w14:textId="418E9E6C">
+    <w:p w:rsidR="005B1DCC" w:rsidP="00D162C2" w:rsidRDefault="00D162C2" w14:paraId="25FA5975" w14:textId="59C66FB1">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. In het </w:t>
       </w:r>
       <w:r w:rsidR="00744A38">
         <w:t>eerste lid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wordt</w:t>
       </w:r>
       <w:r w:rsidR="00744A38">
         <w:t xml:space="preserve"> “in overleg met” vervangen door “</w:t>
       </w:r>
       <w:r w:rsidR="00456B07">
         <w:t>in op overeenstemming gericht overleg</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5328C">
+        <w:t xml:space="preserve"> met</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00456B07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA1CE4" w:rsidP="00EA1CE4" w:rsidRDefault="00EA1CE4" w14:paraId="1046B147" w14:textId="77777777"/>
     <w:p w:rsidR="00D162C2" w:rsidP="00EA1CE4" w:rsidRDefault="00D162C2" w14:paraId="357D71E1" w14:textId="2FBDD58D">
       <w:r>
         <w:tab/>
         <w:t>2. Na het eerste lid</w:t>
       </w:r>
       <w:r w:rsidR="00747957">
         <w:t xml:space="preserve"> wordt een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00747957" w:rsidP="00EA1CE4" w:rsidRDefault="00747957" w14:paraId="0F529F59" w14:textId="36BBC6DB">
+    <w:p w:rsidR="00747957" w:rsidP="00EA1CE4" w:rsidRDefault="00747957" w14:paraId="0F529F59" w14:textId="5DA82064">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">1a. Onze Minister </w:t>
       </w:r>
       <w:r w:rsidR="00C7076C">
-        <w:t xml:space="preserve">kan in overeenstemming met onze Ministers die het mede aangaat </w:t>
+        <w:t xml:space="preserve">kan in overeenstemming met </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5328C">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7076C">
+        <w:t xml:space="preserve">nze Ministers die het mede aangaat </w:t>
       </w:r>
       <w:r w:rsidR="001A1E3C">
         <w:t>afwijken van hetgeen</w:t>
       </w:r>
       <w:r w:rsidR="00BE11CF">
-        <w:t xml:space="preserve"> voortvloeit uit het overleg, bedoeld in het eerste lid, aanhef, </w:t>
+        <w:t xml:space="preserve"> voortvloeit uit het overleg, bedoeld in het eerste lid, aanhef</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5328C">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D33C8E">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="0027367B">
         <w:t xml:space="preserve">nze Minister doet van </w:t>
       </w:r>
       <w:r w:rsidR="00603489">
         <w:t xml:space="preserve">deze afwijking en de redenen die daaraan ten grondslag liggen </w:t>
       </w:r>
       <w:r w:rsidR="0027367B">
         <w:t>mededeling aan b</w:t>
       </w:r>
       <w:r w:rsidR="00603489">
         <w:t>eide Kamers der Staten-Generaal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A119AB" w:rsidP="00EA1CE4" w:rsidRDefault="00A119AB" w14:paraId="07C2107F" w14:textId="77777777"/>
     <w:p w:rsidR="004F0C89" w:rsidP="004F0C89" w:rsidRDefault="003C21AC" w14:paraId="3896557E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA69AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008D424E" w:rsidP="004F0C89" w:rsidRDefault="008D424E" w14:paraId="09999202" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00013B3E" w:rsidP="004F0C89" w:rsidRDefault="00013B3E" w14:paraId="11289315" w14:textId="50179BB5">
+    <w:p w:rsidR="00013B3E" w:rsidP="004F0C89" w:rsidRDefault="00013B3E" w14:paraId="11289315" w14:textId="12C846C6">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013B3E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Dit amendement beoogt de positie van decentrale overheden binnen het wetsvoorstel te versterken. In het huidige wetsvoorstel wordt de minister verplicht om het uitvoerings</w:t>
       </w:r>
       <w:r w:rsidR="00D55F40">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>programma</w:t>
       </w:r>
       <w:r w:rsidRPr="00013B3E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> in overleg met decentrale overheden vast te stellen. De indieners zijn van oordeel dat deze formulering onvoldoende waarborg biedt voor een </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5328C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013B3E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in overleg met decentrale overheden vast te stellen. De indiener </w:t>
+      </w:r>
+      <w:r w:rsidR="00226B36">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013B3E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van oordeel dat deze formulering onvoldoende waarborg biedt voor een </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">meer </w:t>
       </w:r>
       <w:r w:rsidRPr="00013B3E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">gelijkwaardige betrokkenheid van decentrale overheden. Daarom </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>beoogt de indiener</w:t>
       </w:r>
       <w:r w:rsidRPr="00013B3E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> om vast te leggen dat het uitvoeringsprogramma door het Rijk wordt vastgesteld in op overeenstemming gericht overleg met decentrale overheden, in plaats van slechts in overleg met. Met deze aanpassing wordt benadrukt dat het streven moet zijn om tot gezamenlijke afspraken te komen en dat de inbreng van decentrale overheden zwaarder weegt in de totstandkoming van het uitvoeringsprogramma. Indien de minister voornemens is af te wijken van de uitkomsten van dit overleg, of indien geen overeenstemming wordt bereikt, wordt de minister verplicht dit gemotiveerd toe te lichten aan beide Kamers der Staten-Generaal. </w:t>
+        <w:t xml:space="preserve">  vast te leggen dat het uitvoeringsprogramma </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5328C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013B3E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">door het Rijk wordt vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidR="004B601C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013B3E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in op overeenstemming gericht overleg</w:t>
+      </w:r>
+      <w:r w:rsidR="004B601C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013B3E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met decentrale overheden, in plaats van slechts </w:t>
+      </w:r>
+      <w:r w:rsidR="004B601C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013B3E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in overleg met</w:t>
+      </w:r>
+      <w:r w:rsidR="004B601C">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013B3E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Met deze aanpassing wordt benadrukt dat het streven moet zijn om tot gezamenlijke afspraken te komen en dat de inbreng van decentrale overheden zwaarder weegt in de totstandkoming van het uitvoeringsprogramma. Indien de minister voornemens is af te wijken van de uitkomsten van dit overleg, of indien geen overeenstemming wordt bereikt, wordt de minister verplicht dit gemotiveerd toe te lichten aan beide Kamers der Staten-Generaal. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00013B3E" w:rsidP="004F0C89" w:rsidRDefault="00013B3E" w14:paraId="66B58319" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00013B3E" w:rsidP="004F0C89" w:rsidRDefault="008D424E" w14:paraId="4A6F7D7E" w14:textId="4B30EDF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Bushoff</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F75E90" w:rsidR="00D33C8E" w:rsidP="004F0C89" w:rsidRDefault="00D33C8E" w14:paraId="7AA74BA6" w14:textId="706C7607">
       <w:pPr>
         <w:rPr>
@@ -928,71 +1024,71 @@
     <w:p w:rsidRPr="004F0C89" w:rsidR="004B3650" w:rsidP="004F0C89" w:rsidRDefault="004B3650" w14:paraId="4B1C51FC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="004F0C89" w:rsidR="004B3650" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4782CCD0" w14:textId="77777777" w:rsidR="00346B11" w:rsidRDefault="00346B11">
+    <w:p w14:paraId="48E12432" w14:textId="77777777" w:rsidR="004A59E1" w:rsidRDefault="004A59E1">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C7CA5B8" w14:textId="77777777" w:rsidR="00346B11" w:rsidRDefault="00346B11">
+    <w:p w14:paraId="40F18A05" w14:textId="77777777" w:rsidR="004A59E1" w:rsidRDefault="004A59E1">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="496FBE98" w14:textId="77777777" w:rsidR="00346B11" w:rsidRDefault="00346B11">
+    <w:p w14:paraId="3BC3EB89" w14:textId="77777777" w:rsidR="004A59E1" w:rsidRDefault="004A59E1">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1006,75 +1102,76 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="367600A6" w14:textId="77777777" w:rsidR="00346B11" w:rsidRDefault="00346B11">
+    <w:p w14:paraId="431802A5" w14:textId="77777777" w:rsidR="004A59E1" w:rsidRDefault="004A59E1">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ED893D7" w14:textId="77777777" w:rsidR="00346B11" w:rsidRDefault="00346B11">
+    <w:p w14:paraId="6F64556E" w14:textId="77777777" w:rsidR="004A59E1" w:rsidRDefault="004A59E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1082,177 +1179,183 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46436"/>
     <w:rsid w:val="00013B3E"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="0007471A"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="000D53E6"/>
     <w:rsid w:val="000D66F3"/>
     <w:rsid w:val="000E0A16"/>
     <w:rsid w:val="00102EFF"/>
     <w:rsid w:val="001422E0"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="00175BE7"/>
     <w:rsid w:val="001A1E3C"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="001F71D5"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
+    <w:rsid w:val="00226B36"/>
     <w:rsid w:val="00241DD0"/>
     <w:rsid w:val="00254F2F"/>
     <w:rsid w:val="0027367B"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="002B4C21"/>
     <w:rsid w:val="00346B11"/>
     <w:rsid w:val="00384263"/>
     <w:rsid w:val="003867BC"/>
     <w:rsid w:val="003C151D"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
     <w:rsid w:val="003E2308"/>
     <w:rsid w:val="003E2F98"/>
     <w:rsid w:val="003E3063"/>
+    <w:rsid w:val="00407AE5"/>
     <w:rsid w:val="00413B00"/>
     <w:rsid w:val="00424277"/>
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="0043229C"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="00456B07"/>
     <w:rsid w:val="00457440"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A1E29"/>
+    <w:rsid w:val="004A59E1"/>
     <w:rsid w:val="004A6F28"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B3650"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B5B90"/>
+    <w:rsid w:val="004B601C"/>
     <w:rsid w:val="004F0C89"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="0050795C"/>
     <w:rsid w:val="00552C5D"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00583D2A"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B5FCE"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="00603489"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="006273B2"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="006F57A9"/>
     <w:rsid w:val="00744A38"/>
     <w:rsid w:val="00747957"/>
     <w:rsid w:val="0075038F"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="008011B9"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008D424E"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009966A9"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B2AE7"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009B7DCD"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A119AB"/>
     <w:rsid w:val="00A1288B"/>
+    <w:rsid w:val="00A43C2F"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00AB1EB7"/>
     <w:rsid w:val="00AC637D"/>
     <w:rsid w:val="00AF7ED5"/>
     <w:rsid w:val="00B01BA6"/>
     <w:rsid w:val="00B46436"/>
     <w:rsid w:val="00B4708A"/>
     <w:rsid w:val="00B55365"/>
     <w:rsid w:val="00B91992"/>
     <w:rsid w:val="00BE11CF"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C426C3"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C7076C"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CD6F29"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00D01344"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D162C2"/>
     <w:rsid w:val="00D33C8E"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D55F40"/>
     <w:rsid w:val="00D774B3"/>
     <w:rsid w:val="00D815EC"/>
     <w:rsid w:val="00DD35A5"/>
     <w:rsid w:val="00DE2948"/>
     <w:rsid w:val="00DF68BE"/>
     <w:rsid w:val="00DF712A"/>
     <w:rsid w:val="00E25DF4"/>
     <w:rsid w:val="00E3485D"/>
     <w:rsid w:val="00E5601C"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E86AEF"/>
     <w:rsid w:val="00E908D7"/>
     <w:rsid w:val="00EA1CE4"/>
     <w:rsid w:val="00EA69AC"/>
     <w:rsid w:val="00EB40A1"/>
     <w:rsid w:val="00EC3112"/>
     <w:rsid w:val="00ED5E57"/>
     <w:rsid w:val="00EE1BD8"/>
     <w:rsid w:val="00EE24CF"/>
     <w:rsid w:val="00F072CD"/>
+    <w:rsid w:val="00F5328C"/>
     <w:rsid w:val="00F75E90"/>
     <w:rsid w:val="00FA5BBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2471,73 +2574,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>309</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Words>311</ap:Words>
+  <ap:Characters>1713</ap:Characters>
+  <ap:DocSecurity>4</ap:DocSecurity>
   <ap:Lines>14</ap:Lines>
   <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2007</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2020</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>