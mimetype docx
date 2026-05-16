--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -2681,102 +2681,128 @@
     </w:p>
     <w:p w:rsidR="00055996" w:rsidP="00834A23" w:rsidRDefault="00055996" w14:paraId="0782A909" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00265B85" w:rsidP="00265B85" w:rsidRDefault="00265B85" w14:paraId="0F8ACE6A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Advisering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00265B85" w:rsidP="00265B85" w:rsidRDefault="00265B85" w14:paraId="5B1D6C48" w14:textId="4B5565C7">
+    <w:p w:rsidR="00265B85" w:rsidP="00265B85" w:rsidRDefault="00265B85" w14:paraId="5B1D6C48" w14:textId="6D859E8C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">De entiteit, aan wie de verplichting wordt opgelegd én die gelet daarop reeds in gebruik zijnde producten of diensten moet vervangen, zal zich in de praktijk voor advies over het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>uitfaseren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kunnen wenden tot de vakminister. De vakminister zal desgevraagd dat advies dan zo veel als mogelijk verlenen. Los daarvan kan een entiteit, die de uitfaseringstermijn onverwacht niet denkt te gaan halen, op basis van de Algemene wet bestuursrecht een verzoek om verlenging van de uitfaseringstermijn bij de vakminister indienen.</w:t>
+        <w:t xml:space="preserve"> kunnen wenden tot de vakminister. De vakminister zal desgevraagd dat advies dan zo veel als mogelijk verlenen. Los daarvan kan een entiteit, die de uitfaseringstermijn onverwacht niet denkt te gaan halen, op basis van de Algemene wet bestuursrecht </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2246">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(hierna: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C2246">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Awb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C2246">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>een verzoek om verlenging van de uitfaseringstermijn bij de vakminister indienen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000A506C" w:rsidP="00834A23" w:rsidRDefault="000A506C" w14:paraId="6F44384E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008732AF" w:rsidR="000A506C" w:rsidP="00834A23" w:rsidRDefault="008732AF" w14:paraId="1FE21638" w14:textId="6EC0D3BF">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008732AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rechtsbescherming</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD1140" w:rsidP="00834A23" w:rsidRDefault="008732AF" w14:paraId="5052C3CA" w14:textId="191BD969">
+    <w:p w:rsidR="00BD1140" w:rsidP="00834A23" w:rsidRDefault="008732AF" w14:paraId="5052C3CA" w14:textId="6B61C361">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008732AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">De aan een kritieke entiteit op te leggen verplichting, bedoeld in </w:t>
       </w:r>
       <w:r w:rsidR="00A60E4E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>het voorg</w:t>
       </w:r>
       <w:r w:rsidR="000C7E63">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00A60E4E">
         <w:rPr>
@@ -2798,51 +2824,71 @@
       </w:r>
       <w:r w:rsidRPr="008732AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, eerste lid, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A60E4E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="008732AF" w:rsidR="00A60E4E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>wke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008732AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, is een besluit in de zin van de Awb. Tegen het besluit staan rechtsmiddelen (bezwaar, beroep en hoger beroep) open. Dit houdt in dat de betrokken entiteit bij de vakminister die de verplichting bij beschikking heeft opgelegd, in bezwaar kan gaan tegen de beschikking. Na de bezwaarprocedure bij de vakminister staat de rechtsgang bij de rechter en hoger beroepsrechter open, uiteraard voor zover de betrokken entiteit procesbelang heeft.</w:t>
+        <w:t xml:space="preserve">, is een besluit in de zin van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008732AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2246">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>wb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008732AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Tegen het besluit staan rechtsmiddelen (bezwaar, beroep en hoger beroep) open. Dit houdt in dat de betrokken entiteit bij de vakminister die de verplichting bij beschikking heeft opgelegd, in bezwaar kan gaan tegen de beschikking. Na de bezwaarprocedure bij de vakminister staat de rechtsgang bij de rechter en hoger beroepsrechter open, uiteraard voor zover de betrokken entiteit procesbelang heeft.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008732AF" w:rsidP="00834A23" w:rsidRDefault="008732AF" w14:paraId="3563C1E1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008732AF" w:rsidR="008732AF" w:rsidP="00834A23" w:rsidRDefault="008732AF" w14:paraId="70EDDD44" w14:textId="2433133A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008732AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rol van de toezichthouder</w:t>
       </w:r>
@@ -2916,50 +2962,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008732AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Eigendomsregulering</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF5AA1" w:rsidP="00834A23" w:rsidRDefault="00A60E4E" w14:paraId="7CFDE485" w14:textId="7C2D647F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="00420D2D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00420D2D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>wke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00420D2D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2972,58 +3019,51 @@
         </w:rPr>
         <w:t xml:space="preserve">biedt met </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">het voorgestelde </w:t>
       </w:r>
       <w:r w:rsidRPr="00420D2D" w:rsidR="00420D2D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>artikel 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5a</w:t>
       </w:r>
       <w:r w:rsidRPr="00420D2D" w:rsidR="00420D2D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, eerste lid, de grondslag om een beschikking op te leggen </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">die kan leiden tot eigendomsregulering van de kritieke entiteit. Van eigendomsregulering is sprake wanneer de gebruiksmogelijkheden van het eigendom worden beperkt, zonder dat de beschikking over het eigendom verloren gaat. Bij een beschikking op basis van </w:t>
+        <w:t xml:space="preserve">, eerste lid, de grondslag om een beschikking op te leggen die kan leiden tot eigendomsregulering van de kritieke entiteit. Van eigendomsregulering is sprake wanneer de gebruiksmogelijkheden van het eigendom worden beperkt, zonder dat de beschikking over het eigendom verloren gaat. Bij een beschikking op basis van </w:t>
       </w:r>
       <w:r w:rsidR="008D5781">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">het voorgestelde </w:t>
       </w:r>
       <w:r w:rsidRPr="00420D2D" w:rsidR="00420D2D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>artikel 1</w:t>
       </w:r>
       <w:r w:rsidR="008D5781">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5a</w:t>
       </w:r>
       <w:r w:rsidRPr="00420D2D" w:rsidR="00420D2D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, eerste lid, </w:t>
       </w:r>
@@ -3500,58 +3540,58 @@
       </w:r>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, eerste lid, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00422826">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>wke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> opgenomen bevoegdheid mag niet leiden tot een individuele en buitensporige last voor de betrokken kritieke entiteit. Er moet bovendien een redelijke mate van evenredigheid bestaan </w:t>
+        <w:t xml:space="preserve"> opgenomen bevoegdheid mag niet leiden tot een individuele en buitensporige </w:t>
       </w:r>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>tussen de gebruikte middelen en het nagestreefde doel. Een van de aspecten die een belangrijke rol speelt in het kader van de “</w:t>
+        <w:t>last voor de betrokken kritieke entiteit. Er moet bovendien een redelijke mate van evenredigheid bestaan tussen de gebruikte middelen en het nagestreefde doel. Een van de aspecten die een belangrijke rol speelt in het kader van de “</w:t>
       </w:r>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">fair </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>balance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">” is de voorzienbaarheid van de maatregel (in </w:t>
       </w:r>
@@ -3640,61 +3680,75 @@
     </w:p>
     <w:p w:rsidR="00126324" w:rsidP="00834A23" w:rsidRDefault="00126324" w14:paraId="4FF91E5D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00126324" w:rsidP="00834A23" w:rsidRDefault="00126324" w14:paraId="04F8C45D" w14:textId="7AF8DE60">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Nadeelcompensatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00126324" w:rsidP="00834A23" w:rsidRDefault="00126324" w14:paraId="6752D0E4" w14:textId="74D31ACE">
+    <w:p w:rsidR="00126324" w:rsidP="00834A23" w:rsidRDefault="00126324" w14:paraId="6752D0E4" w14:textId="6B242524">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Titel 4.5 van de Algemene wet bestuursrecht (hierna: Awb) behelst een codificatie van het </w:t>
+        <w:t xml:space="preserve">Titel 4.5 van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C2246">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Awb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00126324">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behelst een codificatie van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>égalitébeginsel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00126324">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> en geeft de belangrijkste materiële en procedurele regels voor de toekenning van nadeelcompensatie. In artikel 4:126, eerste lid, Awb is bepaald dat indien een bestuursorgaan in de rechtmatige uitoefening van zijn publiekrechtelijke bevoegdheid of taak schade veroorzaakt die uitgaat boven het normale maatschappelijke risico en die een benadeelde in vergelijking met anderen onevenredig zwaar treft, het bestuursorgaan de benadeelde desgevraagd een vergoeding</w:t>
       </w:r>
       <w:r w:rsidR="006D04E1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D04E1" w:rsidR="006D04E1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5199,50 +5253,51 @@
     <w:rsid w:val="00444EE2"/>
     <w:rsid w:val="004514A4"/>
     <w:rsid w:val="004541D5"/>
     <w:rsid w:val="0046542E"/>
     <w:rsid w:val="004708E4"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="00484DFA"/>
     <w:rsid w:val="004858E5"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="00493E53"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A1E29"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B2767"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B55FF"/>
     <w:rsid w:val="004B5B90"/>
     <w:rsid w:val="004C1368"/>
     <w:rsid w:val="004C5F44"/>
     <w:rsid w:val="004D7841"/>
     <w:rsid w:val="004F5E1A"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="00504ED4"/>
     <w:rsid w:val="00507F96"/>
     <w:rsid w:val="00514540"/>
+    <w:rsid w:val="00515D5A"/>
     <w:rsid w:val="00531DEF"/>
     <w:rsid w:val="00536C8F"/>
     <w:rsid w:val="00537D7A"/>
     <w:rsid w:val="00540418"/>
     <w:rsid w:val="0054125C"/>
     <w:rsid w:val="00552356"/>
     <w:rsid w:val="005626D1"/>
     <w:rsid w:val="00565989"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00571959"/>
     <w:rsid w:val="005720F7"/>
     <w:rsid w:val="005825CC"/>
     <w:rsid w:val="0058306D"/>
     <w:rsid w:val="005927B4"/>
     <w:rsid w:val="00596708"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A0E31"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B51A8"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="005E1E3D"/>
     <w:rsid w:val="00600A58"/>
     <w:rsid w:val="006267E6"/>
@@ -5338,50 +5393,51 @@
     <w:rsid w:val="00947A42"/>
     <w:rsid w:val="00950434"/>
     <w:rsid w:val="00955D52"/>
     <w:rsid w:val="00956DB6"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00965641"/>
     <w:rsid w:val="00965846"/>
     <w:rsid w:val="00970933"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="009745DA"/>
     <w:rsid w:val="00977EC4"/>
     <w:rsid w:val="00983B97"/>
     <w:rsid w:val="00987789"/>
     <w:rsid w:val="00993675"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="0099559F"/>
     <w:rsid w:val="009A3F51"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B07B1"/>
     <w:rsid w:val="009B0C9B"/>
     <w:rsid w:val="009B120B"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009B6823"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="009C17DD"/>
+    <w:rsid w:val="009C2246"/>
     <w:rsid w:val="009C4316"/>
     <w:rsid w:val="009D2FF7"/>
     <w:rsid w:val="009E715B"/>
     <w:rsid w:val="009F2166"/>
     <w:rsid w:val="009F445D"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
     <w:rsid w:val="00A177F0"/>
     <w:rsid w:val="00A20474"/>
     <w:rsid w:val="00A24B8C"/>
     <w:rsid w:val="00A2638B"/>
     <w:rsid w:val="00A5284B"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A60712"/>
     <w:rsid w:val="00A60E4E"/>
     <w:rsid w:val="00A61C08"/>
     <w:rsid w:val="00A71594"/>
     <w:rsid w:val="00A75FBA"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00A77BF7"/>
     <w:rsid w:val="00A80D31"/>
     <w:rsid w:val="00A80F32"/>
     <w:rsid w:val="00A8489A"/>
     <w:rsid w:val="00A91546"/>
     <w:rsid w:val="00A94F5E"/>
@@ -6553,52 +6609,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:rsid w:val="00171521"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\amt.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6855,73 +6910,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>9</ap:Pages>
-  <ap:Words>5189</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>237</ap:Lines>
+  <ap:Words>5018</ap:Words>
+  <ap:Characters>28690</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>239</ap:Lines>
   <ap:Paragraphs>67</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>33664</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>33641</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <version/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>