--- v0 (2026-03-26)
+++ v1 (2026-05-13)
@@ -1,3749 +1,2238 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002A439D" w:rsidRDefault="002A439D" w14:paraId="288992B6" w14:textId="77777777"/>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00342764" w:rsidR="00C475F4" w:rsidP="00C475F4" w:rsidRDefault="00C475F4" w14:paraId="523178FF" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="5F4CDB1B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="7DCE91F7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="78C2ABFC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="69CF04A5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="227E7EB1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="748B2E03" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="45F21E8F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="7E72E038" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="1A710FAB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="3DA0C9EF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="1810C107" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="55C9E69C" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="4D9A7203" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00287703" w14:paraId="5C6FB8CE" w14:textId="762F7F73">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00287703" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00287703" w14:paraId="45118EA7" w14:textId="0105C212">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00287703">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet op de omzetbelasting 1968 in verband met een aanpassing van de bijzondere regelingen voor ondernemers die diensten verrichten voor andere dan ondernemers, of goederen op afstand verkopen, of bepaalde goederen binnenlands leveren (Wet implementatie Richtlijn btw in het digitale tijdperk – enkele btw-registratie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="060A4FFA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3914B2A9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6A16C181" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="007852AD" w14:paraId="10DF31AD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="54AAE2B1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3AC774F8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="4C7975A1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5D817CAF" w14:textId="4BFAE054">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00287703">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4B992050" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="55C4B2AA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6AA26FC9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="74A76B1A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="7033FC37" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="76070516" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="065B1B53" w14:textId="0849241D">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00287703">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 februari 2026 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>en het nader rapport d.d.</w:t>
+            </w:r>
+            <w:r w:rsidR="00287703">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19 maart 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de </w:t>
+            </w:r>
+            <w:r w:rsidR="00287703">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>staatssecretaris van Financiën</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="499F9A71" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="155FCB9C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="1712DC71" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="474F4C7A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0AF4AE28" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="67C9E47C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="123BFBFE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4835BF95" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="51039A1C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="223EEE41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="20C4BAA8" w14:textId="19119ECC">
+      <w:r w:rsidRPr="00342764">
+        <w:t>Blijkens de mededeling van de Directeur van Uw kabinet van 18 december 2025, nr. 2025002901, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 4 februari 2026, nr. W06.25.00366/III, bied ik U hierbij aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="363985EA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="57D33567" w14:textId="77777777">
       <w:r w:rsidRPr="00342764">
         <w:t>De tekst van het advies treft u hieronder cursief aan, voorzien van mijn reactie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="002A439D" w:rsidRDefault="002A439D" w14:paraId="4EFBA6FA" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="2741A495" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="5CB490A0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="161D2CA9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bij Kabinetsmissive van 18 december 2025, no.2025002901, heeft Uwe Majesteit, op voordracht van de Staatssecretaris van Financiën - Fiscaliteit, Belastingdienst en Douane, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet houdende wijziging van de Wet op de omzetbelasting 1968 in verband met een aanpassing van de bijzondere regelingen voor ondernemers die diensten verrichten voor andere dan ondernemers, of goederen op afstand verkopen, of bepaalde goederen binnenlands leveren (Wet implementatie Richtlijn Btw in het digitale tijdperk - enkele btw-registratie), met memorie van toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="1C53A0DA" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="4F4E91ED" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="7846FD66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="56742020" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Inhoud en achtergrond van het voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="14411CEC" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="40013F05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel implementeert een deel van de Richtlijn (EU) 2025/516 van de Raad van 11 maart 2025 tot wijziging van Richtlijn 2006/112/EG wat betreft de btw-regels voor het digitale tijdperk, ook wel de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ViDA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-richtlijn genoemd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="000D3922">
+      <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="20FF4BD3" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="0ADB8307" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deze richtlijn bevat drie onderwerpen: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="7D0C9911" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="223E5FB6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">elektronisch factureren en digitale rapportage </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="675922F3" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="4DEA9D7C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">platformeconomie en </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="619EB531" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="3CA88C1E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">enkele btw-registratie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="209A0EBD" w14:textId="77777777">
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="5C5840A3" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="29142E38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="063DF396" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel richt zich op de enkele btw-registratie. De overige onderwerpen worden op een later moment door middel van afzonderlijke wetsvoorstellen geïmplementeerd. Het doel van de enkele btw-registratie is het verminderen van de administratieve lasten die voortvloeien uit btw-registraties in meerdere lidstaten. Daartoe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">wordt het aantal gevallen verminderd waarin een onderneming zich in meerdere lidstaten moet registeren. Dit gebeurt via uitbreiding en aanpassing van zogenoemde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>éénloketregelingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ook wel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stop Shops (OSS) genoemd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="11B681C9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="40B494D7" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="219DA9A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de implementatie van het betreffende onderdeel van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ViDA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-richtlijn is volgens de toelichting van de gelegenheid gebruikgemaakt om in het wetsvoorstel enkele </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>wettechnische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verbeteringen aan te brengen in de Wet op de omzetbelasting 1968 (Wet OB 1968), die niet de inhoud raken van het voorliggende wetsvoorstel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="000D3922">
+      <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hiermee lijkt bedoeld te zijn dat deze wijzigingen losstaan van de implementatie van de ViDA-richtlijn. Elders vermeldt de toelichting dat het voorstel de gelegenheid biedt om enkele verduidelijkingen en aanpassingen in de bestaande éénloketregelingen door te voeren.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve"> Hiermee lijkt bedoeld te zijn dat deze wijzigingen losstaan van de implementatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ViDA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-richtlijn. Elders vermeldt de toelichting dat het voorstel de gelegenheid biedt om enkele verduidelijkingen en aanpassingen in de bestaande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>éénloketregelingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="000D3922">
+      <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="6ABEDDF6" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="388236E6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="375608C0" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="7680D71D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Onderscheid implementatie en onderhoud</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="7A9A742E" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="47C97144" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>In implementatiewetgeving kunnen kleinere technische onderhoudswijzigingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="000D3922">
+      <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> worden meegenomen. Dit in afwijking van het uitgangspunt dat hierin geen andere regels worden opgenomen dan voor implementatie noodzakelijk zijn.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="000D3922">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
+          <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="000D3922">
+      <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Voor de kenbaarheid is het daarbij belangrijk om tot uitdrukking te brengen dat het voorstel niet is beperkt tot implementatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="000D3922">
+      <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> en in de toelichting duidelijk te maken welke wijzigingen zien op implementatie en welke op onderhoud. Dit onderscheid ontbreekt in de toelichting. De toelichting bevat ook geen Europeesrechtelijke paragraaf die ingaat op de eventuele beleidskeuzes en hoe daar uitvoering aan wordt gegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="1267FF07" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="3AAF5BD4" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="160B0FC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="41680E9E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Als onderhoudswijzigingen meer inhoudelijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="000D3922">
+      <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of omvangrijker zijn, ligt het meer in de rede deze op te nemen in een van de jaarlijkse fiscale onderhoudswetten. De toelichting maakt niet duidelijk hoe de in het voorstel opgenomen onderhoudswijzigingen in dat kader geduid moeten worden en zich verhouden tot de Btw-richtlijn 2006</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="000D3922">
+      <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> waar de Wet OB 1968 uitvoering aan geeft.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="746294E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="5005A362" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="04F7474D" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="0359B43B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De Afdeling adviseert in de toelichting het onderscheid tussen implementatie en onderhoud tot uitdrukking te brengen en het wetsvoorstel en de toelichting waar nodig hierop aan te passen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="1D76FF4F" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00342764" w:rsidR="00A934CE" w:rsidP="00A934CE" w:rsidRDefault="00A934CE" w14:paraId="792D4539" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="2363F5CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="4CD9A66B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De Afdeling advisering van de Raad van State heeft een aantal opmerkingen bij het voorstel en adviseert daarmee rekening te houden voordat het voorstel bij de Tweede Kamer der Staten-Generaal wordt ingediend. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="002A439D" w:rsidRDefault="002A439D" w14:paraId="58C59F81" w14:textId="77777777">
+    <w:p w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="7DBD4F2D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="4B335A18" w14:textId="14EE57AE">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De vice-president van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="0B570813" w14:textId="7EB80FB7">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Th.C</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. de Graaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="54D234C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="00EB14A0" w:rsidRDefault="006A070F" w14:paraId="3085052F" w14:textId="77777777">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00342764">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="1F3EC0CF" w14:textId="77777777">
+      <w:r w:rsidRPr="00342764">
+        <w:t>Naar aanleiding van de opmerkingen van de Afdeling advisering van de Raad van State (de Afdeling) is de toelichting aangevuld. Daarbij is onder meer een aanvullende overzichtstabel opgenomen en zijn nadere toelichtingen opgenomen in de artikelsgewijze toelichting om inzichtelijk te maken welke onderdelen van het voorstel noodzakelijk zijn voor de implementatie van het betreffende onderdeel van de Richtlijn btw in het digitale tijdperk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764" w:rsidDel="00637DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="00EB14A0">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00342764" w:rsidR="00EB14A0">
+      <w:r w:rsidRPr="00342764">
+        <w:t>en welke onderdelen daarvan losstaan en als onderhoudswijzigingen moeten worden aangemerkt. Tevens is toegelicht om welke redenen juist het onderhavige wetsvoorstel het passende wetsvoorstel is voor deze onderhoudswijzigingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="45777FDE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="14714A1B" w14:textId="77777777">
+      <w:r w:rsidRPr="00342764">
+        <w:t xml:space="preserve">Het voorliggende wetsvoorstel bevat drie onderhoudswijzigingen die in beginsel geen substantiële beleidswijzigingen behelzen, maar wel een inhoudelijk karakter kunnen hebben. De eerste onderhoudswijziging betreft het laten vervallen van de meldingsverplichting inzake de toepassing van de tegemoetkoming voor kleinere ondernemers, zoals neergelegd in artikel 6k, vierde lid, van de Wet op de omzetbelasting 1968 (Wet OB 1968). Deze wijziging is niet noodzakelijk voor de implementatie van het betreffende onderdeel van de Richtlijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764">
         <w:lastRenderedPageBreak/>
-        <w:t>Tevens</w:t>
-[...90 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>btw in het digitale tijdperk (hierna ook: Richtlijn btw in het digitale tijdperk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t xml:space="preserve"> – enkele btw-registratie)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="00FF4A6C">
-[...104 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00342764">
+        <w:t xml:space="preserve">. De richtlijn geeft aanleiding om artikel 6k Wet OB 1968 op andere punten te wijzigen onder meer doordat intracommunautaire afstandsverkopen van goederen vanuit een voorraad in een andere lidstaat niet langer worden meegerekend voor de drempel van € 10.000. Daarom is ervoor gekozen om in dit wetsvoorstel tevens de meldingsverplichting te laten vervallen, ook al schrijft de wijzigingsrichtlijn deze wijziging niet dwingend voor, en volgt deze meldingsverplichting ook niet uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:t>BTW-richtlijn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342764">
+        <w:t xml:space="preserve"> 2006 zelf. Zoals reeds in de memorie van toelichting is uiteengezet, komt deze meldingsverplichting te vervallen omdat zij niet noodzakelijk is voor controledoeleinden. Het gebruik van de regeling kan reeds voldoende blijken uit de administratie van de ondernemer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="5934BB35" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="56FED272" w14:textId="77777777">
+      <w:r w:rsidRPr="00342764">
+        <w:t xml:space="preserve">De tweede onderhoudswijziging betreft het schrappen van het vestigingsvereiste in artikel 37c, onderdeel b, Wet OB 1968 met betrekking tot de toepassing van de vereenvoudigde A-B-C-regeling. Ook deze wijziging is niet noodzakelijk voor de implementatie van de Richtlijn btw in het digitale tijdperk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>– enkele btw-registratie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="004C1A2D">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00342764">
+        <w:t xml:space="preserve">. Aan de toepassing van de vereenvoudigde A-B-C-regeling is evenwel de verleggingsregeling van artikel 12, derde lid, Wet OB 1968 verbonden. Het vervallen van het vestigingsvereiste in artikel 37c, onderdeel b, Wet OB 1968 vergt daarom een samenhangende aanpassing van de vereisten van artikel 12 van die wet. De Richtlijn btw in het digitale tijdperk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>– enkele btw-registratie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="00333083">
-[...124 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00342764">
+        <w:t xml:space="preserve"> voorziet in een wijziging van genoemd artikel 12 die toereikend is om, na het vervallen van het vestigingsvereiste, de correcte werking van artikel 37c, onderdeel b, Wet OB 1968 te waarborgen. Tegen deze achtergrond is besloten om de wijziging van artikel 37c, onderdeel b, Wet OB 1968 in samenhang met de wijziging van artikel 12 van die wet in dit wetsvoorstel op te nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="08DC325D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="0284D030" w14:textId="77777777">
+      <w:r w:rsidRPr="00342764">
+        <w:t>Ten slotte is een onderhoudswijziging opgenomen in artikel 32n, vierde lid, Wet OB 1968. Daarin wordt de verwijzing naar eerste tot en met vierde lid vervangen door een verwijzing naar het eerste tot en met derde lid, aangezien de oorspronkelijke verwijzing abusievelijk mede naar zichzelf verwees en daarmee niet correct was. Deze wijziging is dus van zuiver redactionele aard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="3C336FF8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="1C5B4F38" w14:textId="77777777">
+      <w:r w:rsidRPr="00342764">
+        <w:t>Voorts merkt de Afdeling op dat in de bij het wetsvoorstel behorende toelichting geen afzonderlijke Europeesrechtelijke paragraaf is opgenomen waarin wordt ingegaan op de beleidsruimte van de Richtlijn btw in het digitale tijdperk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342764">
+        <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
         <w:t>– enkele btw-registratie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342764" w:rsidR="004C1A2D">
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00342764" w:rsidR="005A47E1" w:rsidP="005A47E1" w:rsidRDefault="005A47E1" w14:paraId="13E687AB" w14:textId="77777777">
+      <w:r w:rsidRPr="00342764">
+        <w:t xml:space="preserve">. In de transponeringstabel is toegelicht welke beleidsruimte de richtlijn biedt en op welke wijze daarvan gebruik is gemaakt. Daarbij wordt opgemerkt dat de richtlijn in wezen slechts beleidsruimte laat ten aanzien van de toepassing van de verleggingsregelingen. Deze beleidsruimte is bovendien niet nieuw, maar vloeit voort uit de bestaande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:t>BTW-richtlijn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00342764">
+        <w:t xml:space="preserve"> 2006 waarvan Nederland reeds gebruik heeft gemaakt. Het voorliggende voorstel maakt geen gebruik van aanvullende of nieuwe beleidsruimte. Gelet hierop is ervan afgezien een afzonderlijke Europeesrechtelijke paragraaf op te nemen en is volstaan met een toelichting in de transponeringstabel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="75FAE4D1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="35291F16" w14:textId="77777777">
+      <w:r w:rsidRPr="00342764">
+        <w:t>Ten slotte zijn in het voorstel van wet en de memorie van toelichting nog enkele overige wijzigingen aangebracht. Dit betreft redactionele verbeteringen, waaronder correcties van abusievelijk onjuist vermelde data van inwerkingtreding in het algemeen deel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="059A5DE5" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="0E10D7F0" w14:textId="77777777">
       <w:r w:rsidRPr="00342764">
         <w:t xml:space="preserve">Ik moge U verzoeken het hierbij gevoegde gewijzigde voorstel van wet en de </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="005A47E1" w:rsidP="005A47E1" w:rsidRDefault="005A47E1" w14:paraId="0DEF68DE" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="3738B913" w14:textId="77777777">
       <w:r w:rsidRPr="00342764">
         <w:t xml:space="preserve">gewijzigde memorie van toelichting aan de Tweede Kamer der Staten-Generaal te </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="005A47E1" w:rsidP="005A47E1" w:rsidRDefault="005A47E1" w14:paraId="3496B38A" w14:textId="77777777">
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="1620F229" w14:textId="77777777">
       <w:r w:rsidRPr="00342764">
         <w:t>zenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="002A439D" w:rsidRDefault="002A439D" w14:paraId="14727307" w14:textId="77777777"/>
-[...17 lines deleted...]
-        <w:t>nciën</w:t>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="08F6C3B9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00342764" w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="7DBF45DA" w14:textId="77777777">
+      <w:r w:rsidRPr="00342764">
+        <w:t>De Staatssecretaris van Financiën</w:t>
       </w:r>
       <w:r w:rsidRPr="00342764">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00342764" w:rsidR="002A439D" w:rsidRDefault="002A439D" w14:paraId="53835A29" w14:textId="77777777"/>
-[...6 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="63F60681" w14:textId="53C8C628">
+      <w:r>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00342764">
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002A439D">
-[...4 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="009D73E4" w:rsidP="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="7064702E" w14:textId="77777777"/>
+    <w:p w:rsidR="009D73E4" w:rsidRDefault="009D73E4" w14:paraId="47FEB454" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009D73E4" w:rsidSect="0082337C">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:noEndnote/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41ADA57B" w14:textId="77777777" w:rsidR="00EA5AD8" w:rsidRDefault="00EA5AD8">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6E1A9399" w14:textId="77777777" w:rsidR="00287703" w:rsidRDefault="00287703">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79559B59" w14:textId="77777777" w:rsidR="00EA5AD8" w:rsidRDefault="00EA5AD8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="06B9E396" w14:textId="77777777" w:rsidR="00287703" w:rsidRDefault="00287703">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1184EC05" w14:textId="77777777" w:rsidR="00287703" w:rsidRDefault="00287703">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...8 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BC4971E" w14:textId="77777777" w:rsidR="00EA5AD8" w:rsidRDefault="00EA5AD8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3738142F" w14:textId="77777777" w:rsidR="00287703" w:rsidRDefault="00287703">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D502BD9" w14:textId="77777777" w:rsidR="00EA5AD8" w:rsidRDefault="00EA5AD8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="13B14350" w14:textId="77777777" w:rsidR="00287703" w:rsidRDefault="00287703">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0035265A" w14:textId="77777777" w:rsidR="000D3922" w:rsidRPr="00342764" w:rsidRDefault="000D3922" w:rsidP="000D3922">
+    <w:p w14:paraId="58309570" w14:textId="77777777" w:rsidR="009D73E4" w:rsidRPr="009D73E4" w:rsidRDefault="009D73E4" w:rsidP="009D73E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00342764">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D73E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00342764">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> ViDA staat voor VAT in the Digital Age.</w:t>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ViDA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staat voor VAT in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Digital Age.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="120CEC91" w14:textId="77777777" w:rsidR="000D3922" w:rsidRPr="00342764" w:rsidRDefault="000D3922" w:rsidP="000D3922">
+    <w:p w14:paraId="5AE1C5EC" w14:textId="77777777" w:rsidR="009D73E4" w:rsidRPr="009D73E4" w:rsidRDefault="009D73E4" w:rsidP="009D73E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00342764">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D73E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00342764">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Memorie van toelichting, algemeen, paragraaf 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="14DC2E0D" w14:textId="77777777" w:rsidR="000D3922" w:rsidRPr="00342764" w:rsidRDefault="000D3922" w:rsidP="000D3922">
+    <w:p w14:paraId="2272DF94" w14:textId="77777777" w:rsidR="009D73E4" w:rsidRPr="009D73E4" w:rsidRDefault="009D73E4" w:rsidP="009D73E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00342764">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D73E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00342764">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Memorie van toelichting, algemeen, paragraaf 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5DDF737B" w14:textId="77777777" w:rsidR="000D3922" w:rsidRPr="00342764" w:rsidRDefault="000D3922" w:rsidP="000D3922">
+    <w:p w14:paraId="2BF7F95F" w14:textId="77777777" w:rsidR="009D73E4" w:rsidRPr="009D73E4" w:rsidRDefault="009D73E4" w:rsidP="009D73E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00342764">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D73E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00342764">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zoals het aanpassen van een verwijzing.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="605E2202" w14:textId="77777777" w:rsidR="000D3922" w:rsidRPr="00342764" w:rsidRDefault="000D3922" w:rsidP="000D3922">
+    <w:p w14:paraId="63268BB9" w14:textId="77777777" w:rsidR="009D73E4" w:rsidRPr="009D73E4" w:rsidRDefault="009D73E4" w:rsidP="009D73E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00342764">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D73E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00342764">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aanwijzing 9.4 van de Aanwijzingen voor de regelgeving. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="164BA176" w14:textId="77777777" w:rsidR="000D3922" w:rsidRPr="00342764" w:rsidRDefault="000D3922" w:rsidP="000D3922">
+    <w:p w14:paraId="58CB2CB8" w14:textId="77777777" w:rsidR="009D73E4" w:rsidRPr="009D73E4" w:rsidRDefault="009D73E4" w:rsidP="009D73E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00342764">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D73E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00342764">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit kan in het opschrift en de considerans van het voorstel en in de toelichting.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6E7DF392" w14:textId="77777777" w:rsidR="000D3922" w:rsidRPr="00342764" w:rsidRDefault="000D3922" w:rsidP="000D3922">
+    <w:p w14:paraId="057F79FF" w14:textId="77777777" w:rsidR="009D73E4" w:rsidRPr="009D73E4" w:rsidRDefault="009D73E4" w:rsidP="009D73E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00342764">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D73E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00342764">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zoals het wijzigen van terminologie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="70F621B8" w14:textId="77777777" w:rsidR="000D3922" w:rsidRPr="00342764" w:rsidRDefault="000D3922" w:rsidP="000D3922">
+    <w:p w14:paraId="0677D560" w14:textId="77777777" w:rsidR="009D73E4" w:rsidRPr="009D73E4" w:rsidRDefault="009D73E4" w:rsidP="009D73E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00342764">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D73E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00342764">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> het gemeenschappelijke stelsel van belasting over de toegevoegde waarde.</w:t>
+      <w:r w:rsidRPr="009D73E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Richtlijn 2006/112/EG van de Raad van 28 november 2006 betreffende het gemeenschappelijke stelsel van belasting over de toegevoegde waarde.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...2022 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002A439D"/>
-[...83 lines deleted...]
-    <w:rsid w:val="00FF4A6C"/>
+    <w:rsidRoot w:val="00287703"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="00287703"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="005B55DC"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="0082337C"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="009D73E4"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E74D9B"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="52222A15"/>
-  <w15:docId w15:val="{38BCD97D-3236-4F5E-B208-42434840D99A}"/>
+  <w14:docId w14:val="5C6C62E2"/>
+  <w15:docId w15:val="{66590C99-1598-4E99-844C-3BB0FBAA0777}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3765,78 +2254,77 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3871,55 +2359,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3982,1283 +2470,866 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...50 lines deleted...]
-    </w:pPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...11 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...105 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-[...451 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="000D3922"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:eastAsia="Times New Roman" w:hAnsi="Univers" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D73E4"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000D3922"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Univers" w:eastAsia="Times New Roman" w:hAnsi="Univers" w:cs="Times New Roman"/>
+    <w:rsid w:val="009D73E4"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D3922"/>
+    <w:rsid w:val="009D73E4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...31 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1514</ap:Words>
+  <ap:Characters>8328</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>69</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Nader rapport inzake het voorstel van wet (Wet implementatie Richtlijn btw in het digitale tijdperk - enkele btw-registratie)</vt:lpstr>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8986</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9823</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-03-26T16:23:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...111 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>