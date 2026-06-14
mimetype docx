--- v0 (2026-03-23)
+++ v1 (2026-06-14)
@@ -2,220 +2,259 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B52118" w:rsidRDefault="00C97A1E" w14:paraId="18BB77D6" w14:textId="7940E982">
+    <w:p w:rsidR="00C97A1E" w:rsidRDefault="00C97A1E" w14:paraId="6B1FD30E" w14:textId="1C173FCA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C97A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>VOORLOPIG OVERZICHT VERZOEKEN COMMISSIE-REGELING VAN WERKZAAMHEDEN Buitenlandse Handel en Ontwikkelings</w:t>
       </w:r>
       <w:r w:rsidR="00D226F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">samenwerking d.d. 26 maart </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="006B36C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D226F1" w:rsidP="00D226F1" w:rsidRDefault="00D226F1" w14:paraId="174A9648" w14:textId="3CE2848C">
+    <w:p w:rsidR="006B36C5" w:rsidRDefault="006B36C5" w14:paraId="129720BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006B36C5" w:rsidR="00D226F1" w:rsidP="006B36C5" w:rsidRDefault="006B36C5" w14:paraId="174A9648" w14:textId="497839CF">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B36C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Verzoek van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B36C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>lid Dobbe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B36C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Verzoek namens Dobbe (SP)</w:t>
+        <w:t xml:space="preserve"> (SP) om</w:t>
       </w:r>
-      <w:r w:rsidR="006E0685">
+      <w:r w:rsidRPr="006B36C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B36C5" w:rsidR="00D226F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">een kabinetsreactie op </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D226F1">
+      <w:r w:rsidRPr="006B36C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">een kabinetsreactie op dit bericht: 'Rode Kruis wil meer inzet van Nederland voor waarheid over aanval hulpverleners Gaza' </w:t>
+        <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId10">
-        <w:r w:rsidRPr="00D226F1">
+        <w:r w:rsidRPr="006B36C5" w:rsidR="00D226F1">
           <w:rPr>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>https://nos.nl/l/2607512</w:t>
+          <w:t>bericht</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D226F1">
+      <w:r w:rsidRPr="006B36C5" w:rsidR="00D226F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">willen vragen, te ontvangen uiterlijk 31 maart. </w:t>
-[...28 lines deleted...]
-        <w:t>Toelichting:</w:t>
+        <w:t>: 'Rode Kruis wil meer inzet van Nederland voor waarheid over aanval hulpverleners Gaza', te ontvangen uiterlijk 31 maart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, en deze kabinetsreactie te agenderen voor het commissiedebat humanitaire hulp d.d. 1 april 2026. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D226F1" w:rsidR="00D226F1">
+    </w:p>
+    <w:p w:rsidR="006B36C5" w:rsidP="00FD50F1" w:rsidRDefault="006B36C5" w14:paraId="08F78FED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dan kunnen we de reactie betrekken bij het debat humanitaire hulp op 1 april. Dit omdat de veiligheid van hulpverleners cruciaal is voor het voortbestaan van effectieve humanitaire hulp en dus voor dit debat.    </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FD50F1" w:rsidR="00A52CA2" w:rsidP="00FD50F1" w:rsidRDefault="00A52CA2" w14:paraId="2A619520" w14:textId="598C4A52">
+    <w:p w:rsidR="006B36C5" w:rsidP="00FD50F1" w:rsidRDefault="006B36C5" w14:paraId="22F42463" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD50F1" w:rsidR="00A52CA2" w:rsidP="00FD50F1" w:rsidRDefault="00A52CA2" w14:paraId="2A619520" w14:textId="1C59252E">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A52CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Verzoeken voor de commissie-RvW kunnen tot uiterlijk 16.00 uur op de werkdag voor de dag van de procedurevergadering worden aangemeld.</w:t>
+        <w:t>Verzoeken voor de commissie-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A52CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>RvW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A52CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnen tot uiterlijk 16.00 uur op de werkdag voor de dag van de procedurevergadering worden aangemeld.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00FD50F1" w:rsidR="00A52CA2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -458,84 +497,203 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="741F29AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA667676"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="456220702">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1455757776">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="87045075">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C97A1E"/>
     <w:rsid w:val="000F1817"/>
     <w:rsid w:val="002026A0"/>
     <w:rsid w:val="00237AD5"/>
     <w:rsid w:val="00286CC5"/>
+    <w:rsid w:val="006B36C5"/>
     <w:rsid w:val="006E0685"/>
     <w:rsid w:val="00A52CA2"/>
     <w:rsid w:val="00B52118"/>
     <w:rsid w:val="00C97A1E"/>
     <w:rsid w:val="00D226F1"/>
+    <w:rsid w:val="00DB27C4"/>
     <w:rsid w:val="00DC793D"/>
     <w:rsid w:val="00E04C0A"/>
     <w:rsid w:val="00FD50F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1442,61 +1600,84 @@
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00C97A1E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00C97A1E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B36C5"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B36C5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fnos.nl%2Fl%2F2607512&amp;data=05%7C02%7Ccie.bho%40tweedekamer.nl%7C7d45b2c7ff2e49ee89a908de88df77d9%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639098690532245460%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=IWN8Yj4RF0cKvmmKKB8KbCpAp2U24p4PpnC2BnOWiW4%3D&amp;reserved=0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nos.nl/artikel/2607512-rode-kruis-wil-meer-inzet-van-nederland-voor-waarheid-over-aanval-hulpverleners-gaza" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1759,58 +1940,58 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>177</ap:Words>
-  <ap:Characters>975</ap:Characters>
+  <ap:Words>106</ap:Words>
+  <ap:Characters>588</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>8</ap:Lines>
-  <ap:Paragraphs>2</ap:Paragraphs>
+  <ap:Lines>4</ap:Lines>
+  <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1150</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>693</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100652B67EEE1A68642A5D50A61AFC143750073EA8173EF83BC45BACF28202A1255D6</vt:lpwstr>
   </property>