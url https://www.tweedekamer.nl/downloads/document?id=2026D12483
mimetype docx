--- v0 (2026-03-20)
+++ v1 (2026-07-15)
@@ -43,98 +43,106 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="792A7018" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006166E9" w:rsidR="00CB3578" w:rsidP="006166E9" w:rsidRDefault="004D4ACA" w14:paraId="7DE29992" w14:textId="62478448">
+          <w:p w:rsidRPr="006166E9" w:rsidR="00CB3578" w:rsidP="006166E9" w:rsidRDefault="004D4ACA" w14:paraId="7DE29992" w14:textId="11B04CBD">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006166E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
             </w:r>
+            <w:r w:rsidR="00310E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
             <w:r w:rsidR="00E7794F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006166E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(NvW d.d. </w:t>
             </w:r>
-            <w:r w:rsidR="00E7794F">
+            <w:r w:rsidR="00310E06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t xml:space="preserve">3 juni </w:t>
             </w:r>
             <w:r w:rsidRPr="006166E9" w:rsidR="006166E9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> maart 2026)</w:t>
+              <w:t>2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="1D539406" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2343,87 +2351,95 @@
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94ABD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Tot het gebied van deskundigheid van de klinisch fysicus wordt gerekend:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94ABD" w:rsidR="00E94ABD" w:rsidP="00E94ABD" w:rsidRDefault="00E94ABD" w14:paraId="7C9F371D" w14:textId="7CF3CD5E">
+    <w:p w:rsidRPr="00E94ABD" w:rsidR="00E94ABD" w:rsidP="00E94ABD" w:rsidRDefault="00E94ABD" w14:paraId="7C9F371D" w14:textId="4C889D12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94ABD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94ABD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>het optimaliseren en borgen van de juiste en veilige inzet van bestaande en nieuwe medisch-fysische methoden, technieken en modellen, medische apparatuur, medische software en fysische agentia, alsmede het toepassen daarvan, voor de diagnose en behandeling van patiënten.</w:t>
+        <w:t>het optimaliseren en borgen van de juiste en veilige inzet van bestaande en nieuwe medisch-fysische methoden, technieken en modellen, medische apparatuur, medische software en fysische agentia, alsmede het toepassen daarvan, voor de diagnose en behandeling van patiënten</w:t>
+      </w:r>
+      <w:r w:rsidR="00053742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; en</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E94ABD" w:rsidR="00E94ABD" w:rsidP="00E94ABD" w:rsidRDefault="00E94ABD" w14:paraId="03123DF0" w14:textId="301A8B02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94ABD">
         <w:rPr>
@@ -4734,72 +4750,72 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29CA62D2" w14:textId="77777777" w:rsidR="00E34552" w:rsidRDefault="00E34552">
+    <w:p w14:paraId="18B864EE" w14:textId="77777777" w:rsidR="00F61E9B" w:rsidRDefault="00F61E9B">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62BE8C04" w14:textId="77777777" w:rsidR="00E34552" w:rsidRDefault="00E34552">
+    <w:p w14:paraId="52CBB799" w14:textId="77777777" w:rsidR="00F61E9B" w:rsidRDefault="00F61E9B">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BD02AB3" w14:textId="77777777" w:rsidR="00E34552" w:rsidRDefault="00E34552">
+    <w:p w14:paraId="36D984BC" w14:textId="77777777" w:rsidR="00F61E9B" w:rsidRDefault="00F61E9B">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -4956,65 +4972,65 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="01E91045" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1004A2E2" w14:textId="77777777" w:rsidR="00E34552" w:rsidRDefault="00E34552">
+    <w:p w14:paraId="4932D20B" w14:textId="77777777" w:rsidR="00F61E9B" w:rsidRDefault="00F61E9B">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FE5548D" w14:textId="77777777" w:rsidR="00E34552" w:rsidRDefault="00E34552">
+    <w:p w14:paraId="44750ECF" w14:textId="77777777" w:rsidR="00F61E9B" w:rsidRDefault="00F61E9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F142EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56B60E7A"/>
     <w:lvl w:ilvl="0" w:tplc="F2648866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
@@ -5413,92 +5429,96 @@
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E94ABD"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="00026876"/>
+    <w:rsid w:val="00053742"/>
     <w:rsid w:val="00055E2B"/>
     <w:rsid w:val="0008442C"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="00186B38"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="00206B20"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="002C15A8"/>
+    <w:rsid w:val="00310E06"/>
+    <w:rsid w:val="003208B6"/>
     <w:rsid w:val="004D4ACA"/>
     <w:rsid w:val="00527934"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="006166E9"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="0085224F"/>
     <w:rsid w:val="008D6B78"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E29AC"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00B94D42"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00CE58C2"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E34552"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00E7794F"/>
     <w:rsid w:val="00E94ABD"/>
     <w:rsid w:val="00EC2ACC"/>
     <w:rsid w:val="00EC4701"/>
     <w:rsid w:val="00F13442"/>
+    <w:rsid w:val="00F61E9B"/>
     <w:rsid w:val="00F956D4"/>
     <w:rsid w:val="00FB47A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6911,72 +6931,72 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
   <ap:Words>1845</ap:Words>
-  <ap:Characters>10148</ap:Characters>
+  <ap:Characters>10149</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>84</ap:Lines>
   <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11970</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11971</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>