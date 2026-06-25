--- v0 (2026-03-18)
+++ v1 (2026-06-25)
@@ -856,51 +856,51 @@
         </w:rPr>
         <w:t>lid</w:t>
       </w:r>
       <w:r w:rsidRPr="0093590E" w:rsidR="007E3587">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> vast te stellen algemene maatregel van bestuur wordt niet eerder gedaan dan vier weken nadat het ontwerp aan beide Kamers der Staten-Generaal is overgelegd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA1CE4" w:rsidP="00EA1CE4" w:rsidRDefault="00EA1CE4" w14:paraId="64CD5370" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="003C21AC" w:rsidP="00EA1CE4" w:rsidRDefault="003C21AC" w14:paraId="3406DB49" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA69AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="003C21AC" w:rsidP="00BF623B" w:rsidRDefault="003C21AC" w14:paraId="06175312" w14:textId="77777777"/>
-    <w:p w:rsidR="004C5B1B" w:rsidP="004C5B1B" w:rsidRDefault="004C5B1B" w14:paraId="450A23A0" w14:textId="36537E53">
+    <w:p w:rsidR="004C5B1B" w:rsidP="004C5B1B" w:rsidRDefault="004C5B1B" w14:paraId="450A23A0" w14:textId="35275B52">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Dit amendement voegt een lichte voorhangprocedure toe aan</w:t>
       </w:r>
       <w:r w:rsidR="00C17B7A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> het voorgestelde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> artikel </w:t>
       </w:r>
       <w:r w:rsidR="008D0007">
         <w:rPr>
@@ -994,55 +994,61 @@
       </w:r>
       <w:r w:rsidR="00DD3976">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ook de uitwerking van enkele andere onderwerpen uit die wet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Met name de zorgplicht betreft een zware en verstrekkende verplichting, waarvan de uitwerking controleerbaar en transparant moet zijn. De indiener stelt daarom voor om wijzigingen van</w:t>
       </w:r>
       <w:r w:rsidR="00DD3976">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> de uitwerking van de zorgplicht in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> het </w:t>
       </w:r>
+      <w:r w:rsidR="007C7B95">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluit </w:t>
+      </w:r>
       <w:r w:rsidR="008D0007">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wet weerbaarheid kritieke entiteiten </w:t>
+        <w:t xml:space="preserve">weerbaarheid kritieke entiteiten </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>voor te leggen aan beide Kamers</w:t>
       </w:r>
       <w:r w:rsidR="00DD3976">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> zodat de invloed van het parlement wordt vergroot.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C5B1B" w:rsidP="004C5B1B" w:rsidRDefault="004C5B1B" w14:paraId="31058E1D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -1197,50 +1203,51 @@
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C5B1B"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="0007471A"/>
     <w:rsid w:val="000D17BF"/>
+    <w:rsid w:val="000E3007"/>
     <w:rsid w:val="000F1ED9"/>
     <w:rsid w:val="000F73F0"/>
     <w:rsid w:val="00121C50"/>
     <w:rsid w:val="00123697"/>
     <w:rsid w:val="0015287F"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="001D56AF"/>
     <w:rsid w:val="001E0E21"/>
     <w:rsid w:val="00212E0A"/>
     <w:rsid w:val="002153B0"/>
     <w:rsid w:val="0021777F"/>
     <w:rsid w:val="00241DD0"/>
     <w:rsid w:val="00251928"/>
     <w:rsid w:val="002814DE"/>
     <w:rsid w:val="002A0713"/>
     <w:rsid w:val="00322399"/>
     <w:rsid w:val="003230C5"/>
     <w:rsid w:val="003652A3"/>
     <w:rsid w:val="00377733"/>
     <w:rsid w:val="00383549"/>
     <w:rsid w:val="003C21AC"/>
     <w:rsid w:val="003C5218"/>
     <w:rsid w:val="003C7876"/>
@@ -1265,50 +1272,51 @@
     <w:rsid w:val="004E4107"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="00514540"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="005F6E2E"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00662540"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006A3B81"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="007131B6"/>
     <w:rsid w:val="00717E72"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007961AD"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007C2890"/>
+    <w:rsid w:val="007C7B95"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="007E3587"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="0082242D"/>
     <w:rsid w:val="00824D87"/>
     <w:rsid w:val="00825C20"/>
     <w:rsid w:val="00827DFB"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008D0007"/>
     <w:rsid w:val="008D14D5"/>
     <w:rsid w:val="008D2D7A"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="009246BE"/>
     <w:rsid w:val="00934CA7"/>
     <w:rsid w:val="00936C1B"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00966CE2"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009A409F"/>
@@ -2574,73 +2582,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>247</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Words>231</ap:Words>
+  <ap:Characters>1382</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>11</ap:Lines>
   <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1606</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1610</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>