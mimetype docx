--- v0 (2026-03-18)
+++ v1 (2026-06-25)
@@ -724,92 +724,92 @@
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00EA69AC" w:rsidR="00B01BA6" w:rsidP="0088452C" w:rsidRDefault="00B01BA6" w14:paraId="71B9FA0F" w14:textId="77777777">
             <w:pPr>
               <w:ind w:firstLine="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA69AC">
               <w:t>De ondergetekende stelt het volgende amendement voor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004330ED" w:rsidP="00D774B3" w:rsidRDefault="004330ED" w14:paraId="5247BDEA" w14:textId="77777777"/>
     <w:p w:rsidR="008407D9" w:rsidP="00D774B3" w:rsidRDefault="008407D9" w14:paraId="79BC5E33" w14:textId="487A35EC">
       <w:r>
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="008407D9" w:rsidP="00D774B3" w:rsidRDefault="008407D9" w14:paraId="71FDD500" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AF0DDC" w:rsidR="00D95E92" w:rsidP="00D95E92" w:rsidRDefault="00CD0D55" w14:paraId="141C8F7F" w14:textId="014C4654">
+    <w:p w:rsidRPr="00AF0DDC" w:rsidR="00D95E92" w:rsidP="00D95E92" w:rsidRDefault="001338EF" w14:paraId="141C8F7F" w14:textId="3D4B4D54">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">In het voorgestelde hoofdstuk </w:t>
+        <w:t>Na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0DDC" w:rsidR="00D95E92">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artikel </w:t>
       </w:r>
       <w:r w:rsidR="00BA75CB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> wordt n</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DDC" w:rsidR="00D95E92">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">a artikel </w:t>
-[...5 lines deleted...]
-        <w:t>15</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0DDC" w:rsidR="00D95E92">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> een artikel ingevoegd, luidende:</w:t>
+        <w:t>een artikel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D95E92" w:rsidP="00D95E92" w:rsidRDefault="00D95E92" w14:paraId="725617B2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D95E92" w:rsidP="00AB0D3D" w:rsidRDefault="00D95E92" w14:paraId="26B9A9F8" w14:textId="32A49318">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0DDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5447,50 +5447,51 @@
     <w:rsid w:val="000366CF"/>
     <w:rsid w:val="00040E87"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="00055996"/>
     <w:rsid w:val="00061163"/>
     <w:rsid w:val="000667F4"/>
     <w:rsid w:val="0007471A"/>
     <w:rsid w:val="0007682F"/>
     <w:rsid w:val="00077538"/>
     <w:rsid w:val="00082778"/>
     <w:rsid w:val="0008592F"/>
     <w:rsid w:val="000914E7"/>
     <w:rsid w:val="000923A1"/>
     <w:rsid w:val="00096DF2"/>
     <w:rsid w:val="000A506C"/>
     <w:rsid w:val="000B708C"/>
     <w:rsid w:val="000C7E63"/>
     <w:rsid w:val="000D17BF"/>
     <w:rsid w:val="000D50E0"/>
     <w:rsid w:val="000E5F86"/>
     <w:rsid w:val="000F1E31"/>
     <w:rsid w:val="000F52A5"/>
     <w:rsid w:val="00110EE0"/>
     <w:rsid w:val="00121C50"/>
     <w:rsid w:val="00126324"/>
+    <w:rsid w:val="001338EF"/>
     <w:rsid w:val="00135A6F"/>
     <w:rsid w:val="00143AC9"/>
     <w:rsid w:val="00144BDE"/>
     <w:rsid w:val="00144D7C"/>
     <w:rsid w:val="0015438C"/>
     <w:rsid w:val="00154CC6"/>
     <w:rsid w:val="00155FCC"/>
     <w:rsid w:val="001560B1"/>
     <w:rsid w:val="00156566"/>
     <w:rsid w:val="00156B34"/>
     <w:rsid w:val="00156B47"/>
     <w:rsid w:val="001572F8"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="001630CA"/>
     <w:rsid w:val="001656EE"/>
     <w:rsid w:val="0016653D"/>
     <w:rsid w:val="00171521"/>
     <w:rsid w:val="0018267F"/>
     <w:rsid w:val="00182BF3"/>
     <w:rsid w:val="00184828"/>
     <w:rsid w:val="00185D08"/>
     <w:rsid w:val="00191307"/>
     <w:rsid w:val="0019263D"/>
     <w:rsid w:val="00193B91"/>
     <w:rsid w:val="001A136B"/>
@@ -5627,50 +5628,51 @@
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00662AE4"/>
     <w:rsid w:val="00667407"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006775D9"/>
     <w:rsid w:val="006851B7"/>
     <w:rsid w:val="00686FD3"/>
     <w:rsid w:val="006930E2"/>
     <w:rsid w:val="0069431B"/>
     <w:rsid w:val="00695FA8"/>
     <w:rsid w:val="006A24EE"/>
     <w:rsid w:val="006A2B88"/>
     <w:rsid w:val="006A2BF5"/>
     <w:rsid w:val="006B5531"/>
     <w:rsid w:val="006C4C63"/>
     <w:rsid w:val="006D04E1"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006D5A93"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="006F5160"/>
     <w:rsid w:val="00710F70"/>
     <w:rsid w:val="00712889"/>
     <w:rsid w:val="00720C56"/>
     <w:rsid w:val="007365F0"/>
+    <w:rsid w:val="0073777C"/>
     <w:rsid w:val="00754CC8"/>
     <w:rsid w:val="00761444"/>
     <w:rsid w:val="0076198E"/>
     <w:rsid w:val="007703EE"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00774CDC"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007876D7"/>
     <w:rsid w:val="00791134"/>
     <w:rsid w:val="007914DA"/>
     <w:rsid w:val="00793D80"/>
     <w:rsid w:val="00793F41"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="007E6B5B"/>
     <w:rsid w:val="007F60E9"/>
     <w:rsid w:val="00801E64"/>
     <w:rsid w:val="00812C40"/>
     <w:rsid w:val="00815BEA"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="008246F3"/>
     <w:rsid w:val="00825C20"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="00834A23"/>
     <w:rsid w:val="00837730"/>
@@ -7218,73 +7220,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>9</ap:Pages>
-  <ap:Words>5457</ap:Words>
-  <ap:Characters>30017</ap:Characters>
+  <ap:Words>5452</ap:Words>
+  <ap:Characters>29990</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>250</ap:Lines>
+  <ap:Lines>249</ap:Lines>
   <ap:Paragraphs>70</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>35404</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>35372</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>