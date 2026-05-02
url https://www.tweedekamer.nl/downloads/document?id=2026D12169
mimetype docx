--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1,5174 +1,2287 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004D2613" w:rsidRDefault="0005217C" w14:paraId="5067E8B2" w14:textId="77777777">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">het Amerikaanse bedrijf </w:t>
+    <w:p w:rsidRPr="002524E1" w:rsidR="002524E1" w:rsidRDefault="0099450F" w14:paraId="49045A44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31066</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1" w:rsidR="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1" w:rsidR="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1" w:rsidR="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="002524E1" w:rsidRDefault="0099450F" w14:paraId="7DEE2F3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1" w:rsidR="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1" w:rsidR="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1" w:rsidR="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="002524E1" w:rsidP="00D31852" w:rsidRDefault="002524E1" w14:paraId="7B2A7B26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1534</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de  staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="002524E1" w:rsidP="0099450F" w:rsidRDefault="002524E1" w14:paraId="0A7228BC" w14:textId="69A8D0E1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="002524E1" w:rsidP="0099450F" w:rsidRDefault="002524E1" w14:paraId="3151FB84" w14:textId="2B6F8B25">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Den Haag, 17 maart 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="002524E1" w:rsidP="0099450F" w:rsidRDefault="002524E1" w14:paraId="5EA598D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="55E37670" w14:textId="234B6256">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over de stand van zaken rondom de implementatie van het nieuwe systeem voor de omzetbelasting door het Amerikaanse bedrijf </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E05A62">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Fast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E05A62">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Daarnaast hebben de leden Kathmann (GroenLinks/PvdA) en </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises. In de afgelopen weken is er in uw Kamer en in de maatschappij veel aandacht ontstaan voor dit onderwerp. Naar aanleiding van het Wetgevingsoverleg Digitale Zaken van 2 maart jl. heeft mijn ambtsgenoot de staatssecretaris van Digitale Economie en Soevereiniteit contact met mij opgenomen. Daarnaast hebben de leden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00454EB6">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kathmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GroenLinks/PvdA) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Struijs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00454EB6">
-[...38 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (50Plus) hierover Kamervragen gesteld. De beantwoording hiervan ontvangt u zo spoedig mogelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="12438E51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="44B774EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Middels deze brief zal ik u nader informeren over de stand van zaken met betrekking tot de aanbesteding voor het nieuwe systeem voor de omzetbelasting. Ik zal daarbij ingaan op de maatregelen die de Belastingdienst neemt en gaat nemen om de risico’s rondom de continuïteit en vertrouwelijkheid zoveel mogelijk te mitigeren. Daarnaast zal ik u meenemen in de achtergrond van het besluit tot de aanbesteding en de noodzaak van de modernisering van de systemen voor de omzetbelasting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="4D0D3DC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="1006DB8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Laat ik daarbij vooropstellen dat ik begrijp dat de aanbesteding van het systeem aan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Fast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Door de wereldwijde (</w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises vragen oproept bij uw Kamer. Door de wereldwijde (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00845FE3">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>geo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00845FE3">
-[...29 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)politieke ontwikkelingen is de discussie omtrent het versterken van de digitale autonomie en het beperken van afhankelijkheden van niet-Europese technologie versterkt. Bij de start van deze aanbesteding speelde dit een beperktere rol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="722159CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="047F2CC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Geopolitieke context en digitale autonomie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4F9B" w:rsidP="008C4F9B" w:rsidRDefault="008C4F9B" w14:paraId="13BF9A50" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="1DE56200" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Voordat ik inga op de aanbesteding wil ik eerst stilstaan bij de bredere (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>geo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">)politieke context waarin dit traject moet worden bezien. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4F9B" w:rsidP="008C4F9B" w:rsidRDefault="008C4F9B" w14:paraId="388FB2A6" w14:textId="77777777">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00BA20A3">
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="03ED6B14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continuïteitsrisico’s als gevolg van geopolitieke ontwikkelingen dienen daarbij in perspectief te worden gezien. De Belastingdienst is ook in de huidige situatie afhankelijk van Amerikaanse technologie in de infrastructuur. Veel infrastructurele componenten zoals virtualisatiesoftware en de besturingssystemen van de servers zijn ook Amerikaanse producten. Voor onderhoud, licentiechecks of updates wordt vaak gecontroleerd een (netwerk)connectie gemaakt met de leverancier. Hoewel het uitmaakt of de Belastingdienst of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises de infrastructuur beheert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>onderhoud</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">het uitmaakt of de Belastingdienst of </w:t>
+        <w:t>zullen de continuïteitsrisico’s ten aanzien van de Amerikaanse leveranciers niet weggenomen zijn. Het huidige systeem betreft bijvoorbeeld een IBM-mainframe (Amerikaanse leverancier) waarbij voor onderhoud ook een gecontroleerde (netwerk)connectie wordt gemaakt met de leverancier (hetzelfde geldt voor de virtualisatiesoftware). Wel geldt dat het zelfstandig beheren van de infrastructuur meer regie en controle biedt in relatie tot de toegang tot gegevens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="46317FE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="7404D679" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik onderschrijf dat het wenselijk is om de digitale autonomie van Nederland verder te versterken. In het regeerakkoord is de ambitie opgenomen dat er gewerkt moet worden aan inzicht in en afbouw van strategische technologie-afhankelijkheden. Deze ambitie is tegelijkertijd niet van de ene op de andere dag te realiseren. Het versterken van de digitale autonomie van de overheid is een belangrijke en stevige opgave die vraagt om een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00142DD2">
-        <w:t>Fast</w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00142DD2">
-[...86 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanpak en die het gehele kabinet aangaat. Ik wil daar, vanuit mijn verantwoordelijkheid voor de Belastingdienst, graag een actieve bijdrage aan leveren met als doel om Nederland digitaal autonomer te maken. De realiteit is echter dat de modernisering van dit systeem niet kan wachten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="78A4CF13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="65A8F420" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aanbestedingstraject</w:t>
       </w:r>
-      <w:r w:rsidR="00E8103E">
-        <w:rPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00576270">
-[...36 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder mijn ambtsvoorgangers is ingezet op het planmatig moderniseren en vernieuwen van het IT-landschap van de Belastingdienst. In dat kader is de Belastingdienst in 2020 gestart met het programma om het verouderde omzetbelastingsysteem te moderniseren. Om de mogelijkheden in kaart te brengen heeft de Belastingdienst in 2021 een marktconsultatie gedaan. Daaruit bleek dat er oplossingen in de markt beschikbaar zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="1DAA62F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="2CA27FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidR="007B1098">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2022 is na extern advies besloten om een aanbesteding te starten en een pakketoplossing uit de markt aan te schaffen in plaats van zelf een nieuw systeem te bouwen. Uit dit advies bleek dat een oplossing uit de markt sneller en tegen lagere kosten zou kunnen worden gerealiseerd dan wanneer de Belastingdienst zelf een systeem zou bouwen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00EE053F">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Belastingdienst heeft later een tweede, onafhankelijk advies gevraagd. Ook hierin werd geconcludeerd dat een pakketoplossing uit de markt sneller kon worden geïmplementeerd dan een zelfbouwtraject. Uw Kamer is over de keuze voor een pakketoplossing reeds in februari 2023 geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="7112B921" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="765527DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2023 is de Belastingdienst een aanbestedingsprocedure gestart. Na het doorlopen van een zorgvuldige Europese aanbestedingsprocedure is de opdracht gegund aan het Amerikaanse bedrijf </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises. Dit bedrijf scoorde het beste op de van te voren aangegeven criteria uit de aanbestedingsstukken, zoals gegevensbeheer, informatiebeveiliging gebruiksvriendelijkheid en datamigratie. In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">maart 2025 heeft mijn ambtsvoorganger u tijdens het commissiedebat Belastingdienst geïnformeerd over de gunning aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="3BE7334F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="2FA83870" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is bewust gezocht naar bewezen technologie en gekeken naar de ervaringen van andere Europese landen. Zo heeft de Finse belastingdienst dezelfde pakketoplossing reeds geïmplementeerd voor alle belastingmiddelen en processen. Wel draait de Finse belastingdienst dit systeem op dit moment, met uitzondering van het applicatiebeheer, in eigen beheer. Op korte termijn zal de Finse belastingdienst, in het kader van het versterken van de weerbaarheid, de overstap maken naar een externe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cloudomgeving</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van een Amerikaanse partij.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1" w:rsidDel="00EF253B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B629E">
-[...138 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inmiddels heeft de Deense Belastingdienst ook een contract met deze leverancier afgesloten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD65A0" w:rsidP="00006BEF" w:rsidRDefault="00FD65A0" w14:paraId="592DFA82" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="6389F940" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="3F2C00EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Huidige situatie en maatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00217C92" w:rsidP="00217C92" w:rsidRDefault="00217C92" w14:paraId="4064F9D9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="162BE3BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Stand van zaken implementatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54115" w:rsidRDefault="009D12FB" w14:paraId="7CD1C189" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="2CCC44CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De implementatie betreft een integrale oplossing waarbij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Fast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> maar wordt beheerd door </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het beheer gaat voeren op het totale systeem (software en infrastructuur). De infrastructuur staat in Apeldoorn, maar wordt beheerd door </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Fast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">door middel van een </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (door middel van een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>housing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A76A62">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">). Er is hier geen sprake van opslag of verwerking van de gegevens van belastingplichtigen in een </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-oplossing geleverd door de Belastingdienst). Er is hier geen sprake van opslag of verwerking van de gegevens van belastingplichtigen in een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>cloudomgeving</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00217C92" w:rsidRDefault="00217C92" w14:paraId="15FA9E75" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="3377DAA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="180B9694" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gezien </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Fast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...14 lines deleted...]
-      <w:r w:rsidR="00D60CBC">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de infrastructuur beheert bestaan er risico’s rondom de toegang tot data (exclusiviteit) en continuïteit van het systeem. Als onderdeel van het programma worden deze risico’s geanalyseerd en worden voorgenomen beheersmaatregelen uitgewerkt (in samenspraak met de leverancier). De Belastingdienst werkt nog aan de realisatie van de oplossing. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="121212"/>
+        </w:rPr>
+        <w:t>Dat wil zeggen dat er nog wordt gewerkt aan de configuratie en het gereedmaken van het pakket, maar dat het nog niet in productie is genomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00464238">
-[...31 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:name="_Hlk224025151" w:id="0"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00217C92" w:rsidP="00217C92" w:rsidRDefault="00217C92" w14:paraId="1C44ECE4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="0F9C6CCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00217C92" w:rsidP="00217C92" w:rsidRDefault="00217C92" w14:paraId="1B40BAD3" w14:textId="77777777">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">IRAM (Information Risk Assessment </w:t>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="7F06E7C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om het nieuwe systeem zo veilig mogelijk in te richten worden er maatregelen genomen. Als onderdeel van het programma voert de Belastingdienst een risicoanalyse conform de IRAM (Information Risk Assessment </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Methodology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w:rsidR="00C7211C" w:rsidP="00217C92" w:rsidRDefault="00C7211C" w14:paraId="070ACEAB" w14:textId="77777777">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) uit. Dit is een veelgebruikte methodiek die helpt bij het identificeren, analyseren en behandelen van risico’s op het gebied van informatiebeveiliging. Op basis hiervan worden maatregelen uitgewerkt en geïmplementeerd, en vervolgens op hun effectiviteit getoetst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="46F6F8C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="0BB23CAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk224547581" w:id="1"/>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> kan overnemen van </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelijktijdig en als onderdeel van de risicoanalyse laat ik parallel onderzoeken op welke termijn en onder welke voorwaarden de Belastingdienst het beheer en onderhoud van de infrastructuur in Apeldoorn kan overnemen van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006A00F2">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Fast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006A00F2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (van </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises (van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0007029D">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>housing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0007029D">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">na het treffen van de beheersmaatregelen, niet tot een aanvaardbaar niveau kunnen worden teruggebracht. </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar hosting). Dit kan als een alternatieve route dienen in het geval uit de risicoanalyse blijkt dat de restrisico’s, na het treffen van de beheersmaatregelen, niet tot een aanvaardbaar niveau kunnen worden teruggebracht. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk224547596" w:id="2"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="000E4749">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het zorgvuldig uitwerken van deze alternatieve route vergt tijd. Ik zal uw Kamer hierover informeren voor het zomerreces. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="006A00F2" w:rsidP="00217C92" w:rsidRDefault="006A00F2" w14:paraId="44A72720" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="4FCE07D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="2E0FCB40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mitigerende maatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A35436" w:rsidR="00EE2FD1" w:rsidP="00EE2FD1" w:rsidRDefault="000E4749" w14:paraId="75DD849C" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> De Belastingdienst werkt met </w:t>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="2EF531AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zal hieronder ingaan op de maatregelen die de Belastingdienst heeft getroffen en gaat treffen om deze risico’s zoveel mogelijk te beperken. De leverancier gaat werken op locatie in Apeldoorn onder toezicht van medewerkers van de Belastingdienst (vier-ogenprincipe) die worden opgeleid om het systeem te beheren. Er wordt door de leverancier, eenmaal in productie, geen beheer op afstand gevoerd. De Belastingdienst is in overleg met de leverancier om te bewerkstellingen dat er wordt gewerkt met medewerkers die niet onder Amerikaanse jurisdictie vallen. Ook onderzoekt de Belastingdienst samen met de leverancier de mogelijkheid dat zij een onafhankelijke Europese entiteit oprichten met de intentie om het contract met de Belastingdienst daarheen te verhuizen. De Belastingdienst werkt met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00267A1D">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Fast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00267A1D">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aan de invulling van bovenstaande mitigerende maatregelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D44762" w:rsidP="009974DE" w:rsidRDefault="00D44762" w14:paraId="4E353CE6" w14:textId="77777777"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">de </w:t>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="0F7F1151" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="18C7F9A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast werkt de Belastingdienst met de leverancier aan het uitbreiden van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>escrow</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> die is opgenomen in de overeenkomst met </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling die is opgenomen in de overeenkomst met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B75E2D">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Fast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B75E2D">
-[...99 lines deleted...]
-        <w:t>achterdeuren (</w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises zodat deze een ruimere toepassing krijgt. Dit is een regeling die dient als waarborg op de continuïteit van de dienstverlening. Er wordt een kopie van de broncode en documentatie in bewaring gegeven bij een Nederlandse onafhankelijke derde partij. In geval van het niet nakomen van dienstverleningsafspraken wordt deze broncode en documentatie vrijgegeven. De Belastingdienst gaat een proces inrichten om te zorgen dat de Belastingdienstmedewerkers de in dat geval benodigde expertise hebben om zelf het volledige beheer uit te voeren. Daarnaast gaat de Belastingdienst de broncode door een onafhankelijke partij onderzoeken op mogelijke kwetsbaarheden, zoals achterdeuren (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00063C84">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>backdoors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00063C84">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA0A82" w:rsidP="009974DE" w:rsidRDefault="00FA0A82" w14:paraId="787C139B" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t>ingericht als een “</w:t>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="4AC0B84F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="5E6B7D39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Belastingdienst heeft de infrastructuur ingericht als een “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FA0A82">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>onvertrouwde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FA0A82">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. De omgeving is </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” omgeving binnen de infrastructuur van de Belastingdienst. De omgeving is </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FA0A82">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>gezoneerd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FA0A82">
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en koppelingen of verbindingen met andere systemen worden gecontroleerd. De effectiviteit van de beheersmaatregelen en de betrouwbaarheid van de omgeving worden onderworpen aan audits en penetratietesten alvorens de afweging wordt gemaakt of systemen in productie gaan (of data wordt ingeladen in de omgeving). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00313107" w:rsidP="00B31B17" w:rsidRDefault="00313107" w14:paraId="35499384" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="5CAFDB55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="617E2DBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aangezien </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Fast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">daarmee in potentie binnen de reikwijdte van extraterritoriale wetgeving zoals de CLOUD Act en de FISA </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises een Amerikaanse leverancier is die onder Amerikaanse jurisdictie valt komen de gegevens van belastingplichtigen daarmee in potentie binnen de reikwijdte van extraterritoriale wetgeving zoals de CLOUD Act en de FISA </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Amendments</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act. De CLOUD Act stelt Amerikaanse opsporingsdiensten in staat om via een gerechtelijk bevel toegang te krijgen tot gegevens bij dienstverleners die onder Amerikaanse jurisdictie vallen, ongeacht waar die gegevens zijn opgeslagen. De FISA-wetgeving stelt Amerikaanse opsporingsdiensten instaat om in het kader van nationale veiligheid deze gegevens te verzamelen zonder individueel gerechtelijk bevel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="40AD67AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="576F44A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de eerdergenoemde maatregelen kunnen deze risico’s worden beperkt, met als doel om deze terug te brengen tot een aanvaardbaar restrisico. Daarbij merk ik op dat het gebruikmaken van een externe leverancier betekent dat risico’s nooit volledig kunnen worden weggenomen. De Belastingdienst blijft de risico’s doorlopend monitoren en zal in de komende tijd additionele maatregelen blijven verkennen. Zoals ik eerder in de brief aangaf laat ik parallel onderzoeken onder welke voorwaarden de Belastingdienst het beheer en onderhoud in eigen hand kan nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="62A93DE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="11B82667" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3887">
-        <w:rPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Noodzaak modernisering</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Noodzaak modernisering systemen voor de omzetbelasting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="60A5F756" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jaarlijks wordt er circa 80 miljard euro aan omzetbelasting afgedragen aan de Belastingdienst. De verwerking van de aangiften die aan deze inning ten grondslag ligt vindt plaats met een systeem dat sterk is verouderd en dringend toe is aan modernisering. Over de noodzaak om het systeem van de omzetbelasting te moderniseren is uw Kamer door mijn ambtsvoorgangers in de afgelopen jaren veelvuldig geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="5A0E87BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="7A7A5445" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Externe toezichthouders, waaronder de Algemene Rekenkamer (AR), vragen hier al jaren structureel aandacht voor. Zo constateert de AR reeds in het Verantwoordingsonderzoek 2018 dat het systeem voor de omzetbelasting sterk is verouderd en de benodigde kennis om het te onderhouden schaars is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het verantwoordingsonderzoek 2019 schrijft de AR dat de continuïteit van de omzetbelasting nog steeds onder druk staat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In 2022 stelt de AR dat verdere vertraging van de modernisering van de omzetbelasting niet meer wenselijk is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook in 2023 herhaalt de AR deze zorgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="41FFC983" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="0CE2768B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De noodzaak om het systeem voor de omzetbelasting te moderniseren is nog steeds onverminderd urgent. Niet moderniseren en het blijven voortzetten van het verouderde systeem brengt risico’s met zich mee. Het huidige systeem dat gebruikt wordt voor de omzetbelasting is ongeveer veertig jaar oud en is gebaseerd op verouderde technologie. Het onderhouden van dit systeem wordt complexer en kostbaarder naarmate het systeem verder veroudert. Op termijn nemen de risico’s dat storingen en uitval optreden, met directe gevolgen voor de continuïteit, toe. Bovendien geldt ook dat de specialistische kennis van deze verouderde technologie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">steeds schaarser wordt. Niet alleen binnen de Belastingdienst, maar ook op de arbeidsmarkt. Aangezien het huidige systeem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="66EA5EB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet aangepast kan worden moet er veel handmatig werk plaatsvinden. Zo is er een aanzienlijk aantal medewerkers fulltime belast met het handmatig overtypen en invoeren van uitgevallen berichten en het herstellen van de gevolgen daarvan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1" w:rsidDel="00D60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="483FFFAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="5A4052FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de risico’s omtrent continuïteit is de beperkte wendbaarheid van het systeem ook een dringende reden om het te moderniseren. Het huidige systeem is beperkt aanpasbaar, grote en of structurele wijzingen in de omzetbelasting kunnen daarom niet worden doorgevoerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="70BC5DCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="05672332" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit raakt de uitvoerbaarheid van zowel nationaal als (verplicht) Europees beleid. Beleidswensen vanuit uw Kamer kunnen nu niet of nauwelijks worden geïmplementeerd. Europese regelgeving en richtlijnen vereisen dat aanpassingen in de systemen van de Belastingdienst tijdig plaatsvinden. Voor de implementatie van Europese regelgeving zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ViDA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Vat in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Digital Age) is bijvoorbeeld al rekening gehouden met de implementatie in het nieuwe systeem. Het alsnog overgaan op zelfbouw brengt een doorlooptijd met zich mee die ruimschoots voorbij de vereiste implementatiedatum van deze wetgeving reikt. Als deze wetgeving niet tijdig wordt geïmplementeerd kan dit leiden tot ingebrekestellingen van de Europese Commissie en problemen voor het (Nederlandse) bedrijfsleven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="60BDDEBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="6F173E52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> systemen voor de omzetbelasting</w:t>
-[...23 lines deleted...]
-      <w:r>
+        <w:t>Planning en vervolgstappen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="69BEB012" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanuit uw Kamer is, tijdens het Wetgevingsoverleg van de Commissie Digitale Zaken van 2 maart jl., verzocht om geen onomkeerbare stappen te nemen tot aan het commissiedebat Belastingdienst van 19 maart aanstaande. Op dit moment wordt er nog geen gebruik gemaakt van het nieuwe systeem. Het huidige systeem functioneert ongewijzigd. Wel wordt er doorgewerkt aan de voorbereiding van de ingebruikname om te voorkomen dat er verdere vertraging optreedt. Daarbij merk ik op dat de gunning in maart 2025 definitief is geworden en het contact met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises is getekend. De Belastingdienst is als contractpartij gehouden aan de verplichtingen die hieruit voortvloeien. Het opzeggen of niet nakomen van het contract zal juridische en financiële consequenties met zich meebrengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="53758C1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Belastingdienst heeft gekozen voor een stapsgewijze implementatie. De planning hiervoor heeft mijn ambtsvoorganger op 13 november 2025 met uw Kamer gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naar aanleiding van de IRAM worden de risico’s verder in kaart gebracht en worden waar er aanvullende beheersmaatregelen getroffen door de Belastingdienst. Vooralsnog ligt de Belastingdienst op planning voor de livegang van VAT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>refund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op 1 juli 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...94 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="5F8D0BC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="4108AF13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Planning en vervolgstappen</w:t>
-[...158 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Informatieverzoek onderliggende stukken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="05313C14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De leden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kathmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GroenLinks/PvdA) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Struijs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (50PLUS) hebben daarnaast gevraagd naar alle relevante notities, adviezen, (risico)analyses en documenten, die betrokken zijn bij de keuze voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enterprises. De Belastingdienst heeft hier met prioriteit een zoekslag naar gedaan en bijgevoegd vindt u de stukken die daarbij zijn aangetroffen. Omdat ik het belangrijk vind uw Kamer voor het debat van 19 maart te informeren, is de zoekslag met prioriteit uitgevoerd. Daardoor kan ik uw Kamer documenten doen toekomen die bezien op de aanbesteding, advisering, informatievoorziening en besluitvorming vanuit verschillende fasen binnen de overstap naar een ander OB-systeem. Wanneer er nieuwe relevantie informatie naar boven komt, waarmee een nieuw licht wordt geschenen op de reeds gedeelde inlichtingen, wordt dit op korte termijn met u gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="4CDA8C61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="77483928" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Informatieverzoek onderliggende stukken</w:t>
-[...67 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Afsluiting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="28C59E28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik hecht, net als uw Kamer, veel belang aan het versterken van de digitale autonomie van onze overheid. Dit is ook één van de uitgangspunten uit het regeerakkoord. Samen met het kabinet wil ik hier in de komende tijd naartoe werken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="40512A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="04D036D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de systemen van de omzetbelasting geldt dat de modernisering niet langer kan wachten. Dit systeem is inmiddels rond de veertig jaar oud, de kennis wordt schaarser, de risico’s op storingen en uitval groter en de mogelijkheid om nieuw beleid uit te voeren is zeer beperkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="42D4CDC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De keuze voor een pakketoplossing is weloverwogen gemaakt. De Belastingdienst heeft de aanbestedingsprocedure zorgvuldig doorlopen en de gunning is in maart 2025 definitief verleend. Ik ben dan ook voornemens dit traject voort te zetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="78E6B51C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="5E8C6B48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)politieke en maatschappelijke ontwikkelingen bekijkt de Belastingdienst de risico’s en voorgenomen maatregelen nogmaals kritisch. Ook in de komende periode zal de Belastingdienst blijven bezien waar aanvullende maatregelen kunnen worden genomen om de risico’s die onderkend zijn bij de modernisering van de omzetbelasting, verder te beperken. Ik heb er vertrouwen in dat met deze getroffen en toekomstige aanvullende maatregelen de risico’s voor de continuïteit en vertrouwelijkheid voldoende worden beheerst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="4BFCA0D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="0099450F" w14:paraId="14874A93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="0099450F" w:rsidP="0099450F" w:rsidRDefault="002524E1" w14:paraId="0B65024C" w14:textId="1B16B5DF">
+      <w:pPr>
+        <w:pStyle w:val="Verdana7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00193062" w:rsidP="007F226A" w:rsidRDefault="00A77D6B" w14:paraId="6DB88ABA" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van Financiën, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r>
-        <w:t>Ik hecht, net als uw Kamer, veel belang aan het verste</w:t>
-[...53 lines deleted...]
-        <w:t>Naar aanleiding van de (</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>geo</w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...167 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    </w:p>
+    <w:p w:rsidRPr="002524E1" w:rsidR="00F80165" w:rsidP="0099450F" w:rsidRDefault="00F80165" w14:paraId="3D15C313" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002524E1" w:rsidR="00F80165" w:rsidSect="002929EF">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CD8DDD4" w14:textId="77777777" w:rsidR="0094063D" w:rsidRDefault="0094063D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D65BB94" w14:textId="77777777" w:rsidR="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A5D3B3C" w14:textId="77777777" w:rsidR="0094063D" w:rsidRDefault="0094063D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00D33318" w14:textId="77777777" w:rsidR="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1996C638" w14:textId="77777777" w:rsidR="00EE7D42" w:rsidRDefault="00EE7D42">
+  <w:p w14:paraId="707FC744" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="353C560C" w14:textId="77777777" w:rsidR="00EE7D42" w:rsidRDefault="00EE7D42">
+  <w:p w14:paraId="075920B0" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D5E5069" w14:textId="77777777" w:rsidR="00EE7D42" w:rsidRDefault="00EE7D42">
+  <w:p w14:paraId="2914065E" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F3947F9" w14:textId="77777777" w:rsidR="0094063D" w:rsidRDefault="0094063D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B353F96" w14:textId="77777777" w:rsidR="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D658D31" w14:textId="77777777" w:rsidR="0094063D" w:rsidRDefault="0094063D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72E6877B" w14:textId="77777777" w:rsidR="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4175C134" w14:textId="77777777" w:rsidR="007B1098" w:rsidRPr="00AD4D1B" w:rsidRDefault="007B1098">
+    <w:p w14:paraId="410929BB" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="002524E1" w:rsidRDefault="0099450F" w:rsidP="0099450F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AD4D1B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AD4D1B">
-[...1 lines deleted...]
-          <w:sz w:val="14"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00AD4D1B">
+        <w:r w:rsidRPr="002524E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Open overheid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5D81B6A4" w14:textId="77777777" w:rsidR="00DF3887" w:rsidRDefault="00DF3887" w:rsidP="00DF3887">
+    <w:p w14:paraId="1792B3B1" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="002524E1" w:rsidRDefault="0099450F" w:rsidP="0099450F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002E575D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002E575D">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2022/23, 31066, nr. 1174</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="544887BF" w14:textId="77777777" w:rsidR="00DA089B" w:rsidRPr="00EB6424" w:rsidRDefault="00DA089B" w:rsidP="00DA089B">
+    <w:p w14:paraId="72044F16" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="002524E1" w:rsidRDefault="0099450F" w:rsidP="0099450F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EB6424">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EB6424">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor het laatst in Kamerstukken II 2025/26, 31066, nr. 1518 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7D8C7FE0" w14:textId="77777777" w:rsidR="00DA089B" w:rsidRDefault="00DA089B" w:rsidP="00DA089B">
+    <w:p w14:paraId="2A5AEB44" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="002524E1" w:rsidRDefault="0099450F" w:rsidP="0099450F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EB6424">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EB6424">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00EB6424">
+        <w:r w:rsidRPr="002524E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Resultaten verantwoordingsonderzoek 2018 Ministerie van Financiën en Nationale Schuld | Algemene Rekenkamer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1212BE3F" w14:textId="77777777" w:rsidR="00DA089B" w:rsidRPr="00EB6424" w:rsidRDefault="00DA089B" w:rsidP="00DA089B">
+    <w:p w14:paraId="7D00554F" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="002524E1" w:rsidRDefault="0099450F" w:rsidP="0099450F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EB6424">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EB6424">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00EB6424">
+        <w:r w:rsidRPr="002524E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Resultaten verantwoordingsonderzoek 2019 Ministerie van Financiën en Nationale Schuld | Algemene Rekenkamer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="741932C0" w14:textId="77777777" w:rsidR="00DA089B" w:rsidRPr="00EB6424" w:rsidRDefault="00DA089B" w:rsidP="00DA089B">
+    <w:p w14:paraId="10D5AE17" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="002524E1" w:rsidRDefault="0099450F" w:rsidP="0099450F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EB6424">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EB6424">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00EB6424">
+        <w:r w:rsidRPr="002524E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Resultaten verantwoordingsonderzoek 2022 Ministerie van Financiën en Nationale Schuld | Algemene Rekenkamer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="05BCF4FA" w14:textId="77777777" w:rsidR="00DA089B" w:rsidRDefault="00DA089B" w:rsidP="00DA089B">
+    <w:p w14:paraId="70845B87" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="002524E1" w:rsidRDefault="0099450F" w:rsidP="0099450F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EB6424">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EB6424">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00EB6424">
+        <w:r w:rsidRPr="002524E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Resultaten verantwoordingsonderzoek 2023 Ministerie van Financiën en Nationale Schuld | Algemene Rekenkamer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="3D0ECCCC" w14:textId="77777777" w:rsidR="00EE57AA" w:rsidRPr="00BE2BCA" w:rsidRDefault="00EE57AA">
+    <w:p w14:paraId="20B84C92" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="002524E1" w:rsidRDefault="0099450F" w:rsidP="0099450F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BE2BCA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE2BCA">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 31066, nr. 1518</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="7BD38DDD" w14:textId="77777777" w:rsidR="00D60CBC" w:rsidRDefault="00D60CBC">
+    <w:p w14:paraId="595E40B3" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="002524E1" w:rsidRDefault="0099450F" w:rsidP="0099450F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00BE2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002524E1">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE2BCA">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> VAT-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BE2BCA">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>refund</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BE2BCA">
-[...11 lines deleted...]
-        <w:t>teruggaaf van Nederlandse btw aan buitenlandse ondernemers.</w:t>
+      <w:r w:rsidRPr="002524E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de teruggaaf van Nederlandse btw aan buitenlandse ondernemers.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A8CF442" w14:textId="77777777" w:rsidR="00EE7D42" w:rsidRDefault="00EE7D42">
+  <w:p w14:paraId="7A9CAF83" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67EAF1E8" w14:textId="77777777" w:rsidR="004D2613" w:rsidRDefault="0005217C">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4F219891" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="787540F7" w14:textId="77777777" w:rsidR="004D2613" w:rsidRDefault="0005217C">
+  <w:p w14:paraId="394A1DB2" w14:textId="77777777" w:rsidR="0099450F" w:rsidRPr="0099450F" w:rsidRDefault="0099450F" w:rsidP="0099450F">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1329 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...703 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D30C87"/>
-[...386 lines deleted...]
-    <w:rsid w:val="00FF0975"/>
+    <w:rsidRoot w:val="0099450F"/>
+    <w:rsid w:val="002302ED"/>
+    <w:rsid w:val="002524E1"/>
+    <w:rsid w:val="002929EF"/>
+    <w:rsid w:val="006420A8"/>
+    <w:rsid w:val="00715D63"/>
+    <w:rsid w:val="0099450F"/>
+    <w:rsid w:val="00EA20A8"/>
+    <w:rsid w:val="00ED2D02"/>
+    <w:rsid w:val="00F80165"/>
+    <w:rsid w:val="00FC3DE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37E2A779"/>
-  <w15:docId w15:val="{B69F7E3C-CD71-4BC7-A3B2-FA53CC366B89}"/>
+  <w14:docId w14:val="1E3E9E23"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DF2E5224-45A5-4896-8F5A-7579CDDC575F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5177,77 +2290,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5272,75 +2385,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5375,55 +2488,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5494,1147 +2607,898 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="0099450F"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...485 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0099450F"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
-      <w:spacing w:line="140" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D30C87"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D30C87"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D30C87"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D30C87"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...77 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE053F"/>
+    <w:rsid w:val="0099450F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE053F"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0099450F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE053F"/>
+    <w:rsid w:val="0099450F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2020/05/20/resultaten-verantwoordingsonderzoek-2019-ministerie-van-financien-en-nationale-schuld" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2019/05/15/resultaten-verantwoordingsonderzoek-2018-ministerie-van-financien-en-nationale-schuld" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/ronl-5a7385196e891e823482abf710488150db6ce408" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2024/05/15/resultaten-verantwoordingsonderzoek-2023-ministerie-van-financien-en-nationale-schuld" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2023/05/17/resultaten-verantwoordingsonderzoek-2022-ministerie-van-financien-en-nationale-schuld" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6691,51 +3555,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6799,65 +3663,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6878,217 +3742,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>2722</ap:Words>
-  <ap:Characters>14977</ap:Characters>
+  <ap:Words>2746</ap:Words>
+  <ap:Characters>15107</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>124</ap:Lines>
+  <ap:Lines>125</ap:Lines>
   <ap:Paragraphs>35</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>17664</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17818</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-03-12T09:14:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...106 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>