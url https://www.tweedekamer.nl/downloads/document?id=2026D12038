--- v0 (2026-03-20)
+++ v1 (2026-05-08)
@@ -43,102 +43,140 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00DA3DDD" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="7F848B82" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B87B8A" w:rsidR="00CB3578" w:rsidP="00B87B8A" w:rsidRDefault="000F54B4" w14:paraId="35D67648" w14:textId="58B6CC70">
+          <w:p w:rsidRPr="00B87B8A" w:rsidR="00CB3578" w:rsidP="00B87B8A" w:rsidRDefault="000F54B4" w14:paraId="35D67648" w14:textId="39043BDB">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Bijgewerkt t/m</w:t>
             </w:r>
             <w:r w:rsidRPr="00B87B8A" w:rsidR="00B87B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> nr. 7 (</w:t>
+              <w:t xml:space="preserve"> nr. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001163C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B87B8A" w:rsidR="00B87B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>NvW</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001163C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>aangenomen amendementen</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B87B8A" w:rsidR="00B87B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>, d.d. 13 maart 2026)</w:t>
+              <w:t xml:space="preserve">, d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00186F9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87B8A" w:rsidR="00B87B8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maart 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00DA3DDD" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="155EA735" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3652,51 +3690,245 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Aan het slot wordt een lid toegevoegd, luidende: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="01F0F963" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Het verstrijken van de geldigheidsduur van de verblijfstitel heeft niet tot gevolg dat de verblijfsvergunning asiel vervalt indien deze op dat moment niet is ingetrokken. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkEnd w:id="30"/>
-    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="149C0124" w14:textId="77777777">
+    <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="149C0124" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="091DD5DB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ia [artikel 11 verplichtingen deelname aan cursussen]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="58A1DDA4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="54C0C76D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aan artikel 11 worden drie leden toegevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="02AF7B31" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4. Het COA, bedoeld in artikel 2 van de Wet Centraal Orgaan opvang asielzoekers, is bevoegd de vreemdeling, bedoeld in het eerste lid, de verplichting op te leggen deel te nemen aan cursussen gericht op het verwerven van mondelinge en schriftelijke vaardigheden in de Nederlandse taal en kennis van de Nederlandse maatschappij als bedoeld in artikel 7, eerste lid, van de Wet inburgering 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="2115AB11" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Indien het COA een verplichting als bedoeld in het vierde lid heeft opgelegd en de vreemdeling deze verplichting niet of onvoldoende nakomt, is het COA bevoegd materiële voorzieningen te beperken of in te trekken.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="575081B8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6. Bij algemene maatregel van bestuur kunnen nadere regels worden gegeven over:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="468D58D1" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. de aard en omvang van de op te leggen maatregelen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="37953620" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. de voorwaarden die aan inperking of intrekking van de voorzieningen kunnen worden verbonden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="724A2830" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. de duur van de maatregelen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D90F9B" w:rsidR="00D90F9B" w:rsidP="00D90F9B" w:rsidRDefault="00D90F9B" w14:paraId="21F4ACFB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D90F9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d. de gevolgen voor de vreemdeling, indien deze alsnog voldoet aan de opgelegde verplichtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="000B40C9" w:rsidP="00DA3DDD" w:rsidRDefault="000B40C9" w14:paraId="4BA0C44B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="3FE48212" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk213941213" w:id="33"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4044,414 +4276,414 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="6991C34E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>O [nieuw artikel 27a aanwijzing beslissingsautoriteit en bevoegde autoriteiten]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="3E54AF09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="17FE7ACE" w14:textId="1CBDF45F">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In hoofdstuk 3, afdeling 4, paragraaf 1 wordt voor artikel 28 een artikel ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="138CDA0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="18B9E0CB" w14:textId="51CBD3E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 27a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="19DB9F75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="2DF188D0" w14:textId="1D95E0BE">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1. Overeenkomstig artikel 4, eerste en derde lid, van de Procedureverordening is Onze Minister als beslissingsautoriteit en bevoegde autoriteit belast met de uitoefening van de taken en bevoegdheden die aan die autoriteiten worden toegekend door de Procedureverordening, de Asiel- en migratiebeheerverordening en de Kwalificatieverordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="261A6ED4" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2. Overeenkomstig artikel 4, tweede lid, van de Procedureverordening zijn belast met de uitoefening van de daarin opgenomen taken en bevoegdheden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="5F1A77A2" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a. Onze Minister;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="156C59AC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>b. Onze Minister van Justitie en Veiligheid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="78B8CA76" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>c. de korpschef;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="643C0CCC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d. het Centraal Orgaan opvang asielzoekers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="6EC3D8BB" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e. de ambtenaren bedoeld in de artikelen 46, eerste lid, en 47, eerste lid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="6A5E69FA" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3. Bij of krachtens algemene maatregel van bestuur kunnen nadere regels worden gesteld over de toekenning van taken en bevoegdheden uit de Procedureverordening, de Asiel- en migratiebeheerverordening en de Kwalificatieverordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="43149953" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="084AE883" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk194422722" w:id="36"/>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>P [artikel 28 grondslag verblijfsvergunning asiel]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="358ED9C9" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="3CC69785" w14:textId="5D739102">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 28 komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="442E0BA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="29AFB06B" w14:textId="4445C89D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="49D432B4" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="540FD050" w14:textId="3581A643">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1. Onze Minister is bevoegd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="7DB765ED" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>O [nieuw artikel 27a aanwijzing beslissingsautoriteit en bevoegde autoriteiten]</w:t>
-[...55 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t>a. de aanvraag tot het verlenen van een verblijfsvergunning asiel in te willigen, af te wijzen, niet in behandeling te nemen, niet-ontvankelijk te verklaren dan wel buiten behandeling te stellen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="7FCE1F44" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...301 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>een verblijfsvergunning asiel in te trekken;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="219282BE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -4565,61 +4797,51 @@
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">2. De verblijfsvergunning die ambtshalve wordt verleend in de situatie, bedoeld in het eerste lid, onderdeel c, subonderdelen 1˚ en 2˚, wordt </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk182320883" w:id="37"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">verleend binnen twee weken nadat de </w:t>
-[...9 lines deleted...]
-        <w:t>houder van een geldige machtiging tot voorlopig verblijf zich overeenkomstig artikel 54, eerste lid, onderdeel e, heeft aangemeld.</w:t>
+        <w:t>verleend binnen twee weken nadat de houder van een geldige machtiging tot voorlopig verblijf zich overeenkomstig artikel 54, eerste lid, onderdeel e, heeft aangemeld.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="50BACE3A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk176963609" w:id="38"/>
       <w:bookmarkStart w:name="_Hlk176276351" w:id="39"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="0347BB65" w14:textId="6CA9FF7A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
@@ -4961,50 +5183,51 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk214540660" w:id="41"/>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="6933EB11" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S [nieuw artikel 29b verleningsgrond verblijfsvergunning asiel i.v.m. het verblijf als meereizend gezinslid overeenkomstig de Kwalificatieverordening of de Hervestigingsverordening]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="1A78941B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="07CDD700" w14:textId="7747D9B9">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
@@ -5158,51 +5381,50 @@
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="10D2FAEA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>T [nieuw artikel 29c verleningsgrond verblijfsvergunning asiel i.v.m. het verblijf als nareizend gezinslid krachtens de Gezinsherenigingsrichtlijn van een vreemdeling die de vluchtelingenstatus heeft]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="4D289BD3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="08F09EBB" w14:textId="2B573F6A">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
@@ -5536,50 +5758,51 @@
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="723371F5" w14:textId="556F182C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Artikel 29d</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="59BC3624" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="3AA7CBB3" w14:textId="56A381ED">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
@@ -5739,51 +5962,50 @@
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3. Het tweede lid, onderdelen b en c, is niet van toepassing indien de vreemdeling een alleenstaande minderjarige is.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="3DAA93C6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4. Bij of krachtens algemene maatregel van bestuur kunnen regels worden gesteld met betrekking tot dit artikel. Daarbij wordt bepaald in welke gevallen een verblijfsvergunning asiel wordt verleend.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="59978A4F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk214541847" w:id="50"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="4FE61234" w14:textId="2475E323">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -6087,50 +6309,51 @@
         <w:t>Artikel 30b</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="7367A75C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="6C98AF9E" w14:textId="4DB35243">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1. Onze Minister kan een ongegronde aanvraag tot het verlenen van een verblijfsvergunning asiel als bedoeld in artikel 28 overeenkomstig artikel 39, vierde lid, van de Procedureverordening afwijzen als kennelijk ongegrond, indien op het tijdstip van afronding van de behandeling een van de gevallen bedoeld in artikel 42, eerste en derde lid, van de Procedureverordening van toepassing is.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="38963EBA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2. Onze Minister kan een aanvraag tot het verlenen van een verblijfsvergunning asiel als bedoeld in artikel 28 afwijzen als kennelijk ongegrond, indien reeds is vastgesteld dat de vreemdeling niet in aanmerking komt voor internationale bescherming op grond van de Kwalificatieverordening, overeenkomstig:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="76F148FF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6567,51 +6790,59 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2. Onze Minister kan een aanvraag tot het verlenen van een verblijfsvergunning asiel als bedoeld in artikel 29c of 29d afwijzen, indien niet wordt voldaan aan de daarin gestelde voorwaarden.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="22D1E450" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>3. Onze Minister kan een aanvraag tot het verlenen van een verblijfsvergunning asiel als bedoeld in artikel 28 afwijzen als ongegrond, indien reeds is vastgesteld dat de vreemdeling niet in aanmerking komt voor internationale bescherming op grond van de Kwalificatieverordening, overeenkomstig:</w:t>
+        <w:t xml:space="preserve">3. Onze Minister kan een aanvraag tot het verlenen van een verblijfsvergunning asiel als bedoeld in artikel 28 afwijzen als ongegrond, indien reeds is vastgesteld dat de vreemdeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>niet in aanmerking komt voor internationale bescherming op grond van de Kwalificatieverordening, overeenkomstig:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="6930A3EE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a. artikel 40, vierde lid, van de Procedureverordening in de fase waarin de aanvraag expliciet wordt ingetrokken; of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="0A0DDD9F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -6999,50 +7230,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>d. het gezinslid niet of niet langer een werkelijk huwelijks- of gezinsleven onderhoudt met de vreemdeling die internationale bescherming geniet en die houder is van de verblijfsvergunning asiel, bedoeld in de artikelen 29 of 29a.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="4F117EC5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk199352583" w:id="59"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk195711516" w:id="60"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij de afsluiting, bedoeld in artikel 66, zesde lid, van de Procedureverordening, vermeldt Onze Minister dat in het dossier van de vreemdeling en vermeldt hij daarbij de rechtsgrond voor die afsluiting. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="6D393D3B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
@@ -7142,59 +7374,51 @@
         <w:t xml:space="preserve">Artikel 32a </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00DA3DDD" w:rsidRDefault="00AD2D75" w14:paraId="18F40486" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk207977246" w:id="63"/>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="3673129C" w14:textId="798FB3DC">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bij regeling van Onze Minister kunnen overeenkomstig artikel 64, eerste lid, van de Procedureverordening met het oog op de behandeling van de aanvraag tot het verlenen van een verblijfsvergunning asiel als bedoeld in artikel 28 landen als veilig derde land of als veilig </w:t>
-[...7 lines deleted...]
-        <w:t>land van herkomst worden aangewezen, voor zover dat andere landen zijn dan die welke op het niveau van de Unie als zodanig zijn aangewezen.</w:t>
+        <w:t>Bij regeling van Onze Minister kunnen overeenkomstig artikel 64, eerste lid, van de Procedureverordening met het oog op de behandeling van de aanvraag tot het verlenen van een verblijfsvergunning asiel als bedoeld in artikel 28 landen als veilig derde land of als veilig land van herkomst worden aangewezen, voor zover dat andere landen zijn dan die welke op het niveau van de Unie als zodanig zijn aangewezen.</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk176871254" w:id="64"/>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="779DC063" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="79EA8E5F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
@@ -7640,51 +7864,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="0198ACA8" w14:textId="4601C767">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>AF [artikel 39 voornemenprocedure asielprocedure vervalt]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="7A74C967" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="59245430" w14:textId="69E7BE1A">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -7932,50 +8155,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3. De kennisgeving kan eveneens betrekking hebben op het voornemen om niet ambtshalve een verblijfsvergunning voor bepaalde tijd als bedoeld in artikel 14 te verlenen dan wel op het voornemen om de uitzetting of overdracht niet op grond van artikel 64 achterwege te laten. Het schriftelijke voornemen wordt aan de vreemdeling medegedeeld door uitreiking of toezending ervan. De op het voornemen tot intrekking betrekking hebbende stukken worden bij de schriftelijke mededeling gevoegd, voor zover de vreemdeling geen kennis kan hebben van de inhoud van deze stukken.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="65C03274" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. De vreemdeling brengt zijn zienswijze in afwijking van artikel 4:9 van de Algemene wet bestuursrecht schriftelijk naar voren binnen de door Onze Minister bepaalde redelijke termijn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="195C7797" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Indien Onze Minister, na ontvangst van de zienswijze van de vreemdeling, voornemens blijft de verblijfsvergunning asiel in te trekken, dan wordt de vreemdeling in de gelegenheid gesteld zich te doen horen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="0B64A178" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -8103,51 +8327,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="0DBCA1C6" w14:textId="53A59A22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Artikel 43</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="0A10EEC7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="1896DBF5" w14:textId="723F8652">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -8578,51 +8801,50 @@
         <w:t>a. De aanduiding ‘1’ voor het eerste lid vervalt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="5618B322" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="7E4FB6E4" w14:textId="46661AA3">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>b. In de aanhef (nieuw) wordt de zinsnede ‘een verblijfsvergunning voor bepaalde tijd, bedoeld in artikel 28’ vervangen door ‘een verblijfsvergunning asiel als bedoeld in artikel 28’.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="7F948180" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="532845BC" w14:textId="0C9D09FA">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -8910,50 +9132,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3. Het derde lid komt te luiden:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="62F43E8E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. In afwijking van het eerste lid, aanhef, geldt de beschikking waarbij een aanvraag tot het verlenen van de verblijfsvergunning asiel, bedoeld in artikel 28, wordt afgewezen niet als terugkeerbesluit, indien: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="4F10CBEA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a. dat niet in overeenstemming is met de Terugkeerrichtlijn en het beginsel van non-refoulement; of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="526BB349" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -9036,51 +9259,50 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="23604569" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="7E5A4859" w14:textId="74E22988">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Artikel 45b wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="068D6AFB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="68967D1C" w14:textId="3F53A27D">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -9290,51 +9512,59 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Artikel 45c, eerste lid komt te luiden:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="3FD49403" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>1. Op het document, bedoeld in artikel 9, van de vreemdeling aan wie een EU-verblijfsvergunning voor langdurig ingezetenen is verleend, wordt de aantekening ‘Internationale bescherming op [datum] verleend door Nederland’ geplaatst, indien de vreemdeling direct voorafgaande aan de aanvraag in het bezit was van een verblijfsvergunning asiel als bedoeld in artikel 28 die is verleend op grond van de artikelen 29 of 29a, tenzij de grond voor die verlening is vervallen.</w:t>
+        <w:t xml:space="preserve">1. Op het document, bedoeld in artikel 9, van de vreemdeling aan wie een EU-verblijfsvergunning voor langdurig ingezetenen is verleend, wordt de aantekening ‘Internationale bescherming op [datum] verleend door Nederland’ geplaatst, indien de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vreemdeling direct voorafgaande aan de aanvraag in het bezit was van een verblijfsvergunning asiel als bedoeld in artikel 28 die is verleend op grond van de artikelen 29 of 29a, tenzij de grond voor die verlening is vervallen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="593F0564" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk182591294" w:id="94"/>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="61BEA00C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
@@ -9449,51 +9679,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AR [artikel 50 screening op het grondgebied]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="7E2E66A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Artikel 50 wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="55254D71" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="1318BF32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -9721,50 +9950,51 @@
         <w:t>Artikel 55.0a</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="4542449F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="2C291A2D" w14:textId="5FA7D925">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. Onze Minister kan een vreemdeling toewijzen aan een geografisch gebied in Nederland waarbinnen hij zich vrij kan bewegen gedurende de duur van de asielprocedure indien dit zorgt voor een snelle, efficiënte en effectieve verwerking van zijn asielaanvraag in overeenstemming met de Procedureverordening, of voor de geografische spreiding van vreemdelingen waarbij rekening wordt gehouden met de capaciteit van de betrokken geografische gebieden. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="3FDE02FE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2. De vreemdeling wordt zo snel mogelijk schriftelijk in kennis gesteld van de toewijzing aan een geografisch gebied en van de geografische grenzen van dat gebied.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="4325B186" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -9843,51 +10073,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In artikel 56, eerste lid wordt na de zinsnede ‘indien het belang van de openbare orde of de nationale veiligheid zulks vordert,’ ingevoegd:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="2CB4447D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">‘ dan wel om doeltreffend te voorkomen dat de vreemdeling onderduikt wanneer er een </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk182598866" w:id="98"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>onderduikrisico bestaat</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,’.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="2167051C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -10231,50 +10460,51 @@
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="746B98A8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="5ECC4EAE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>b. In de aanhef wordt de zinsnede ‘op grond van artikel 8, onder f, g of h,’ vervangen door ‘op grond van artikel 8, aanhef en onder f, subonderdeel 2˚ of onder h, subonderdeel 2˚,’.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="5EF3478B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="360C93A3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -10391,51 +10621,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>f. Aan het slot wordt een onderdeel toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="236A7A16" w14:textId="05B8239D">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>e</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk212044226" w:id="103"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. vreemdelingenbewaring noodzakelijk is ten behoeve van de handhaving van de opgelegde vrijheidsbeperkende maatregel, bedoeld in artikel 56, eerste lid, in het geval de vreemdeling die maatregel niet naleeft en het onderduikrisico blijft bestaan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="46DA50CC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -10663,50 +10892,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk199424991" w:id="107"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>5. In afwijking van het eerste lid, wordt een minderjarige vreemdeling in de regel niet in vreemdelingenbewaring gesteld. In uitzonderlijke omstandigheden kunnen minderjarigen als maatregel in laatste instantie en nadat is gebleken dat minder dwingende alternatieve maatregelen niet doeltreffend kunnen worden toegepast, en nadat overeenkomstig artikel 26 van de Opvangrichtlijn is beoordeeld dat vreemdelingenbewaring in hun belang is, voor zo kort mogelijke duur in vreemdelingenbewaring worden gehouden:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="0EDE1D72" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>a. in het geval van begeleide minderjarigen, wanneer de ouder of hoofdverzorger van de minderjarige in vreemdelingenbewaring wordt gehouden, of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="7A1C545C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>b. in het geval van niet-begeleide minderjarigen, wanneer de minderjarige door de vreemdelingenbewaring wordt beschermd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="2BDD453C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -10863,51 +11093,50 @@
         </w:rPr>
         <w:t xml:space="preserve">3. In het besluit tot vrijheidsontneming of vreemdelingenbewaring op grond van de artikelen 6, 6a, 59, 59a of 59b vermeldt onze Minister de feitelijke en juridische gronden waarop de vreemdelingenbewaring is gebaseerd en de reden dat geen minder dwingende maatregelen doeltreffend kunnen worden toegepast, bedoeld in het eerste lid. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="38A6BA57" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>AZ [artikel 60 technische aanpassing]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="6F477FA2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="24F85680" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11218,50 +11447,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk182683311" w:id="115"/>
       <w:bookmarkStart w:name="_Hlk214621911" w:id="116"/>
       <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="4A98F872" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BE [artikel 69 termijnen instellen beroep, hoger beroep en indienen verzoek om voorlopige voorziening]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="3C2A53F5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="698016E9" w14:textId="4B7E0248">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -11448,51 +11678,50 @@
         </w:rPr>
         <w:t>1˚</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk184292654" w:id="120"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de aanvraag tot het verlenen van een verblijfsvergunning asiel als bedoeld in artikel 28 is ingewilligd op grond van artikel 29a; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="31E111A7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2˚ de aanvraag tot het verlenen van een verblijfsvergunning asiel als bedoeld in artikel 28 is afgewezen als ongegrond op grond van artikel 31; of</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="226EF60E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3˚ de verblijfsvergunning asiel als bedoeld in artikel 28 is ingetrokken op grond van artikel 32.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="79EBE96F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -11909,407 +12138,400 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">c. Onder vervanging van de punt aan het slot van onderdeel d door een puntkomma wordt een onderdeel toegevoegd, luidende: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="692B83E8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e. een besluit om niet ambtshalve een verblijfsvergunning als bedoeld in artikel 14 te verlenen dan wel een besluit om de uitzetting of overdracht niet op grond van artikel 64 achterwege te laten dat tegelijkertijd met een besluit omtrent een verblijfsvergunning als bedoeld in artikel 28 is genomen, mits de vreemdeling bij de voorbereiding van </w:t>
-      </w:r>
+        <w:t>e. een besluit om niet ambtshalve een verblijfsvergunning als bedoeld in artikel 14 te verlenen dan wel een besluit om de uitzetting of overdracht niet op grond van artikel 64 achterwege te laten dat tegelijkertijd met een besluit omtrent een verblijfsvergunning als bedoeld in artikel 28 is genomen, mits de vreemdeling bij de voorbereiding van laatstgenoemd besluit in de gelegenheid is gesteld omstandigheden aan te voeren die daarvoor relevant kunnen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="77FDAB71" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="457038F1" w14:textId="5D0A8784">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2. In het derde lid wordt de zinsnede ‘bedoeld in de artikelen 39 en 41’ vervangen door ‘bedoeld in artikel 41’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="7D455156" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="674E3DA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>BH [nieuw artikel 80 uitsluiten beroep]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="7614A53A" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="3F9F778C" w14:textId="59A6FBBF">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In hoofdstuk 7, afdeling 3, paragraaf 1 wordt na artikel 79 een artikel ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="3E8C2912" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="63BA0DD3" w14:textId="23E90C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 80</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="6CAC3E78" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="73B13AEE" w14:textId="221076DA">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In afwijking van artikel 8:1 van de Algemene wet bestuursrecht kan geen beroep worden ingesteld tegen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="712EB026" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a. het besluit tot afsluiting, dat is genomen met toepassing van artikel 32, zesde lid; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="27288D07" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>b. het besluit tot buitenbehandelingstelling, bedoeld in artikel 30c, eerste lid, onderdeel a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="59B71CAF" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="60D448ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>BI [artikel 82 schorsende werking beroep]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="48C91972" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="4AFEA6C1" w14:textId="26E5610E">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 82 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="2C7C0FC2" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="26502137" w14:textId="65E20F91">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1. Het eerste lid komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="6B17126B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1. Onverminderd artikel 68, eerste en tweede lid, van de Procedureverordening, wordt de werking van het besluit omtrent een verblijfsvergunning asiel als bedoeld in artikel 28 opgeschort totdat de beroepstermijn is verstreken of, indien beroep is ingesteld, op het beroep is beslist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="6680677C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="6F2A9219" w14:textId="2E755667">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2. Het tweede lid komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="4F33B368" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2. Het eerste lid is niet van toepassing, indien:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="0D766D08" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. artikel 68, derde lid, van de Procedureverordening van toepassing is; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="134193FE" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>b. artikel 43, derde lid, van de Asiel- en migratiebeheerverordening van toepassing is;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="55D720B5" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>laatstgenoemd besluit in de gelegenheid is gesteld omstandigheden aan te voeren die daarvoor relevant kunnen zijn.</w:t>
-[...347 lines deleted...]
-        </w:rPr>
         <w:t>c. het een besluit als bedoeld in artikel 43 of 45, vierde lid, betreft.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="4439180E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="390EAAC1" w14:textId="670EF77B">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -12456,51 +12678,50 @@
         <w:t>b. In onderdeel b vervalt ‘of 33’.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="3B499010" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="47128C84" w14:textId="2CEDD678">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2. In het zevende lid, onderdeel b wordt de zinsnede ‘bedoeld in de artikelen 28 en 33’ vervangen door ‘bedoeld in artikel 28’ en vervalt ‘of 33’.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="7CE2A4F1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="3F39B90B" w14:textId="102880D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12911,59 +13132,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="252801E2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk182752283" w:id="128"/>
       <w:bookmarkStart w:name="_Hlk198921036" w:id="129"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Indien de voorzieningenrechter de voorlopige voorziening heeft toegewezen, tracht de rechtbank, in afwijking van artikel 83b, eerste lid, onderdeel a, subonderdeel 1˚, en onderdeel </w:t>
-[...7 lines deleted...]
-        <w:t>b, overeenkomstig artikel 43, derde lid, van de Asiel- en migratiebeheerverordening binnen een maand uitspraak te doen in de hoofdzaak.</w:t>
+        <w:t>Indien de voorzieningenrechter de voorlopige voorziening heeft toegewezen, tracht de rechtbank, in afwijking van artikel 83b, eerste lid, onderdeel a, subonderdeel 1˚, en onderdeel b, overeenkomstig artikel 43, derde lid, van de Asiel- en migratiebeheerverordening binnen een maand uitspraak te doen in de hoofdzaak.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="128"/>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="62CA8EBA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk182752653" w:id="130"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="129"/>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="5B4E97B1" w14:textId="144CD66B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -13259,50 +13472,51 @@
         <w:t>BP [artikel 83c technische wijziging n.a.v. afschaffing verblijfsvergunning asiel onbepaalde tijd]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="5F330B7E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="5BD14F48" w14:textId="67A92666">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In artikel 83c, vierde lid, onderdeel b wordt de zinsnede ‘als bedoeld in artikel 14, 20, 28 of 33’ vervangen door ‘als bedoeld in artikel 14, 20 of 28’.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="07DB5F3E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="05E17816" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
@@ -13841,50 +14055,51 @@
         <w:t xml:space="preserve">Artikel 96a </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="7DBB8F44" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="0A1B15F8" w14:textId="17AA5CEC">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. Indien het beroep, bedoeld in artikel 94, of het beroep tegen het voortduren van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vrijheidsontnemende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> maatregel, bedoeld in artikel 96, ongegrond is verklaard, stelt Onze Minister de rechtbank telkens uiterlijk achtenzestig dagen na dagtekening van de uitspraak van de rechtbank in kennis van de voortduring van de maatregel. Zodra de rechtbank de kennisgeving heeft ontvangen wordt de vreemdeling geacht beroep te hebben ingesteld tegen het voortduren van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vrijheidsontnemende</w:t>
@@ -13962,59 +14177,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. In afwijking van het eerste lid, wordt een kennisgeving over de voortduring van de maatregel niet verzonden wanneer de vreemdeling zelf binnen achtenzestig dagen na dagtekening van de uitspraak van de rechtbank beroep heeft ingesteld tegen het voortduren van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vrijheidsontnemende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> maatregel. Indien de vreemdeling dit beroep intrekt, wordt die </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">intrekking beschouwd als een kennisgeving over het voortduren van een </w:t>
+        <w:t xml:space="preserve"> maatregel. Indien de vreemdeling dit beroep intrekt, wordt die intrekking beschouwd als een kennisgeving over het voortduren van een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vrijheidsontnemende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> maatregel, als bedoeld in het eerste lid. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="1590D8FC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -14507,51 +14714,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="13DE2280" w14:textId="1BDD0667">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1. In het eerste lid wordt onder vervanging van de punt door een puntkomma aan het slot van onderdeel d, subonderdeel 5˚, een onderdeel toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="4BDE4C29" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">6°. de Screeningsverordening. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="7A29F7B0" w14:textId="77777777">
       <w:pPr>
@@ -14857,51 +15063,59 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1. Onder vernummering van het tweede tot derde lid en het derde tot vierde lid, komt het tweede lid te luiden:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="1DB2B626" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Onverminderd het beheer van Onze Minister van Defensie en onverminderd artikel 48, tweede lid, van de Vreemdelingenwet 2000, is de Inspectie Justitie en Veiligheid met het oog op het onafhankelijk toezichtmechanisme bedoeld in artikel 2hh, eerste lid, van de Vreemdelingenwet 2000, belast met het houden van toezicht op de Koninklijke marechaussee met het oog op de uitvoering van de taken bedoeld in artikel 4, eerste lid, onderdeel f, voor zover deze taken betrekking hebben op de in artikel 2ff, tweede lid, van de Vreemdelingenwet 2000 bedoelde screening. </w:t>
+        <w:t xml:space="preserve">2. Onverminderd het beheer van Onze Minister van Defensie en onverminderd artikel 48, tweede lid, van de Vreemdelingenwet 2000, is de Inspectie Justitie en Veiligheid met het oog op het onafhankelijk toezichtmechanisme bedoeld in artikel 2hh, eerste lid, van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vreemdelingenwet 2000, belast met het houden van toezicht op de Koninklijke marechaussee met het oog op de uitvoering van de taken bedoeld in artikel 4, eerste lid, onderdeel f, voor zover deze taken betrekking hebben op de in artikel 2ff, tweede lid, van de Vreemdelingenwet 2000 bedoelde screening. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="73592A11" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="6C028FA4" w14:textId="1ADB8A66">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2. Het vierde lid (nieuw) komt te luiden:</w:t>
@@ -15572,50 +15786,51 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="76ADCFFC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>D [artikel 9]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="61EE889A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="0510FBA0" w14:textId="5476858E">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
@@ -15781,51 +15996,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Aan artikel 1 wordt, onder vervanging van de punt aan het slot van het laatste onderdeel door een puntkomma, een onderdeel toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="386D8BD7" w14:textId="17B3F29D">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>k. Procedureverordening: Verordening (EU) 2024/1348 van het Europees Parlement en de Raad van 14 mei 2024 tot vaststelling van een gemeenschappelijke procedure voor internationale bescherming in de Unie en tot intrekking van Richtlijn 2013/32/EU (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>PbEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> L 2024/1348).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="5D9A8A33" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -16103,51 +16317,59 @@
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Aan artikel 12 wordt een lid toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="046EEC20" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>3. Onze Minister trekt een tewerkstellingsvergunning in indien is gebleken dat de vreemdeling die een verblijfsvergunning asiel als bedoeld in artikel 28 van de Vreemdelingenwet 2000, heeft aangevraagd rechtmatig verblijf heeft op grond van artikel 8, onder m, van de Vreemdelingenwet 2000, dan wel wiens aanvraag versneld wordt behandeld overeenkomstig artikel 42, lid 1, punten a) tot en met f) van de Procedureverordening.</w:t>
+        <w:t xml:space="preserve">3. Onze Minister trekt een tewerkstellingsvergunning in indien is gebleken dat de vreemdeling die een verblijfsvergunning asiel als bedoeld in artikel 28 van de Vreemdelingenwet 2000, heeft aangevraagd rechtmatig verblijf heeft op grond van artikel 8, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>onder m, van de Vreemdelingenwet 2000, dan wel wiens aanvraag versneld wordt behandeld overeenkomstig artikel 42, lid 1, punten a) tot en met f) van de Procedureverordening.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="2E65358F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="5EA42E50" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AD2D75" w:rsidR="00DA3DDD" w:rsidP="006D1358" w:rsidRDefault="00DA3DDD" w14:paraId="7BC46FAF" w14:textId="77777777">
@@ -16292,51 +16514,50 @@
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="35CD457F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>B [artikel 40]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="7626117D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="1EEFE8CA" w14:textId="01B0C945">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -16597,50 +16818,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15. In afwijking van het zesde lid neemt het bevoegd gezag de beslissing over toelating van een minderjarig kind van verzoeker dan wel minderjarige verzoeker als bedoeld in artikel 16 van de richtlijn (EU) 2024/1346 zo spoedig mogelijk doch uiterlijk binnen 6 weken na ontvangst van de aanmelding. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="5D1503BD" w14:textId="4F5B1885">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">16. In afwijking van het zevende lid wordt een minderjarig kind van verzoeker dan wel minderjarige verzoeker als bedoeld in artikel 16 van de richtlijn (EU) 2024/1346, toegelaten indien de beslissing over de toelating 6 weken na de dag waarop het verzoek om toelating is gedaan nog niet is genomen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="0A3D6119" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00AD2D75" w:rsidP="00AD2D75" w:rsidRDefault="00AD2D75" w14:paraId="4DBDAF9D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AD2D75" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="6FC2C416" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -16747,73 +16969,138 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Aan artikel 8.8 van de Wet voortgezet onderwijs 2020 wordt een lid toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="6D2B1CC1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. In afwijking van het tweede lid neemt het bevoegd gezag de beslissing over toelating van een minderjarig kind van verzoeker dan wel minderjarige verzoeker, als bedoeld in artikel </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">16 van de richtlijn 2024/1346 van het Europees Parlement en de Raad van de Europese Unie van 14 mei 2024 tot vaststelling van normen voor de opvang van verzoekers om internationale bescherming, zo spoedig mogelijk doch uiterlijk binnen zes weken na ontvangst van de aanmelding. </w:t>
+        <w:t xml:space="preserve">9. In afwijking van het tweede lid neemt het bevoegd gezag de beslissing over toelating van een minderjarig kind van verzoeker dan wel minderjarige verzoeker, als bedoeld in artikel 16 van de richtlijn 2024/1346 van het Europees Parlement en de Raad van de Europese Unie van 14 mei 2024 tot vaststelling van normen voor de opvang van verzoekers om internationale bescherming, zo spoedig mogelijk doch uiterlijk binnen zes weken na ontvangst van de aanmelding. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="29FB0789" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DA3DDD" w:rsidR="006D1358" w:rsidP="00AD2D75" w:rsidRDefault="006D1358" w14:paraId="44BC42FD" w14:textId="77777777">
+    <w:p w:rsidR="006D1358" w:rsidP="00AD2D75" w:rsidRDefault="006D1358" w14:paraId="44BC42FD" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD7BAC" w:rsidR="00BD7BAC" w:rsidP="00BD7BAC" w:rsidRDefault="00BD7BAC" w14:paraId="688205BF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ARTIKEL VIIIA EVALUATIEBEPALING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7BAC" w:rsidR="00BD7BAC" w:rsidP="00BD7BAC" w:rsidRDefault="00BD7BAC" w14:paraId="5F236725" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD7BAC" w:rsidR="00BD7BAC" w:rsidP="00BD7BAC" w:rsidRDefault="00BD7BAC" w14:paraId="6C38F2D2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Onze Minister van Asiel en Migratie zendt binnen vijf jaar na de inwerkingtreding van deze wet aan de Staten-Generaal een verslag over de doeltreffendheid en de effecten van deze wet in de praktijk, waarbij ten minste wordt gekeken naar artikel I, onderdelen U en AX, subonderdeel 5, betreffende nareizende gezinsleden van subsidiair beschermden en de bewaring van minderjarigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E63556" w:rsidP="00AD2D75" w:rsidRDefault="00E63556" w14:paraId="2FC79257" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00E63556" w:rsidP="00AD2D75" w:rsidRDefault="00E63556" w14:paraId="13CFBECC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AD2D75" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="1E5CCA25" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk214210258" w:id="149"/>
       <w:r w:rsidRPr="00AD2D75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -16917,50 +17204,51 @@
         <w:t>vrijheidsontnemende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> maatregelen, blijven de artikelen 94 en 96 van de Vreemdelingenwet 2000 gelden zoals die artikelen luidden onmiddellijk voorafgaand aan het tijdstip van inwerkingtreding van artikel I, onderdelen BR en BS, van deze wet. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="65E14051" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk214545964" w:id="152"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. In afwijking van het derde lid, blijven voor besluiten tot oplegging van een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vrijheidsontnemende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> maatregel als bedoeld in de artikelen 6, eerste, tweede en zesde lid, en 59 van de Vreemdelingenwet 2000, evenals voor de verlenging van deze besluiten en de voortduring van deze </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vrijheidsontnemende</w:t>
@@ -17216,51 +17504,50 @@
       <w:r w:rsidRPr="005C6C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n overeenkomstige toepassing op besluiten tot intrekking van de internationale bescherming indien het onderzoek met het oog op de intrekking van de internationale bescherming is begonnen voor 12 juni 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005C6C3D" w:rsidR="005C6C3D" w:rsidP="005C6C3D" w:rsidRDefault="005C6C3D" w14:paraId="677CF06A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C6C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>8. Een op het tijdstip van inwerkingtreding van deze wet geldige verblijfsvergunning voor bepaalde tijd als bedoeld in artikel 28 van de wet wordt op dat tijdstip van rechtswege aangemerkt als een verblijfsvergunning op grond van deze wet, waarbij de geldigheidsduur van de verblijfstitel als bedoeld in artikel 9, tweede lid van de Vreemdelingenwet 2000 verstrijkt op het moment dat de geldigheidsduur van de verblijfsvergunning voor bepaalde tijd zou zijn verlopen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005C6C3D" w:rsidR="005C6C3D" w:rsidP="005C6C3D" w:rsidRDefault="005C6C3D" w14:paraId="47B5563F" w14:textId="3F1FF8DC">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C6C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>9. Bij ministeriële regeling kunnen de in het zesde lid bedoelde voorschriften nader worden benoemd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005C6C3D" w:rsidR="006D1358" w:rsidP="006D1358" w:rsidRDefault="006D1358" w14:paraId="548883B2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -17384,50 +17671,51 @@
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="431A7C1C" w14:textId="1C35652F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In artikel 2w, derde lid wordt de zinsnede ‘verblijfsvergunning als bedoeld in artikel 28’ vervangen door ‘verblijfsvergunning asiel als bedoeld in artikel 28’.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="6A180FFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="382A6A9A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
@@ -17548,60 +17836,51 @@
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="70F1C3D5" w14:textId="139C97EB">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Indien het bij koninklijke boodschap van 7 maart 2025 ingediende voorstel van wet tot wijziging van de Vreemdelingenwet 2000 en de Algemene wet bestuursrecht in verband met maatregelen om de asielketen te ontlasten en de instroom van asielzoekers te verminderen </w:t>
-[...8 lines deleted...]
-        <w:t>(Asielnoodmaatregelenwet) (Kamerstukken 36704) tot wet is of wordt verheven en artikel I, onderdeel D, van die wet eerder in werking treedt dan artikel I, onderdeel L, van deze wet, dan vervalt artikel I, onderdeel L, van deze wet.</w:t>
+        <w:t>4. Indien het bij koninklijke boodschap van 7 maart 2025 ingediende voorstel van wet tot wijziging van de Vreemdelingenwet 2000 en de Algemene wet bestuursrecht in verband met maatregelen om de asielketen te ontlasten en de instroom van asielzoekers te verminderen (Asielnoodmaatregelenwet) (Kamerstukken 36704) tot wet is of wordt verheven en artikel I, onderdeel D, van die wet eerder in werking treedt dan artikel I, onderdeel L, van deze wet, dan vervalt artikel I, onderdeel L, van deze wet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="05F2AF7A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="4A42A0C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -17697,50 +17976,51 @@
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="26A51B4D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="27152F71" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2. Het tweede lid vervalt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="72C9CD0D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="42CC651B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
@@ -17855,51 +18135,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1. De aanhef van het eerste lid komt te luiden:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="4BAB4C60" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1. De beschikking waarbij een aanvraag tot het verlenen van de verblijfsvergunning asiel, bedoeld in </w:t>
       </w:r>
       <w:hyperlink w:history="1" w:anchor="Hoofdstuk3_Afdeling4_Paragraaf1_Artikel28" r:id="rId13">
         <w:r w:rsidRPr="00DA3DDD">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>artikel 28</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, wordt afgewezen, geldt als terugkeerbesluit, tenzij reeds eerder een terugkeerbesluit tegen de vreemdeling is uitgevaardigd en aan de daaruit voortvloeiende terugkeerverplichting niet is voldaan, en heeft van rechtswege tot gevolg dat:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D1358" w:rsidP="00AD2D75" w:rsidRDefault="006D1358" w14:paraId="354AF475" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
@@ -17968,51 +18247,60 @@
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="6FC809F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>12. Indien het bij koninklijke boodschap van 7 maart 2025 ingediende voorstel van wet tot wijziging van de Vreemdelingenwet 2000 en de Algemene wet bestuursrecht in verband met maatregelen om de asielketen te ontlasten en de instroom van asielzoekers te verminderen (Asielnoodmaatregelenwet) (Kamerstukken 36704) tot wet is of wordt verheven en artikel I, onderdeel FF, van die wet eerder in werking treedt dan artikel I, onderdeel BG, van deze wet, dan vervalt artikel I, onderdeel BG, van deze wet.</w:t>
+        <w:t xml:space="preserve">12. Indien het bij koninklijke boodschap van 7 maart 2025 ingediende voorstel van wet tot wijziging van de Vreemdelingenwet 2000 en de Algemene wet bestuursrecht in verband met maatregelen om de asielketen te ontlasten en de instroom van asielzoekers te verminderen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Asielnoodmaatregelenwet) (Kamerstukken 36704) tot wet is of wordt verheven en artikel I, onderdeel FF, van die wet eerder in werking treedt dan artikel I, onderdeel BG, van deze wet, dan vervalt artikel I, onderdeel BG, van deze wet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="68333766" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="0FE128D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
@@ -18384,50 +18672,51 @@
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="3CCA3693" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3DDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In onderdeel R wordt ‘Na artikel 29 wordt een artikel ingevoegd, luidende:’ vervangen door ‘Artikel 29a komt te luiden:’.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="349C8397" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00AD2D75" w:rsidRDefault="00DA3DDD" w14:paraId="7370F7B1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -18958,63 +19247,77 @@
     </w:p>
     <w:p w:rsidR="006D1358" w:rsidP="00DA3DDD" w:rsidRDefault="006D1358" w14:paraId="789CD6D2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006D1358" w:rsidP="00DA3DDD" w:rsidRDefault="006D1358" w14:paraId="3CBA8031" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="006D1358" w:rsidP="00DA3DDD" w:rsidRDefault="006D1358" w14:paraId="4E65211F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="2DF11729" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:t>De Minister voor Asiel en Migratie</w:t>
+    <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00DA3DDD" w:rsidRDefault="00DA3DDD" w14:paraId="2DF11729" w14:textId="61EBC634">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Minister </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiel en Migratie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidP="00A11E73" w:rsidRDefault="00DA3DDD" w14:paraId="5833170C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="1848"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00DA3DDD" w:rsidR="00DA3DDD" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
@@ -19825,116 +20128,123 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="164129068">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="253170904">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1836189839">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="858278373">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1526601779">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="147"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA3DDD"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="000A1D81"/>
+    <w:rsid w:val="000B40C9"/>
     <w:rsid w:val="000F54B4"/>
     <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="001163C9"/>
+    <w:rsid w:val="00175B4C"/>
+    <w:rsid w:val="00186F9C"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="005C6C3D"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="005E65A1"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006D1358"/>
     <w:rsid w:val="007B7121"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AD2D75"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00B87B8A"/>
+    <w:rsid w:val="00BD7BAC"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00D90F9B"/>
     <w:rsid w:val="00DA3DDD"/>
     <w:rsid w:val="00DF2E9C"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00E63556"/>
     <w:rsid w:val="00E93343"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -20446,51 +20756,50 @@
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA3DDD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -22022,73 +22331,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>40</ap:Pages>
-  <ap:Words>14905</ap:Words>
-  <ap:Characters>81978</ap:Characters>
+  <ap:Words>14585</ap:Words>
+  <ap:Characters>83818</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>683</ap:Lines>
-  <ap:Paragraphs>193</ap:Paragraphs>
+  <ap:Lines>698</ap:Lines>
+  <ap:Paragraphs>196</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>96690</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>98207</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>