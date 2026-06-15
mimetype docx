--- v0 (2026-04-25)
+++ v1 (2026-06-15)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
@@ -452,51 +453,51 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0038071D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Inhoud</w:t>
           </w:r>
           <w:r w:rsidRPr="0038071D" w:rsidR="00232A87">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>sopgave</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="00286560" w14:paraId="13D8FDDE" w14:textId="035CBE6B">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="00286560" w14:paraId="13D8FDDE" w14:textId="5439A8B5">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0038071D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0038071D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -571,73 +572,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030717 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D" w:rsidR="0056100A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D" w:rsidR="0056100A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D" w:rsidR="0056100A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="068FF369" w14:textId="1D0537E5">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="068FF369" w14:textId="07F0A1F0">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030718">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
@@ -688,73 +689,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030718 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="5B79BABD" w14:textId="6ED36E11">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="5B79BABD" w14:textId="3859C53B">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="955" w:hanging="735"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030719">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.1</w:t>
@@ -806,73 +807,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030719 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="67FDDC52" w14:textId="27AA0CC7">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="67FDDC52" w14:textId="28737CE4">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030720">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
@@ -923,73 +924,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030720 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="10FA12B4" w14:textId="6AB943B6">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="10FA12B4" w14:textId="7BBB47F1">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030721">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
@@ -1040,73 +1041,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030721 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="64AC3FDB" w14:textId="59881A25">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="64AC3FDB" w14:textId="26ED9B12">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030722">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
@@ -1157,73 +1158,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030722 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="3F1AA4CD" w14:textId="090A4458">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="3F1AA4CD" w14:textId="5E4D9801">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030723">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
@@ -1274,73 +1275,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030723 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="7C312A0E" w14:textId="69DEB165">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="7C312A0E" w14:textId="1CF42665">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="955" w:hanging="735"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030724">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1</w:t>
@@ -1392,73 +1393,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030724 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="05275646" w14:textId="159714AE">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="05275646" w14:textId="6F5FCD00">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030725">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
@@ -1509,73 +1510,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030725 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="51256038" w14:textId="139010A7">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="51256038" w14:textId="7B927ABE">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="955" w:hanging="735"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030726">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.3</w:t>
@@ -1627,73 +1628,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030726 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="21E9254E" w14:textId="280960ED">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="21E9254E" w14:textId="4EF9FB5E">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030727">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
@@ -1744,73 +1745,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030727 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="0848D677" w14:textId="5FC62437">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="0848D677" w14:textId="4BFE9F92">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="955" w:hanging="735"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030728">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.5</w:t>
@@ -1862,73 +1863,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030728 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="6D583E63" w14:textId="4BAF468A">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="6D583E63" w14:textId="6431E3DE">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030729">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.6</w:t>
             </w:r>
@@ -1979,73 +1980,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030729 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="6D5E4DC7" w14:textId="5653B926">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="6D5E4DC7" w14:textId="32E844A0">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030730">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.7</w:t>
             </w:r>
@@ -2096,73 +2097,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030730 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="55DAC833" w14:textId="16EE7FFD">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="55DAC833" w14:textId="1C3F6E5F">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030731">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.8</w:t>
             </w:r>
@@ -2213,73 +2214,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030731 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="453F1E93" w14:textId="503B0555">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="453F1E93" w14:textId="0ADD0587">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030732">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
@@ -2330,73 +2331,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030732 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="2184C346" w14:textId="468B3CCD">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="2184C346" w14:textId="4BC9FEC7">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030733">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
@@ -2447,73 +2448,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030733 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="7D440E0C" w14:textId="5E26DEDC">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="7D440E0C" w14:textId="72B499F8">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="955" w:hanging="735"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030734">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.2</w:t>
@@ -2565,73 +2566,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030734 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="36DBD659" w14:textId="5AAC0FC1">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="36DBD659" w14:textId="79E71D02">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030735">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
@@ -2682,73 +2683,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030735 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="2ABAF511" w14:textId="4BA0311A">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="2ABAF511" w14:textId="62627AD3">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="955" w:hanging="735"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030736">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.4</w:t>
@@ -2800,73 +2801,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030736 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="615853C2" w14:textId="35C98E0A">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="615853C2" w14:textId="0F4420E3">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030737">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
@@ -2917,73 +2918,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030737 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="1492175D" w14:textId="6C862B52">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="1492175D" w14:textId="11EC502D">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030738">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
@@ -3034,73 +3035,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030738 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="4397151D" w14:textId="6B0B4318">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="4397151D" w14:textId="0D35D1FC">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030739">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.7</w:t>
             </w:r>
@@ -3151,73 +3152,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030739 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="1611DA92" w14:textId="7FD51308">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="1611DA92" w14:textId="02C6556D">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030740">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.8</w:t>
             </w:r>
@@ -3268,73 +3269,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030740 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="45FACF22" w14:textId="49E5F4D7">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="45FACF22" w14:textId="490FB0B7">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030741">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.9</w:t>
             </w:r>
@@ -3385,73 +3386,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030741 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="41E918C1" w14:textId="72EE4050">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="41E918C1" w14:textId="358517C8">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030742">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
@@ -3502,73 +3503,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030742 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="26676FF1" w14:textId="700B2B62">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="26676FF1" w14:textId="42FE4DB5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="955" w:hanging="735"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030743">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.1</w:t>
@@ -3620,73 +3621,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030743 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="693E437F" w14:textId="6894E5B2">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="693E437F" w14:textId="350B2CE8">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030744">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
@@ -3737,73 +3738,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030744 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="14B03BE7" w14:textId="6D3A2622">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="14B03BE7" w14:textId="4480FB0A">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030745">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
@@ -3854,73 +3855,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030745 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="47F6BB73" w14:textId="4085E915">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidP="0056100A" w:rsidRDefault="0056100A" w14:paraId="47F6BB73" w14:textId="584799D1">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:ind w:left="955" w:hanging="735"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030746">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.4</w:t>
@@ -3972,73 +3973,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030746 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="5F81FCE6" w14:textId="7CD83D55">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="5F81FCE6" w14:textId="5E8CD0CD">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030747">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
@@ -4089,73 +4090,73 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030747 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="18CFE065" w14:textId="3BDF4B3E">
+        <w:p w:rsidRPr="0038071D" w:rsidR="0056100A" w:rsidRDefault="0056100A" w14:paraId="18CFE065" w14:textId="55B7D1B7">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:history="1" w:anchor="_Toc224030748">
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
@@ -4206,51 +4207,51 @@
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc224030748 \h </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB425D">
+            <w:r w:rsidR="00F04FE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="0038071D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w:rsidRPr="0038071D" w:rsidR="00E34608" w:rsidP="00781D6B" w:rsidRDefault="00286560" w14:paraId="03D03A12" w14:textId="79E03830">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4268,79 +4269,88 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidRPr="0038071D" w:rsidR="00A404AB" w:rsidRDefault="00A404AB" w14:paraId="543422CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="003128CA" w:rsidP="00232A87" w:rsidRDefault="00232A87" w14:paraId="5447B385" w14:textId="75A30982">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00F04FE8" w:rsidR="0099613E" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="2DB171C0" w14:textId="6830D89F">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc224030717" w:id="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F04FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Probleemanalyse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="0099613E" w:rsidP="007E789E" w:rsidRDefault="0099613E" w14:paraId="2DB171C0" w14:textId="1F72D7BD">
+    <w:p w:rsidR="00F04FE8" w:rsidP="7E98BC9C" w:rsidRDefault="00F04FE8" w14:paraId="332E2C39" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="009A32EC" w:rsidP="7E98BC9C" w:rsidRDefault="009A32EC" w14:paraId="1134986C" w14:textId="7FC08CD2">
+    <w:p w:rsidRPr="0038071D" w:rsidR="009A32EC" w:rsidP="7E98BC9C" w:rsidRDefault="009A32EC" w14:paraId="1134986C" w14:textId="4DAAF963">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pacta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6523,170 +6533,145 @@
       <w:r w:rsidRPr="0038071D" w:rsidR="000577F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oor</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00C14427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> problematische schulden </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="0990AA9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>moet op de schop.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="009A32EC" w:rsidP="14479FC0" w:rsidRDefault="009A32EC" w14:paraId="16E4EB73" w14:textId="5E5D51C0">
+    <w:p w:rsidRPr="0038071D" w:rsidR="009A32EC" w:rsidP="14479FC0" w:rsidRDefault="009A32EC" w14:paraId="16E4EB73" w14:textId="05D6F683">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038071D">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="008C5B13" w:rsidP="007E789E" w:rsidRDefault="008C5B13" w14:paraId="2BE785FA" w14:textId="4C28AC46">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00CC1D0D" w:rsidP="00E96A8C" w:rsidRDefault="00E96A8C" w14:paraId="615EF898" w14:textId="641783AE">
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00F04FE8" w:rsidR="00CC1D0D" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="77DE13B6" w14:textId="5D23B923">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stand van Zaken</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00CC1D0D" w:rsidP="007E789E" w:rsidRDefault="00CC1D0D" w14:paraId="77DE13B6" w14:textId="6588E12E">
-      <w:pPr>
+    <w:p w:rsidRPr="00F04FE8" w:rsidR="00F04FE8" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="274DB91D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00CC1D0D" w:rsidP="007E789E" w:rsidRDefault="00CC1D0D" w14:paraId="1373CD84" w14:textId="1B046C94">
-[...49 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00F04FE8" w:rsidR="005161A7" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="4ABE945C" w14:textId="694EB7F6">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Noodzaak van veranderingen van het systeem rond het innen van problematische schulden</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="005161A7" w:rsidP="33143FD5" w:rsidRDefault="005161A7" w14:paraId="4ABE945C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F04FE8" w:rsidR="00F04FE8" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="32D505D0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00CC1D0D" w:rsidP="33143FD5" w:rsidRDefault="1357E656" w14:paraId="5CA002D0" w14:textId="71052667">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals uit de probleemanalyse blijkt is het noodzakelijk het huidige stelsel van het invorderen en oplossen van </w:t>
       </w:r>
@@ -6976,82 +6961,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wetswijzigingen</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. De belangrijkste maatregelen in dit basispakket zijn de invoering van het collectief afbetalingsplan, een wettelijke zorgplicht voor gerechtsdeurwaarders en een integraal overzicht van schulden. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00CC1D0D" w:rsidP="007E789E" w:rsidRDefault="00CC1D0D" w14:paraId="0198D8CE" w14:textId="5CFE884D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00CC1D0D" w:rsidP="007E789E" w:rsidRDefault="00CC1D0D" w14:paraId="5FC2183F" w14:textId="26BEED98">
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidR="005161A7" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="2EFF1BCC" w14:textId="035EA0D6">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kabinetsreactie IBO problematische schulden</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="005161A7" w:rsidP="007E789E" w:rsidRDefault="005161A7" w14:paraId="2EFF1BCC" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00F04FE8" w:rsidR="00F04FE8" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="31C260CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00CC1D0D" w:rsidP="007E789E" w:rsidRDefault="00CC1D0D" w14:paraId="342918AF" w14:textId="4E51B0F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In de kabinetsreactie</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7413,74 +7406,90 @@
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00E90D7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00D177BD" w:rsidP="007E789E" w:rsidRDefault="00D177BD" w14:paraId="770F32DA" w14:textId="16CB0C06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00D177BD" w:rsidP="007E789E" w:rsidRDefault="00D177BD" w14:paraId="0B0FC405" w14:textId="2710BAB3">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="005161A7" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="519EA5F6" w14:textId="1B9D539B">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Overige ontwikkelingen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="005161A7" w:rsidP="007E789E" w:rsidRDefault="005161A7" w14:paraId="519EA5F6" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00F04FE8" w:rsidR="00F04FE8" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="28F4AACA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00D177BD" w:rsidP="007E789E" w:rsidRDefault="059ED9C3" w14:paraId="4CBED06D" w14:textId="4F141641">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondanks dat er </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="2A15F466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7801,71 +7810,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CCDII)</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="62A85EEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gewijzigd waardoor BNPL-bedrijven vanaf november 2026 ook zullen vallen onder de werkingssfeer van deze richtlijn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00046A06" w:rsidP="007E789E" w:rsidRDefault="00046A06" w14:paraId="501C26E1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00046A06" w:rsidP="00046A06" w:rsidRDefault="00046A06" w14:paraId="6E0333B1" w14:textId="7319E3E0">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00F04FE8" w:rsidR="00046A06" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="049C05DE" w14:textId="41A59E2D">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doel van de initiatiefnota</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00046A06" w:rsidP="007E789E" w:rsidRDefault="00046A06" w14:paraId="049C05DE" w14:textId="77777777">
+    <w:p w:rsidRPr="00F04FE8" w:rsidR="00F04FE8" w:rsidP="00F04FE8" w:rsidRDefault="00F04FE8" w14:paraId="57789D38" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00516525" w:rsidP="00516525" w:rsidRDefault="00AE5051" w14:paraId="67302320" w14:textId="7AD1D226">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De i</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00046A06">
@@ -8054,69 +8079,89 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nog steeds niet van de grond gekomen. Nu er een nieuwe Tweede Kamer en een nieuw kabinet is aangetreden is dit het aangewezen moment om opnieuw te prioriteren en daadwerkelijk een aantal voorstellen uit te werken tot wetswijzigingen dan wel beleidsveranderingen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00046A06" w:rsidP="007E789E" w:rsidRDefault="00046A06" w14:paraId="57F65496" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="002806E1" w:rsidP="007E789E" w:rsidRDefault="002806E1" w14:paraId="414CDA12" w14:textId="47F35C7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="009D1BC9" w:rsidP="00E96A8C" w:rsidRDefault="00E96A8C" w14:paraId="3EBCD5FE" w14:textId="4450CFB7">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00B37B63" w:rsidP="14479FC0" w:rsidRDefault="00B37B63" w14:paraId="57A838E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:t>Voorkomen van Schulden</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="007344BC" w:rsidP="14479FC0" w:rsidRDefault="007344BC" w14:paraId="202AE964" w14:textId="7E1C2F7C">
+    <w:p w:rsidRPr="0038071D" w:rsidR="007344BC" w:rsidP="14479FC0" w:rsidRDefault="007344BC" w14:paraId="202AE964" w14:textId="6B9B0466">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="57247242">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
@@ -8206,79 +8251,85 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hebben de voorgestelde maatregelen als doel om wanneer mensen eenmaal in de schulden zijn beland, hen zo snel mogelijk </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="005C0678">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">te identificeren en te helpen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00F04299" w:rsidP="14479FC0" w:rsidRDefault="00F04299" w14:paraId="5287A135" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00F04299" w:rsidP="00046A06" w:rsidRDefault="00F04299" w14:paraId="6C5D67D4" w14:textId="35464692">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="0038071D">
+    <w:p w:rsidRPr="00B37B63" w:rsidR="00F04299" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="56652DD2" w14:textId="100B0522">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het grensbedrag voor kredietwaardigheidstoetsing te verlagen naar € 0 (oftewel een toets voor alle kredieten)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00F04299" w:rsidP="00F04299" w:rsidRDefault="00F04299" w14:paraId="56652DD2" w14:textId="77777777">
+    <w:p w:rsidRPr="00B37B63" w:rsidR="00B37B63" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="0BC11B52" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00F04299" w:rsidP="00F04299" w:rsidRDefault="00F04299" w14:paraId="029BAA3C" w14:textId="31E66BCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Consumenten zijn over het algemeen vrij goed beschermd tegen het aangaan van (grote) leningen die ze niet kunnen terugbetalen. In de Richtlijn Consumentenkrediet zijn de kaders opgenomen waar</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="007A1BCB">
@@ -8509,87 +8560,123 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zonder verlaging van deze grens zal de nieuwe wetgeving weinig effect hebben om het risico van BNPL-transacties op het ontstaan van schulden drastisch te verlagen. Initiatiefnemer stelt daarom voor om de grens te verlagen naar € 0 om de wetgeving zo effectief mogelijk te laten zijn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="006248E8" w:rsidP="006248E8" w:rsidRDefault="006248E8" w14:paraId="0D76FFBB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="006248E8" w:rsidP="00046A06" w:rsidRDefault="006248E8" w14:paraId="293D572B" w14:textId="2D703F41">
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+    <w:p w:rsidR="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="3145C2DF" w14:textId="0DF8933F">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="006248E8" w:rsidP="006248E8" w:rsidRDefault="006248E8" w14:paraId="3145C2DF" w14:textId="77777777">
+    <w:p w:rsidRPr="00B37B63" w:rsidR="006248E8" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="1435A1D8" w14:textId="4EE00E30">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Realiseer (wettelijk vereiste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waterdichte leeftijdsverificatie voor BNLP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038071D" w:rsidR="00B37B63" w:rsidP="006248E8" w:rsidRDefault="00B37B63" w14:paraId="4362F53E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="006248E8" w:rsidP="006248E8" w:rsidRDefault="006248E8" w14:paraId="5C51ABF8" w14:textId="08556A5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Binnen de groep consumenten die gebruik maakt van BNPL is er een verschil in de mate van kwetsbaarheid. Minderjarigen vormen vanzelfsprekend een kwetsbare doelgroep. Volgens de AFM is deze mogelijkheid voor jongeren “</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
@@ -8978,242 +9065,224 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> verwerkt</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in de wet die de aangepaste Richtlijn Consumentenkrediet implementeert.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="005717E9" w:rsidP="14479FC0" w:rsidRDefault="005717E9" w14:paraId="2A038261" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="005717E9" w:rsidP="6F172882" w:rsidRDefault="005717E9" w14:paraId="6664E5A4" w14:textId="6F43514C">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0038071D" w:rsidR="2CE213AA">
+    <w:p w:rsidRPr="00B37B63" w:rsidR="00B37B63" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="367BBD38" w14:textId="67DB4419">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vereis dat jongeren tot 21 jaar bij aankoop via achterafbetaaldienst minstens één termijn betalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63" w:rsidR="005717E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B37B63" w:rsidR="005717E9" w:rsidP="00B37B63" w:rsidRDefault="005717E9" w14:paraId="13595D81" w14:textId="0E2B8436">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De AFM onderscheidt twee type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63" w:rsidR="00616F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van achteraf betalen: in één keer en in termijnen. Bij het eerstgenoemde moet het gehele bedrag in één keer worden betaald, meestal binnen 14 of 30 dagen. Bij het tweede type betaalt de consument over meerdere termijnen en wordt bij de aankoop al het eerste deel betaald. Gebruikers die conform het tweede type betaalden in 2024, hadden verhoudingsgewijs minder betalingsproblemen: er kwamen 19% minder ingebrekestellingen voor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038071D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="35"/>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dit is een kans die moet worden benut. Daarom stelt initiatiefnemer voor om het verplicht te maken dat gebruikers van BNPL-dienstverlening onder de 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63" w:rsidR="67219E3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D">
-[...92 lines deleted...]
-      <w:r w:rsidRPr="0038071D">
+      <w:r w:rsidRPr="00B37B63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jaar gebruik moeten maken van afbetaling in meerdere termijnen en dus geen gebruik mogen maken van het volledig achteraf betalen van een aankoop. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="0079497D" w:rsidP="14479FC0" w:rsidRDefault="0079497D" w14:paraId="5DFD359F" w14:textId="3DAC4073">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00C53C00" w:rsidP="00046A06" w:rsidRDefault="00F04299" w14:paraId="332CB7BF" w14:textId="1FE07580">
-[...41 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+    <w:p w:rsidRPr="00B37B63" w:rsidR="007344BC" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="64AA624E" w14:textId="665CCCAE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rechtvaardige boetes door het CJIB</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="007344BC" w:rsidP="007E789E" w:rsidRDefault="007344BC" w14:paraId="64AA624E" w14:textId="77777777">
+    <w:p w:rsidR="00B37B63" w:rsidP="007E789E" w:rsidRDefault="00B37B63" w14:paraId="21D7188F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00C605CE" w:rsidP="007E789E" w:rsidRDefault="005A7E9E" w14:paraId="11223E54" w14:textId="16A623F3">
+    <w:p w:rsidRPr="0038071D" w:rsidR="00C605CE" w:rsidP="007E789E" w:rsidRDefault="005A7E9E" w14:paraId="11223E54" w14:textId="25BEBFF6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het is al lang bekend dat verkeersboetes een disproportionele hoogte hebben.</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00C605CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="0049664E">
         <w:rPr>
@@ -9785,111 +9854,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het schrappen van </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="008850C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de gijzelingsmogelijkheid voor wet-Mulder boetes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00E408D5" w:rsidP="007E789E" w:rsidRDefault="00E408D5" w14:paraId="696C9301" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00D301EC" w:rsidP="00E408D5" w:rsidRDefault="00A44799" w14:paraId="610AEBA5" w14:textId="31242422">
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00B37B63" w:rsidR="00D301EC" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="5456B21D" w14:textId="644B24A1">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Direct sanctioneren van incassobedrijven bij overtreding incassoregister en herziening toegestane incassokosten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00D301EC" w:rsidP="00E408D5" w:rsidRDefault="00D301EC" w14:paraId="5456B21D" w14:textId="77777777">
+    <w:p w:rsidRPr="0038071D" w:rsidR="00B37B63" w:rsidP="00E408D5" w:rsidRDefault="00B37B63" w14:paraId="710E2C25" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00E408D5" w:rsidP="00E408D5" w:rsidRDefault="00E408D5" w14:paraId="6C49584A" w14:textId="26ACAF34">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Op 1 april 2024 is de Wet kwaliteit incassodienstverlening (hierna: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -10267,78 +10302,84 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> om de kosten zelf te matigen als daar gerechtvaardigde redenen voor zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="0053248C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00BC5753" w:rsidP="007860CD" w:rsidRDefault="00BC5753" w14:paraId="7D0680D9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00BC5753" w:rsidP="00046A06" w:rsidRDefault="00BC5753" w14:paraId="66BB44E4" w14:textId="574AB2A9">
-[...20 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00B37B63" w:rsidR="007860CD" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="0CA48795" w14:textId="3DCA106B">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laagdrempelige hulp voor mensen met financiële problemen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038071D" w:rsidR="00B37B63" w:rsidP="007860CD" w:rsidRDefault="00B37B63" w14:paraId="0A233396" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00D9105D" w:rsidP="007860CD" w:rsidRDefault="00CF2A34" w14:paraId="307395DE" w14:textId="15F1EC8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Voorkomen is beter dan genezen. </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="004614EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10429,71 +10470,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> verkent hoe informele hulp</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="45D28C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> op steeds meer plekken beschikbaar wordt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00A757AB" w:rsidP="007860CD" w:rsidRDefault="00A757AB" w14:paraId="11208C87" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00D9105D" w:rsidP="00046A06" w:rsidRDefault="00D9105D" w14:paraId="5C71C2F6" w14:textId="77F350AA">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+    <w:p w:rsidRPr="00B37B63" w:rsidR="00D9105D" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="44047E70" w14:textId="166D29C3">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Duurzame verankering van vrijwillige schuldhulpverlening in beleid</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00D9105D" w:rsidP="007860CD" w:rsidRDefault="00D9105D" w14:paraId="44047E70" w14:textId="77777777">
+    <w:p w:rsidRPr="0038071D" w:rsidR="00B37B63" w:rsidP="007860CD" w:rsidRDefault="00B37B63" w14:paraId="5F1068A4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00734D53" w:rsidP="007860CD" w:rsidRDefault="00734D53" w14:paraId="066A13CA" w14:textId="31D4B51F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In totaal ondersteunen </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00464569">
@@ -10792,92 +10839,70 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wordt</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="66906174">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> meegenomen in de overlegstructuren van de ministeries wanneer het om schuldhulpverlening en bestrijding van armoede gaat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00C32C90" w:rsidP="006251A8" w:rsidRDefault="00C32C90" w14:paraId="3C66740C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00C32C90" w:rsidP="004412AD" w:rsidRDefault="00C32C90" w14:paraId="29072451" w14:textId="2022F1C6">
+    <w:p w:rsidRPr="0038071D" w:rsidR="00C32C90" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="29072451" w14:textId="23704A05">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc224030731" w:id="14"/>
-      <w:r w:rsidRPr="0038071D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Versterk financiële educatie</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Versterk financiële educatie voor jongeren en startende ondernemers</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="004412AD" w:rsidP="004412AD" w:rsidRDefault="004412AD" w14:paraId="23970DCF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="007A5762" w:rsidP="009D60C3" w:rsidRDefault="00520B8C" w14:paraId="265700CC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11168,85 +11193,94 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="001B7ED6" w:rsidP="00A757AB" w:rsidRDefault="00A757AB" w14:paraId="4A37E0C0" w14:textId="6DB05EDB">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00942D55" w:rsidP="00E96A8C" w:rsidRDefault="00E96A8C" w14:paraId="470EAD45" w14:textId="3840EAD1">
-[...11 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w:rsidRPr="00B37B63" w:rsidR="00B37B63" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="60B61B9E" w14:textId="478A2B35">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effectiever oplossen van schulden</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="007E789E" w:rsidRDefault="0090792D" w14:paraId="40DA00A9" w14:textId="523FBD38">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="0038071D" w:rsidR="7A846F90">
+    <w:p w:rsidR="00690276" w:rsidP="007E789E" w:rsidRDefault="00690276" w14:paraId="32042A71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="007E789E" w:rsidRDefault="7A846F90" w14:paraId="40DA00A9" w14:textId="17444B29">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het is duur om arm te zijn. Deze constatering is voor vele gezinnen een realiteit</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="330421EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, omdat ze geconfronteerd worden met een neerwaartse spiraal als gevolg van </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00B30205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het hebben van </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="330421EA">
         <w:rPr>
@@ -11468,88 +11502,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">initiatiefnemer </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="058E48F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de volgende voorstellen:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00E57B80" w:rsidRDefault="00E57B80" w14:paraId="4279C5B4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00046A06" w:rsidRDefault="00557451" w14:paraId="54A263DB" w14:textId="50EA9C3C">
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+    <w:p w:rsidRPr="00B37B63" w:rsidR="00E57B80" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="74DDAC23" w14:textId="55CEBD85">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voortzetting collectief afbetalingsplan met voldoende middelen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00E57B80" w:rsidRDefault="00E57B80" w14:paraId="74DDAC23" w14:textId="77777777">
+    <w:p w:rsidR="00B37B63" w:rsidP="00E01890" w:rsidRDefault="00B37B63" w14:paraId="7A05189B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00B97CD0" w:rsidP="00E01890" w:rsidRDefault="00E01890" w14:paraId="3FCBAA75" w14:textId="39EE4FDD">
+    <w:p w:rsidRPr="0038071D" w:rsidR="00B97CD0" w:rsidP="00E01890" w:rsidRDefault="00E01890" w14:paraId="3FCBAA75" w14:textId="50F8F613">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In de probleemanalyse is duidelijk geschetst dat de huidige praktijk tot onderlinge concurrentie tussen schuldeisers inclusief bijbehorende kostenoploop leidt. Het collectief afbetalingsplan biedt hiervoor een oplossing.</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="43"/>
       </w:r>
       <w:r w:rsidRPr="0038071D">
@@ -11722,127 +11754,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de ontwikkeling van het collectief afbetalingsplan</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> niet alleen bevestigt, maar zich tevens committeert om hier voldoende middelen voor vrij te maken.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00E57B80" w:rsidRDefault="00E57B80" w14:paraId="609A22BF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00046A06" w:rsidRDefault="00E57B80" w14:paraId="1433D208" w14:textId="3AAA5B21">
-[...73 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00B37B63" w:rsidR="00E57B80" w:rsidP="00E57B80" w:rsidRDefault="00E57B80" w14:paraId="230D2BD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00E57B80" w:rsidRDefault="00E57B80" w14:paraId="230D2BD0" w14:textId="77777777">
+    <w:p w:rsidRPr="00B37B63" w:rsidR="00B37B63" w:rsidP="00B37B63" w:rsidRDefault="00B37B63" w14:paraId="57BA9AE0" w14:textId="72AF8FE1">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hervorm de rol van de gerechtsdeurwaarder: introductie van de sociale ministerieplicht inclusief bijbehorend de-escalerend bekostigingsmodel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038071D" w:rsidR="00B37B63" w:rsidP="00E57B80" w:rsidRDefault="00B37B63" w14:paraId="6A595507" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00E57B80" w:rsidRDefault="00E57B80" w14:paraId="4B569929" w14:textId="243E0A04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In de huidige praktijk kunnen gerechtsdeurwaarders een praktijk voeren door financiering vanuit de opdrachtgever alsook door het uitvoeren van ambtshandelingen (betekening van een titel, beslaglegging enzovoorts) waar</w:t>
       </w:r>
@@ -12221,51 +12215,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gerechtsdeurwaarders krijgen alleen betaald voor escalatie en hebben de bevoegdheid noch de prikkel om debiteuren actief door te verwijzen naar de hulpverlening, terwijl dit voor veel debiteuren de aangewezen weg is.”</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="45"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00E57B80" w:rsidRDefault="00E57B80" w14:paraId="0457C672" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00E57B80" w:rsidRDefault="00E57B80" w14:paraId="3664AF66" w14:textId="117FE5A9">
+    <w:p w:rsidR="00690276" w:rsidP="00E57B80" w:rsidRDefault="00E57B80" w14:paraId="412EA406" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering voor deze meer publieke taken is passend. Het ambt van gerechtsdeurwaarders is nota bene een publiek ambt. Een gerechtsdeurwaarder is een openbaar ambtenaar en wordt bij koninklijk besluit benoemd door de Kroon. Een vergoeding voor de-escalerende werkzaamheden </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="002918E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kan</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
@@ -12294,75 +12288,76 @@
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="46"/>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="007C2B51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bij het ontwerp van het collectief afbetalingsplan en een meer publieke rol voor gerechtsdeurwaarders is het van belang om het hele (nieuwe) systeem te beoordelen zodat voorkomen wordt dat er nieuwe perverse prikkels ontstaan die niet in het belang van schuldenaar of schuldeiser zijn.</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0038071D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0038071D" w:rsidR="6E898152">
+    </w:p>
+    <w:p w:rsidRPr="0038071D" w:rsidR="00E57B80" w:rsidP="00E57B80" w:rsidRDefault="6E898152" w14:paraId="3664AF66" w14:textId="0C2D4EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast moet de informatiepositie van de </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="006A17B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="6E898152">
+      <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>erechtsdeurwaarder verbeterd worden. Momenteel kunnen veel handelingen pas verricht worden nadat een vonnis is betekend, waardoor er al veel kosten zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="6E635283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gemaakt. Dit vereist een wetswijziging</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="2EA501E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> waarbij de informatiepositie rond het kunnen bepalen van de vermogenspositie </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="27894153">
         <w:rPr>
@@ -12383,88 +12378,88 @@
       <w:r w:rsidRPr="0038071D" w:rsidR="09150B80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r eerder bepaald kan worden of </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="0D84A078">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verdere incasseringswerkzaamheden vruchteloos zouden zijn. Dit voorkomt onnodige kosten aan alle kanten.</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="14BB632D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze informatiepositie dient omkleed te worden met goede en bindende waarborgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="000D4A62" w:rsidP="00E57B80" w:rsidRDefault="000D4A62" w14:paraId="2BA71707" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="0000143E" w:rsidP="00741D0E" w:rsidRDefault="0000143E" w14:paraId="7E7C3652" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00942D55" w:rsidP="00046A06" w:rsidRDefault="0472FA63" w14:paraId="43FD8235" w14:textId="3B4D54A4">
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+    <w:p w:rsidRPr="00D3305B" w:rsidR="00D3305B" w:rsidP="00D3305B" w:rsidRDefault="00D3305B" w14:paraId="33E93E8E" w14:textId="43091CB7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Introduceer een nationaal schuldenfonds voor jongeren</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="0000143E" w:rsidP="00741D0E" w:rsidRDefault="0000143E" w14:paraId="7E7C3652" w14:textId="77777777">
+    <w:p w:rsidRPr="0038071D" w:rsidR="00D3305B" w:rsidP="00741D0E" w:rsidRDefault="00D3305B" w14:paraId="3F172959" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00741D0E" w:rsidP="00741D0E" w:rsidRDefault="00E00C62" w14:paraId="29F4DF0E" w14:textId="35598A2B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Steeds meer jongeren</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00F61AA0">
@@ -12763,111 +12758,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zorgt ervoor dat voor elke jongere met problematische schulden het mogelijk wordt om perspectief te krijgen op een schuldenvrije toekomst inclusief afgeronde opleiding of </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="007630A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het hebben en behouden van een baan. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00571DBD" w:rsidP="007E789E" w:rsidRDefault="00571DBD" w14:paraId="57DB7378" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00A63B85" w:rsidP="00046A06" w:rsidRDefault="00F65ABF" w14:paraId="6BFE034A" w14:textId="145B367C">
-[...57 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+    <w:p w:rsidRPr="00D3305B" w:rsidR="00571DBD" w:rsidP="00D3305B" w:rsidRDefault="00D3305B" w14:paraId="3A8F7A34" w14:textId="76797A77">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schaf de bestuurlijke premie in de Zorgverzekeringswet af (wanbetalersregeling)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00571DBD" w:rsidP="007E789E" w:rsidRDefault="00571DBD" w14:paraId="3A8F7A34" w14:textId="77777777">
+    <w:p w:rsidRPr="0038071D" w:rsidR="00D3305B" w:rsidP="007E789E" w:rsidRDefault="00D3305B" w14:paraId="6E39AE0E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00571DBD" w:rsidP="007E789E" w:rsidRDefault="00571DBD" w14:paraId="09A10BB7" w14:textId="6CD68C7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mensen zijn verplicht verzekerd voor de </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00F529B0">
@@ -13277,83 +13238,110 @@
       <w:r w:rsidRPr="0038071D" w:rsidR="00432E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="006E0A1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zorgpremie. </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00432E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="0090792D" w:rsidP="007E789E" w:rsidRDefault="0090792D" w14:paraId="3D2819F3" w14:textId="0C6DC744">
+    <w:p w:rsidR="00571DBD" w:rsidP="007E789E" w:rsidRDefault="00571DBD" w14:paraId="0E77772A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00942D55" w:rsidP="00046A06" w:rsidRDefault="00571DBD" w14:paraId="05334013" w14:textId="2CFDBCF6">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+    <w:p w:rsidRPr="0038071D" w:rsidR="00D3305B" w:rsidP="00D3305B" w:rsidRDefault="00D3305B" w14:paraId="71CA8519" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00571DBD" w:rsidP="007E789E" w:rsidRDefault="00571DBD" w14:paraId="0E77772A" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00D3305B" w:rsidP="00D3305B" w:rsidRDefault="00D3305B" w14:paraId="32F629AE" w14:textId="62F59B6F">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een maximumrentebedrag invoeren bij overheidsvorderingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D3305B" w:rsidR="00D3305B" w:rsidP="00D3305B" w:rsidRDefault="00D3305B" w14:paraId="02E3C000" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00571DBD" w:rsidP="007E789E" w:rsidRDefault="00571DBD" w14:paraId="186B9893" w14:textId="6862B281">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuldenaren met een beperkte afloscapaciteit lopen </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00220E6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -13455,95 +13443,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rentes</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00C605CE" w:rsidP="007E789E" w:rsidRDefault="00C605CE" w14:paraId="6398B4DA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00942D55" w:rsidP="00046A06" w:rsidRDefault="000E2EBF" w14:paraId="72298864" w14:textId="7D6F54F0">
-[...41 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+    <w:p w:rsidRPr="00D3305B" w:rsidR="0000143E" w:rsidP="00D3305B" w:rsidRDefault="00D3305B" w14:paraId="01C7EB29" w14:textId="7D2EC07A">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3305B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wijzigen preferente positie overheidsvorderingen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="0000143E" w:rsidP="007E789E" w:rsidRDefault="0000143E" w14:paraId="01C7EB29" w14:textId="77777777">
+    <w:p w:rsidRPr="00D3305B" w:rsidR="00D3305B" w:rsidP="00D3305B" w:rsidRDefault="00D3305B" w14:paraId="282CC838" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00FC6DAA" w:rsidP="007E789E" w:rsidRDefault="00B5013A" w14:paraId="6D2EF1F0" w14:textId="2F019BF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De individuele insteek van het innen van vorderingen (zoals beschreven in de probleemanalyse) worden versterkt doordat preferente vorderingen voorrang hebben bij de inning, maar ook een betere informatiepositie hebben. </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="007E1F6A">
@@ -13882,96 +13860,88 @@
       <w:r w:rsidRPr="0038071D" w:rsidR="35905104">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ini</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="005F117C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ti</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="35905104">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atiefnemer stelt een wetswijziging voor die de preferente positie van de overheid aanpast.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="007630A9" w:rsidP="007E789E" w:rsidRDefault="007630A9" w14:paraId="4EE80DB9" w14:textId="77777777">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00D3305B" w:rsidP="00D3305B" w:rsidRDefault="00D3305B" w14:paraId="2614262C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="26705F8E" w14:textId="2AACDD9A">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verkorting verjaringstermijn consumentenvorderingen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="002F785D" w:rsidP="00046A06" w:rsidRDefault="002801D4" w14:paraId="4AD04F0B" w14:textId="489F168C">
-[...35 lines deleted...]
-    </w:p>
+    <w:p w:rsidRPr="00D3305B" w:rsidR="00D33C51" w:rsidP="00D3305B" w:rsidRDefault="00D33C51" w14:paraId="0A3FF85F" w14:textId="77777777"/>
     <w:p w:rsidRPr="0038071D" w:rsidR="009D5110" w:rsidP="002F785D" w:rsidRDefault="002F785D" w14:paraId="5E1C8F55" w14:textId="109FE010">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Een wettelijk vonnis verjaart momenteel na 20 jaar.</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="000B7DC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze verjaring is er om de schuldenaar te beschermen tegen een schuldeiser die </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00053F69">
@@ -14034,51 +14004,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zorgen ervoor dat vorderingen oneindig in het rechtsverkeer vastgehouden worden, ook als de kans op inning miniem is. De te innen bedragen van de oorspronkelijke vordering staan na jaren niet meer </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="007B5378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in verhouding tot de gemaakte kosten (en de uiteindelijke vordering).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00DA59F2" w:rsidP="002F785D" w:rsidRDefault="00DA59F2" w14:paraId="189A3B07" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00DA59F2" w:rsidP="00FE5C48" w:rsidRDefault="00DA59F2" w14:paraId="3661E779" w14:textId="01B97341">
+    <w:p w:rsidR="00DA59F2" w:rsidP="00FE5C48" w:rsidRDefault="00DA59F2" w14:paraId="3661E779" w14:textId="01B97341">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bovendien is het voor </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="009B5B7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">veel consumenten te ingewikkeld </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="009F3568">
         <w:rPr>
@@ -14195,99 +14165,120 @@
       <w:r w:rsidRPr="0038071D" w:rsidR="00037370">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> omdat de huidige termijn vooral ten voordele wordt gebruikt door schuldopkopers</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00973E41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00FE5C48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook kunnen er regels gesteld worden dat een consumentenkoopvordering ophoudt te bestaan bij overlijden van de debiteur (nu is dat niet zo en gaat de vordering over op de erfgenamen). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="003E176E" w:rsidP="00FE5C48" w:rsidRDefault="003E176E" w14:paraId="7F5A5FFB" w14:textId="77777777">
+    <w:p w:rsidRPr="0038071D" w:rsidR="00D33C51" w:rsidP="00FE5C48" w:rsidRDefault="00D33C51" w14:paraId="6E4A0855" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="002F3BC9" w:rsidP="00374E00" w:rsidRDefault="00374E00" w14:paraId="5F6F86D0" w14:textId="59BC3AA6">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00374E00" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="5E937354" w14:textId="680E6640">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0038071D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>krediettax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0038071D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor consumptieve kredieten (incl. BNPL)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00374E00" w:rsidP="00FE5C48" w:rsidRDefault="00374E00" w14:paraId="5E937354" w14:textId="4FF6485A">
-      <w:pPr>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="7B244388" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="000A3741" w:rsidP="00FE5C48" w:rsidRDefault="00AE33D4" w14:paraId="28FB3B59" w14:textId="7D2DB50E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00E66D63">
         <w:rPr>
@@ -14396,96 +14387,94 @@
       <w:r w:rsidRPr="0038071D" w:rsidR="0070772A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="000A3741">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="003A59E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dekking gegeven worden aan het oplossen van schulden of preventieve maatregelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="007860CD" w:rsidP="007860CD" w:rsidRDefault="007860CD" w14:paraId="790D220D" w14:textId="4F527984">
+    <w:p w:rsidR="009A0EE2" w:rsidP="009A0EE2" w:rsidRDefault="009A0EE2" w14:paraId="55D06EB7" w14:textId="17B96B70">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="009A0EE2" w:rsidP="00046A06" w:rsidRDefault="009A0EE2" w14:paraId="21F8987F" w14:textId="067689A7">
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="235D645E" w14:textId="425D1C5A">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ook de BES schuldenvrij</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="009A0EE2" w:rsidP="009A0EE2" w:rsidRDefault="009A0EE2" w14:paraId="55D06EB7" w14:textId="17B96B70">
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="037B138A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="003E39EF" w:rsidP="000A0801" w:rsidRDefault="00696F01" w14:paraId="2C0336C1" w14:textId="39DDB8B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Diverse wetgeving die in Nederland wel van toepassing is, is niet van toepassing op de BES-eilanden. Aangezien inwoners van de BES ook gewoon Nederlanders zijn is het onacceptabel dat zij </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00B014F6">
@@ -14600,247 +14589,259 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00046A06" w:rsidRDefault="00046A06" w14:paraId="544F19BF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00942D55" w:rsidP="00E96A8C" w:rsidRDefault="00E96A8C" w14:paraId="3A179323" w14:textId="530FC6D0">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="4B729BE5" w14:textId="06D37C82">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc224030742" w:id="25"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Duurzaam schuldenvrij</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="41B8B5EF" w:rsidP="41B8B5EF" w:rsidRDefault="41B8B5EF" w14:paraId="30F76244" w14:textId="62E7A26C">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="0038071D" w:rsidR="00E63A77">
+    <w:p w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="1756D8A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="41B8B5EF" w:rsidP="00D33C51" w:rsidRDefault="00E63A77" w14:paraId="30F76244" w14:textId="41E8B439">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D33C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuldregelingen en schuldhulpverlening </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="001966CC">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="001966CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="00E63A77">
+      <w:r w:rsidRPr="00D33C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> erop gericht om mensen schuldvrij te krijgen. Schuldvrij betekent echter niet dat iemand duurzaam uit de schulden blijft. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00D33C51" w:rsidR="00A6621E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Er zijn helaas geen cijfers bekend over de omvang van deze terugval.</w:t>
+      </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00A6621E">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="57"/>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="00A6621E">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="00A6621E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="003522F3">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="003522F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebrek aan begeleiding, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="0049280C">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="0049280C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">persoonlijkheidskenmerken, life events of </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="00BF235C">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="00BF235C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">het slecht kunnen omgaan met geld </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="55A3A4A7">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="55A3A4A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kunnen ervoor zorgen dat mensen opnieuw in de schulden terechtkomen. Om deze terugval te minimaliseren is het belangrijk om te investeren in het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0038071D" w:rsidR="55A3A4A7">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="55A3A4A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>natraject</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0038071D" w:rsidR="55A3A4A7">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="55A3A4A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="00395CA7">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="00395CA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Initiatiefnemer </w:t>
       </w:r>
-      <w:r w:rsidRPr="0038071D" w:rsidR="55A3A4A7">
+      <w:r w:rsidRPr="00D33C51" w:rsidR="55A3A4A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>doet daarom de volgende voorstellen:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="007E789E" w:rsidP="007E789E" w:rsidRDefault="007E789E" w14:paraId="2BF9A0E3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00DA0318" w:rsidP="00A4703B" w:rsidRDefault="007860CD" w14:paraId="2B47AE41" w14:textId="2DF6BDEC">
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="007E789E" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="03E72626" w14:textId="550B4E66">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Betrek persoonlijkheidskenmerken in beleid en bij de ontwikkeling van wet- en regelgeving</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="007E789E" w:rsidP="007860CD" w:rsidRDefault="007E789E" w14:paraId="03E72626" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="62D830A7" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00471B35" w:rsidP="007860CD" w:rsidRDefault="00B523EA" w14:paraId="6BEEFCDC" w14:textId="629D6975">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tot nu toe is in het debat en beleid over problematische schulden weinig aandacht besteed aan persoonlijkheidskenmerken van mensen met problematische schulden. Prof. </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="001966CC">
         <w:rPr>
@@ -15505,96 +15506,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>medeoverheden</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="4D621AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en hulporganisaties.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="007860CD" w:rsidP="007860CD" w:rsidRDefault="007860CD" w14:paraId="7EAC5EB0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="007E789E" w:rsidP="00A4703B" w:rsidRDefault="00316F77" w14:paraId="6C494D35" w14:textId="3785E0B3">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="000C6FF7" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="47570D86" w14:textId="5F0AFBB1">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rust werkgevers beter toe hoe om te gaan met loonbeslag bij werknemers</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="000C6FF7" w:rsidP="007E789E" w:rsidRDefault="000C6FF7" w14:paraId="47570D86" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="5DB8FCCA" w14:textId="033D8FD3">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="004F07A2" w:rsidP="007E789E" w:rsidRDefault="000C6FF7" w14:paraId="531849AA" w14:textId="7F745463">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiële problemen of schulden hebben </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="00AA7A61">
         <w:rPr>
@@ -16145,80 +16139,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gelegd</w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="006B6262">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="007860CD" w:rsidP="007E789E" w:rsidRDefault="007860CD" w14:paraId="454CA107" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00860865" w:rsidP="00132439" w:rsidRDefault="007860CD" w14:paraId="5EB2FA87" w14:textId="0C4F4099">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00BA0CC6" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="335FFD0B" w14:textId="478D0F6D">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verbeter schuldhulpverlening na detentie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00BA0CC6" w:rsidP="008A36C1" w:rsidRDefault="00BA0CC6" w14:paraId="335FFD0B" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="72B7BA5F" w14:textId="6918AD7F">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="002A1308" w:rsidP="00BA0CC6" w:rsidRDefault="00EA5FA0" w14:paraId="68C54584" w14:textId="6CDEBBCA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Van specifieke groepen mensen is bekend dat zij groot risico lopen op het hebben van problematische schulden. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0038071D">
@@ -16423,96 +16426,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">stelt initiatiefnemer voor de rechter de bevoegdheid te geven, om in zeer uitzonderlijke gevallen, ook strafrechtelijke vorderingen </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="0013401B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mee te laten nemen in een WSNP-traject.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00B10452" w:rsidP="007860CD" w:rsidRDefault="00B10452" w14:paraId="054413BF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00A63B51" w:rsidP="00132439" w:rsidRDefault="00D414CB" w14:paraId="1832063C" w14:textId="465D4508">
-[...41 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00C0643D" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="5CB2ED0F" w14:textId="0F9167B0">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbeter begeleiding na schuldhulpverleningstraject in samenwerking met </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vrijwillige schuldhulpverleningsorganisaties</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00C0643D" w:rsidP="00C0643D" w:rsidRDefault="00C0643D" w14:paraId="5CB2ED0F" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="1D8D318C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00EE6C55" w:rsidP="00C0643D" w:rsidRDefault="000A0801" w14:paraId="40099F5A" w14:textId="4F3A224F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazorg na een schuldhulpverleningstraject is cruciaal voor het voorkomen van nieuwe financiële problemen. </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="000B259E">
         <w:rPr>
@@ -16654,70 +16670,80 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="0092460F" w:rsidRDefault="0092460F" w14:paraId="4170B690" w14:textId="6B80B5CC">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="001F4A2B" w:rsidP="00232A87" w:rsidRDefault="00E96A8C" w14:paraId="54E267F9" w14:textId="27CE51FA">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00E96A8C" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="71FBBD66" w14:textId="0CCF3FBC">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc224030747" w:id="30"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc222844098" w:id="0"/>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Beslispunten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00E96A8C" w:rsidP="00E96A8C" w:rsidRDefault="00E96A8C" w14:paraId="71FBBD66" w14:textId="77777777">
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="7E8D464F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00525CA6" w:rsidP="00525CA6" w:rsidRDefault="00525CA6" w14:paraId="0E86EE6F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Om </w:t>
@@ -17635,70 +17661,80 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vrijwillige schuldhulpverleningsorganisaties</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00A404AB" w:rsidRDefault="00A404AB" w14:paraId="53527793" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00ED7835" w:rsidP="00232A87" w:rsidRDefault="0019212B" w14:paraId="66B8C020" w14:textId="4675878E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00A16F36" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="04AEF6C9" w14:textId="2DFEC346">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc224030748" w:id="32"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00D33C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Financiële gevolgen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w:rsidRPr="0038071D" w:rsidR="00A16F36" w:rsidP="00B77AB7" w:rsidRDefault="00A16F36" w14:paraId="04AEF6C9" w14:textId="77777777">
+    <w:p w:rsidRPr="00D33C51" w:rsidR="00D33C51" w:rsidP="00D33C51" w:rsidRDefault="00D33C51" w14:paraId="67A487E8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00A16F36" w:rsidP="00B77AB7" w:rsidRDefault="005F7464" w14:paraId="4DE6F657" w14:textId="64EFDEC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In onderstaande tabel een </w:t>
       </w:r>
       <w:r w:rsidRPr="0038071D" w:rsidR="001B01E6">
@@ -19184,58 +19220,58 @@
     </w:p>
     <w:p w:rsidRPr="0038071D" w:rsidR="00CF4998" w:rsidP="00A16F36" w:rsidRDefault="00CF4998" w14:paraId="1CB9FE00" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="0038071D" w:rsidR="00CF4998">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4612689E" w14:textId="77777777" w:rsidR="00F80F62" w:rsidRDefault="00F80F62" w:rsidP="007E789E">
+    <w:p w14:paraId="5EED6164" w14:textId="77777777" w:rsidR="006820D1" w:rsidRDefault="006820D1" w:rsidP="007E789E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="181EF7A2" w14:textId="77777777" w:rsidR="00F80F62" w:rsidRDefault="00F80F62" w:rsidP="007E789E">
+    <w:p w14:paraId="3E1D485A" w14:textId="77777777" w:rsidR="006820D1" w:rsidRDefault="006820D1" w:rsidP="007E789E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -19259,53 +19295,53 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1014271052"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0A84C99F" w14:textId="67F0DC26" w:rsidR="009C6A00" w:rsidRDefault="009C6A00">
@@ -19320,58 +19356,58 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4462CB9B" w14:textId="77777777" w:rsidR="009C6A00" w:rsidRDefault="009C6A00">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FF86068" w14:textId="77777777" w:rsidR="00F80F62" w:rsidRDefault="00F80F62" w:rsidP="007E789E">
+    <w:p w14:paraId="19C0BFB6" w14:textId="77777777" w:rsidR="006820D1" w:rsidRDefault="006820D1" w:rsidP="007E789E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="071B29D3" w14:textId="77777777" w:rsidR="00F80F62" w:rsidRDefault="00F80F62" w:rsidP="007E789E">
+    <w:p w14:paraId="710021F8" w14:textId="77777777" w:rsidR="006820D1" w:rsidRDefault="006820D1" w:rsidP="007E789E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="770553F7" w14:textId="77777777" w:rsidR="004807FA" w:rsidRPr="0038071D" w:rsidRDefault="004807FA" w:rsidP="004807FA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> CBS, Dashboard schuldenproblematiek, beschikbaar via: </w:t>
@@ -20758,51 +20794,67 @@
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00910BBC" w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘Klarna has scored a place in the UK’s top 10 financial services brands</w:t>
       </w:r>
       <w:r w:rsidR="00FB1C59" w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">‘ has scored a place in the UK’s top 10 financial services brands’, beschikbaar via: </w:t>
+        <w:t xml:space="preserve">‘ has scored a place in the UK’s top 10 financial services brands’, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB1C59" w:rsidRPr="0038071D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB1C59" w:rsidRPr="0038071D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00447E53" w:rsidRPr="0038071D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://savanta.com/eu/knowledge-centre/view/klarna-has-scored-a-place-in-the-uks-top-10-financial-services-brands-heres-why/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00447E53" w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="35">
     <w:p w14:paraId="48FD3D8D" w14:textId="77777777" w:rsidR="005717E9" w:rsidRPr="0038071D" w:rsidRDefault="005717E9" w:rsidP="005717E9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
@@ -21806,55 +21858,77 @@
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="58">
     <w:p w14:paraId="0048A617" w14:textId="06986D86" w:rsidR="00E41527" w:rsidRPr="0038071D" w:rsidRDefault="00E41527">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003A2201" w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nadja Jungmann, ‘De nieuwe kleren van de keizer. Over het belang van de maatschappelijke balans tussen crediteuren en debiteuren’, beschikbaar via: </w:t>
+        <w:t>Nadja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A2201" w:rsidRPr="0038071D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A2201" w:rsidRPr="0038071D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jungmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A2201" w:rsidRPr="0038071D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ‘De nieuwe kleren van de keizer. Over het belang van de maatschappelijke balans tussen crediteuren en debiteuren’, beschikbaar via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00A92AAF" w:rsidRPr="0038071D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://schuldenkleinhouden.nl/fileadmin/Publicaties/2025_Oratie_Nadja_Jungmann_De_nieuwe_kleren_van_de_keizer.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A92AAF" w:rsidRPr="0038071D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="59">
     <w:p w14:paraId="4FAFCF32" w14:textId="791AA817" w:rsidR="00F3045A" w:rsidRPr="0038071D" w:rsidRDefault="00F3045A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -23465,50 +23539,171 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8ACE694A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="180F1E2E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0CCE77B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18E94BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34E24700"/>
     <w:lvl w:ilvl="0" w:tplc="54B28AB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E396A418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -23577,51 +23772,51 @@
     <w:lvl w:ilvl="7" w:tplc="6396EBB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="985C9A62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C192A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="E6A60332">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E73470F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23690,51 +23885,51 @@
     <w:lvl w:ilvl="7" w:tplc="E9808A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="348649B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DD827CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46F6A2CE"/>
     <w:lvl w:ilvl="0" w:tplc="593E110A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEDAB8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -23803,51 +23998,51 @@
     <w:lvl w:ilvl="7" w:tplc="2176F7E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="858A7F96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="206F6F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FA9CE45A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EA58EAE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23916,51 +24111,51 @@
     <w:lvl w:ilvl="7" w:tplc="21D43F36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="879CE30A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2820AFAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E54071A8"/>
     <w:lvl w:ilvl="0" w:tplc="A47476C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="226E4880">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24029,51 +24224,51 @@
     <w:lvl w:ilvl="7" w:tplc="304C3BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E3CED3DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EFD5821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24C2AFE4"/>
     <w:lvl w:ilvl="0" w:tplc="456E1A8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CE0C2AC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24142,51 +24337,51 @@
     <w:lvl w:ilvl="7" w:tplc="4BD0C396">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FD2C0ED4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30FE3620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="718EF238"/>
     <w:lvl w:ilvl="0" w:tplc="1ECAA6F4">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24255,51 +24450,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A82BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="F0FC7652">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AEC43E74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24368,51 +24563,51 @@
     <w:lvl w:ilvl="7" w:tplc="F932BC46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8176F2CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38E15C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="974A76EA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24481,51 +24676,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C2EC6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="06B81F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3F8C2728">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24594,51 +24789,51 @@
     <w:lvl w:ilvl="7" w:tplc="CF3848F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A95CB432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B9679E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FD88F062">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7896B2E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24707,51 +24902,51 @@
     <w:lvl w:ilvl="7" w:tplc="7D4410BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BF22FA50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="513AF5ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="4AB2DD1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1414AE34">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7B0ABEEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24793,51 +24988,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="21FE9A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9F805E84">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55166867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CCAF1A"/>
     <w:lvl w:ilvl="0" w:tplc="1BACDD8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AA62DE30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -24906,51 +25101,51 @@
     <w:lvl w:ilvl="7" w:tplc="06C4E498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="30745578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57800894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A552EC6C"/>
     <w:lvl w:ilvl="0" w:tplc="85DE1B68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E4CABEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -25019,51 +25214,51 @@
     <w:lvl w:ilvl="7" w:tplc="B3B242DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3876891A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D35786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="5D5E3606">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FD1CA286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25132,51 +25327,51 @@
     <w:lvl w:ilvl="7" w:tplc="FA4838AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A35A2E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57DB3075"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="69D203A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25281,51 +25476,169 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E99555E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E25CA2BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="604A0F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="2AA0A1EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="14C0756C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25394,51 +25707,51 @@
     <w:lvl w:ilvl="7" w:tplc="DE7E44AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9A26339C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621813A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="114287EE"/>
     <w:lvl w:ilvl="0" w:tplc="14A8ED68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="498AB788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25507,51 +25820,51 @@
     <w:lvl w:ilvl="7" w:tplc="EC10AC92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EFDC7EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E42E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="54B8A9D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D9284F30">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5072A76A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25593,51 +25906,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="731A0A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2056031C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="672B2B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A681AE6"/>
     <w:lvl w:ilvl="0" w:tplc="23A84358">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1D2EBCC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -25705,51 +26018,169 @@
     <w:lvl w:ilvl="7" w:tplc="268ADF14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C7AC9836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69DD12B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E25CA2BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="705DA3B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="812A8CC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1DEA2204">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25818,137 +26249,169 @@
     <w:lvl w:ilvl="7" w:tplc="6C183162">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E2382050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720D3179"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0413000F">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E25CA2BC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72C56F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="AE78A1D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ED927A22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26017,51 +26480,51 @@
     <w:lvl w:ilvl="7" w:tplc="310602C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7C4E5E20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74B36A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0A662C22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9C9EEEB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26130,51 +26593,51 @@
     <w:lvl w:ilvl="7" w:tplc="D8D2AE50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ACA260D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B0A1384"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C48A76E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26247,51 +26710,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BD7B206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="025A9EEA"/>
     <w:lvl w:ilvl="0" w:tplc="0E60E1FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B6263D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26360,51 +26823,51 @@
     <w:lvl w:ilvl="7" w:tplc="A9EAE4AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="65E0C8E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1D3880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69321CB6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26473,51 +26936,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FA76C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7284A70A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26587,81 +27050,81 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="603420300">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1422873005">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1159346423">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1937664167">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2133818183">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="282689352">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1056779716">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1075277419">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1106926751">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1805466156">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="399641462">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="384257927">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -26683,96 +27146,96 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="142045267">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1258367038">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="735208875">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1902405338">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="706105048">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="362219396">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="194392832">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="194392832">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="1090657766">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="508259686">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="408386903">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="731729915">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="572811793">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="442847517">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1679306903">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1650672790">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="704911557">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1088968683">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1807776949">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="47190348">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="173612732">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1397826652">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
@@ -26830,54 +27293,54 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1419981724">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1709524105">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="806435442">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -26929,102 +27392,102 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="204832359">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1585411329">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2120055910">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="492766444">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="117067552">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="836534188">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="229771366">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="721563606">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1045368478">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1982418020">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -27072,61 +27535,71 @@
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="55" w16cid:durableId="773868285">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1117140123">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1592351926">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD0D5C"/>
     <w:rsid w:val="0000010D"/>
     <w:rsid w:val="00000559"/>
     <w:rsid w:val="000010AD"/>
     <w:rsid w:val="00001420"/>
     <w:rsid w:val="0000143E"/>
     <w:rsid w:val="000019FA"/>
     <w:rsid w:val="00002471"/>
@@ -28826,59 +29299,61 @@
     <w:rsid w:val="00664C03"/>
     <w:rsid w:val="006666DD"/>
     <w:rsid w:val="00666AA6"/>
     <w:rsid w:val="006677AB"/>
     <w:rsid w:val="00667B84"/>
     <w:rsid w:val="00667C5E"/>
     <w:rsid w:val="00670163"/>
     <w:rsid w:val="00670622"/>
     <w:rsid w:val="00670855"/>
     <w:rsid w:val="00670B2B"/>
     <w:rsid w:val="00671860"/>
     <w:rsid w:val="00671BBB"/>
     <w:rsid w:val="0067212C"/>
     <w:rsid w:val="00672671"/>
     <w:rsid w:val="0067317E"/>
     <w:rsid w:val="00673BB7"/>
     <w:rsid w:val="00673BC9"/>
     <w:rsid w:val="00674259"/>
     <w:rsid w:val="00674C7E"/>
     <w:rsid w:val="00674E4C"/>
     <w:rsid w:val="0067510C"/>
     <w:rsid w:val="00675A0D"/>
     <w:rsid w:val="00677904"/>
     <w:rsid w:val="00677FCB"/>
     <w:rsid w:val="00681C38"/>
+    <w:rsid w:val="006820D1"/>
     <w:rsid w:val="006834BD"/>
     <w:rsid w:val="006836E7"/>
     <w:rsid w:val="0068394B"/>
     <w:rsid w:val="006843B6"/>
     <w:rsid w:val="006848A6"/>
     <w:rsid w:val="006857FD"/>
     <w:rsid w:val="00686241"/>
     <w:rsid w:val="00686944"/>
     <w:rsid w:val="0068702B"/>
+    <w:rsid w:val="00690276"/>
     <w:rsid w:val="00690421"/>
     <w:rsid w:val="00691036"/>
     <w:rsid w:val="0069120F"/>
     <w:rsid w:val="006919A2"/>
     <w:rsid w:val="00692258"/>
     <w:rsid w:val="0069371C"/>
     <w:rsid w:val="00693EDE"/>
     <w:rsid w:val="00694BBD"/>
     <w:rsid w:val="006953BA"/>
     <w:rsid w:val="00695C56"/>
     <w:rsid w:val="00696F01"/>
     <w:rsid w:val="0069704E"/>
     <w:rsid w:val="00697688"/>
     <w:rsid w:val="006A08DC"/>
     <w:rsid w:val="006A17B5"/>
     <w:rsid w:val="006A1FFA"/>
     <w:rsid w:val="006A2D52"/>
     <w:rsid w:val="006A3719"/>
     <w:rsid w:val="006A3BEF"/>
     <w:rsid w:val="006A3DB7"/>
     <w:rsid w:val="006A4343"/>
     <w:rsid w:val="006A479A"/>
     <w:rsid w:val="006A47C8"/>
     <w:rsid w:val="006A4F77"/>
     <w:rsid w:val="006A57C0"/>
@@ -30084,50 +30559,51 @@
     <w:rsid w:val="00B24691"/>
     <w:rsid w:val="00B24C7F"/>
     <w:rsid w:val="00B24D70"/>
     <w:rsid w:val="00B24FB4"/>
     <w:rsid w:val="00B25D17"/>
     <w:rsid w:val="00B25E8E"/>
     <w:rsid w:val="00B25FB3"/>
     <w:rsid w:val="00B26211"/>
     <w:rsid w:val="00B26523"/>
     <w:rsid w:val="00B26ACC"/>
     <w:rsid w:val="00B26FB6"/>
     <w:rsid w:val="00B279EF"/>
     <w:rsid w:val="00B30205"/>
     <w:rsid w:val="00B308C1"/>
     <w:rsid w:val="00B3106E"/>
     <w:rsid w:val="00B315DF"/>
     <w:rsid w:val="00B327F8"/>
     <w:rsid w:val="00B331E7"/>
     <w:rsid w:val="00B33942"/>
     <w:rsid w:val="00B346AB"/>
     <w:rsid w:val="00B3588A"/>
     <w:rsid w:val="00B3596B"/>
     <w:rsid w:val="00B35F59"/>
     <w:rsid w:val="00B36743"/>
     <w:rsid w:val="00B37A1C"/>
+    <w:rsid w:val="00B37B63"/>
     <w:rsid w:val="00B405AD"/>
     <w:rsid w:val="00B412EF"/>
     <w:rsid w:val="00B41A27"/>
     <w:rsid w:val="00B4229F"/>
     <w:rsid w:val="00B422D5"/>
     <w:rsid w:val="00B42479"/>
     <w:rsid w:val="00B42603"/>
     <w:rsid w:val="00B429BE"/>
     <w:rsid w:val="00B42E30"/>
     <w:rsid w:val="00B42F3C"/>
     <w:rsid w:val="00B43486"/>
     <w:rsid w:val="00B436FF"/>
     <w:rsid w:val="00B4370F"/>
     <w:rsid w:val="00B43865"/>
     <w:rsid w:val="00B43977"/>
     <w:rsid w:val="00B44BF2"/>
     <w:rsid w:val="00B44FE1"/>
     <w:rsid w:val="00B4516C"/>
     <w:rsid w:val="00B46656"/>
     <w:rsid w:val="00B46E34"/>
     <w:rsid w:val="00B47E3D"/>
     <w:rsid w:val="00B5013A"/>
     <w:rsid w:val="00B5048C"/>
     <w:rsid w:val="00B50B59"/>
     <w:rsid w:val="00B523EA"/>
@@ -30587,50 +31063,52 @@
     <w:rsid w:val="00D1423D"/>
     <w:rsid w:val="00D149AB"/>
     <w:rsid w:val="00D15494"/>
     <w:rsid w:val="00D15ABC"/>
     <w:rsid w:val="00D15D3D"/>
     <w:rsid w:val="00D15EB0"/>
     <w:rsid w:val="00D177BD"/>
     <w:rsid w:val="00D20929"/>
     <w:rsid w:val="00D2093D"/>
     <w:rsid w:val="00D214F6"/>
     <w:rsid w:val="00D216A2"/>
     <w:rsid w:val="00D22C3B"/>
     <w:rsid w:val="00D22DA2"/>
     <w:rsid w:val="00D22DC6"/>
     <w:rsid w:val="00D23769"/>
     <w:rsid w:val="00D2443A"/>
     <w:rsid w:val="00D26692"/>
     <w:rsid w:val="00D2676A"/>
     <w:rsid w:val="00D275EE"/>
     <w:rsid w:val="00D27DD6"/>
     <w:rsid w:val="00D301EC"/>
     <w:rsid w:val="00D30811"/>
     <w:rsid w:val="00D31069"/>
     <w:rsid w:val="00D32192"/>
     <w:rsid w:val="00D323D8"/>
+    <w:rsid w:val="00D3305B"/>
+    <w:rsid w:val="00D33C51"/>
     <w:rsid w:val="00D3458C"/>
     <w:rsid w:val="00D35751"/>
     <w:rsid w:val="00D37DB2"/>
     <w:rsid w:val="00D40009"/>
     <w:rsid w:val="00D40166"/>
     <w:rsid w:val="00D411BD"/>
     <w:rsid w:val="00D414CB"/>
     <w:rsid w:val="00D41C9B"/>
     <w:rsid w:val="00D4494E"/>
     <w:rsid w:val="00D458C0"/>
     <w:rsid w:val="00D45D83"/>
     <w:rsid w:val="00D461AE"/>
     <w:rsid w:val="00D46F10"/>
     <w:rsid w:val="00D50768"/>
     <w:rsid w:val="00D50B6D"/>
     <w:rsid w:val="00D5124D"/>
     <w:rsid w:val="00D5235A"/>
     <w:rsid w:val="00D52AF2"/>
     <w:rsid w:val="00D542BA"/>
     <w:rsid w:val="00D5452A"/>
     <w:rsid w:val="00D547B4"/>
     <w:rsid w:val="00D5486B"/>
     <w:rsid w:val="00D557D8"/>
     <w:rsid w:val="00D5615F"/>
     <w:rsid w:val="00D562E7"/>
@@ -30918,50 +31396,51 @@
     <w:rsid w:val="00E64D2F"/>
     <w:rsid w:val="00E64FF1"/>
     <w:rsid w:val="00E65048"/>
     <w:rsid w:val="00E65A7E"/>
     <w:rsid w:val="00E660DB"/>
     <w:rsid w:val="00E6637D"/>
     <w:rsid w:val="00E66A5D"/>
     <w:rsid w:val="00E66D63"/>
     <w:rsid w:val="00E66E90"/>
     <w:rsid w:val="00E672AD"/>
     <w:rsid w:val="00E673F2"/>
     <w:rsid w:val="00E675EB"/>
     <w:rsid w:val="00E67E06"/>
     <w:rsid w:val="00E703C3"/>
     <w:rsid w:val="00E706FC"/>
     <w:rsid w:val="00E72000"/>
     <w:rsid w:val="00E7275A"/>
     <w:rsid w:val="00E73696"/>
     <w:rsid w:val="00E7416B"/>
     <w:rsid w:val="00E74BA8"/>
     <w:rsid w:val="00E7501F"/>
     <w:rsid w:val="00E75A5B"/>
     <w:rsid w:val="00E765E0"/>
     <w:rsid w:val="00E7713C"/>
     <w:rsid w:val="00E7718F"/>
+    <w:rsid w:val="00E77877"/>
     <w:rsid w:val="00E80481"/>
     <w:rsid w:val="00E80E0D"/>
     <w:rsid w:val="00E81C2F"/>
     <w:rsid w:val="00E81F45"/>
     <w:rsid w:val="00E81F7F"/>
     <w:rsid w:val="00E83132"/>
     <w:rsid w:val="00E83163"/>
     <w:rsid w:val="00E831FD"/>
     <w:rsid w:val="00E83C8F"/>
     <w:rsid w:val="00E83F8D"/>
     <w:rsid w:val="00E841AF"/>
     <w:rsid w:val="00E84522"/>
     <w:rsid w:val="00E84576"/>
     <w:rsid w:val="00E84B92"/>
     <w:rsid w:val="00E85A8D"/>
     <w:rsid w:val="00E860FF"/>
     <w:rsid w:val="00E867EC"/>
     <w:rsid w:val="00E86D70"/>
     <w:rsid w:val="00E902CC"/>
     <w:rsid w:val="00E9051F"/>
     <w:rsid w:val="00E90A05"/>
     <w:rsid w:val="00E90D7D"/>
     <w:rsid w:val="00E90E54"/>
     <w:rsid w:val="00E9346E"/>
     <w:rsid w:val="00E948D1"/>
@@ -31051,50 +31530,51 @@
     <w:rsid w:val="00EE6C55"/>
     <w:rsid w:val="00EF0070"/>
     <w:rsid w:val="00EF1AA9"/>
     <w:rsid w:val="00EF2249"/>
     <w:rsid w:val="00EF2CAC"/>
     <w:rsid w:val="00EF2F83"/>
     <w:rsid w:val="00EF36A3"/>
     <w:rsid w:val="00EF3F19"/>
     <w:rsid w:val="00EF3FEA"/>
     <w:rsid w:val="00EF4999"/>
     <w:rsid w:val="00EF4C25"/>
     <w:rsid w:val="00EF50B6"/>
     <w:rsid w:val="00EF5FF5"/>
     <w:rsid w:val="00EF6AD6"/>
     <w:rsid w:val="00EF7A91"/>
     <w:rsid w:val="00F00335"/>
     <w:rsid w:val="00F00564"/>
     <w:rsid w:val="00F005DC"/>
     <w:rsid w:val="00F00D16"/>
     <w:rsid w:val="00F0130C"/>
     <w:rsid w:val="00F022F1"/>
     <w:rsid w:val="00F028EB"/>
     <w:rsid w:val="00F03770"/>
     <w:rsid w:val="00F037B6"/>
     <w:rsid w:val="00F04299"/>
+    <w:rsid w:val="00F04FE8"/>
     <w:rsid w:val="00F0559E"/>
     <w:rsid w:val="00F0582A"/>
     <w:rsid w:val="00F05982"/>
     <w:rsid w:val="00F059B7"/>
     <w:rsid w:val="00F062F4"/>
     <w:rsid w:val="00F065C8"/>
     <w:rsid w:val="00F10A21"/>
     <w:rsid w:val="00F10D15"/>
     <w:rsid w:val="00F1253D"/>
     <w:rsid w:val="00F1257B"/>
     <w:rsid w:val="00F128AC"/>
     <w:rsid w:val="00F1310F"/>
     <w:rsid w:val="00F13976"/>
     <w:rsid w:val="00F13B13"/>
     <w:rsid w:val="00F13B2E"/>
     <w:rsid w:val="00F13B50"/>
     <w:rsid w:val="00F13E24"/>
     <w:rsid w:val="00F1404C"/>
     <w:rsid w:val="00F140CE"/>
     <w:rsid w:val="00F16280"/>
     <w:rsid w:val="00F17680"/>
     <w:rsid w:val="00F176E6"/>
     <w:rsid w:val="00F1799A"/>
     <w:rsid w:val="00F17BF9"/>
     <w:rsid w:val="00F200EF"/>
@@ -33950,82 +34430,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>29</ap:Pages>
-  <ap:Words>10685</ap:Words>
-  <ap:Characters>58771</ap:Characters>
+  <ap:Words>10688</ap:Words>
+  <ap:Characters>58790</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>489</ap:Lines>
   <ap:Paragraphs>138</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>69318</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>69340</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-03-10T09:30:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-05-26T09:13:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>