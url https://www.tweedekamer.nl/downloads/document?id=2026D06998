--- v0 (2026-02-13)
+++ v1 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
@@ -119,344 +119,342 @@
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="345F4459" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00062D33" w:rsidR="002A727C" w:rsidTr="00A11E73" w14:paraId="4FAADBB9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidTr="00A11E73" w14:paraId="4FAADBB9" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="002A727C" w:rsidP="00062D33" w:rsidRDefault="003A482F" w14:paraId="02E8C980" w14:textId="4055D584">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="02E8C980" w14:textId="4055D584">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>36 745</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">36 745 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="002A727C" w:rsidP="00062D33" w:rsidRDefault="003A482F" w14:paraId="3786F67D" w14:textId="29241FB6">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="3786F67D" w14:textId="4F3D146D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00062D33">
+            <w:r w:rsidRPr="006C5760">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Wijziging van diverse wetten op het terrein van het funderend onderwijs in verband met aanpassing van het toezicht rondom oprichting van bepaalde niet bekostigde scholen en het wegnemen van hardvochtigheden in het voortgezet speciaal onderwijs en het praktijkonderwijs (Wet startprocedure b3-scholen en hardvochtigheden vso en pro)</w:t>
+              <w:t>Wijziging van diverse wetten op het terrein van het funderend onderwijs in verband met aanpassing van het toezicht rondom oprichting van bepaalde niet bekostigde scholen en het wegnemen van hardvochtigheden in het praktijkonderwijs en het speciaal voortgezet onderwijs (Wet startprocedure b3-scholen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="2324989E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidTr="00A11E73" w14:paraId="2324989E" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="68BC2F88" w14:textId="77777777">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="68BC2F88" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="167860C1" w14:textId="77777777">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="167860C1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="14975547" w14:textId="77777777">
+      <w:tr w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidTr="00A11E73" w14:paraId="14975547" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="4DFFAA55" w14:textId="77777777">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="4DFFAA55" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="64365CE9" w14:textId="77777777">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="64365CE9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="7493E194" w14:textId="77777777">
+      <w:tr w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidTr="00A11E73" w14:paraId="7493E194" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="0CAF3739" w14:textId="722F4AB4">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="0CAF3739" w14:textId="31DFBDC6">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Nr. 2</w:t>
+              <w:t xml:space="preserve">Nr. 2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00062D33" w:rsidR="00062D33">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> HERDRUK</w:t>
+              <w:t xml:space="preserve">TWEEDE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00062D33" w:rsidR="00062D33">
+            <w:r w:rsidRPr="00062D33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>HERDRUK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062D33">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="38E6428D" w14:textId="77777777">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="38E6428D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00062D33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>VOORSTEL VAN WET</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="1739CFF0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidTr="00A11E73" w14:paraId="1739CFF0" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="6841DA1B" w14:textId="77777777">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="6841DA1B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="41593B04" w14:textId="77777777">
+          <w:p w:rsidRPr="00062D33" w:rsidR="00811B32" w:rsidP="00811B32" w:rsidRDefault="00811B32" w14:paraId="41593B04" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00062D33" w:rsidR="003A482F" w:rsidP="00062D33" w:rsidRDefault="003A482F" w14:paraId="656A2D9A" w14:textId="02B6F199">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk115886303" w:id="0"/>
       <w:r w:rsidRPr="00062D33">
@@ -482,73 +480,86 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="003A482F" w:rsidP="00062D33" w:rsidRDefault="003A482F" w14:paraId="561F8261" w14:textId="3F5F3A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Allen, die deze zullen zien of horen lezen, saluut! doen te weten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00062D33" w:rsidR="003A482F" w:rsidP="00062D33" w:rsidRDefault="003A482F" w14:paraId="68B8C867" w14:textId="4356D187">
+    <w:p w:rsidR="00811B32" w:rsidP="00062D33" w:rsidRDefault="003A482F" w14:paraId="1EAAA3DB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Alzo Wij in overweging genomen hebben, dat het wenselijk is om het toezicht op bepaalde niet bekostigde scholen te laten plaatsvinden voorafgaand aan de start van de school en enkele regelingen met een hardvochtige uitwerking weg te nemen;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00062D33" w:rsidR="003A482F" w:rsidP="00062D33" w:rsidRDefault="003A482F" w14:paraId="6C204954" w14:textId="6DDF3B46">
+      </w:r>
+      <w:r w:rsidRPr="006C5760" w:rsidR="00811B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Alzo Wij in overweging genomen hebben, dat het wenselijk is om het toezicht op bepaalde niet bekostigde scholen te laten plaatsvinden voorafgaand aan de start van het leerplichtige onderwijs en om een tweetal hardvochtigheden weg te nemen in het praktijkonderwijs en het voortgezet speciaal onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00062D33" w:rsidR="00811B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00062D33" w:rsidR="003A482F" w:rsidP="00062D33" w:rsidRDefault="003A482F" w14:paraId="6C204954" w14:textId="5D1235E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Zo is het, dat Wij, de Afdeling advisering van de Raad van State gehoord, en met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="003A482F" w:rsidP="00062D33" w:rsidRDefault="003A482F" w14:paraId="677D0AD4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
@@ -694,51 +705,60 @@
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="00062D33" w:rsidRDefault="00062D33" w14:paraId="5B66CFF9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="0009482F" w:rsidRDefault="00062D33" w14:paraId="12455834" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>2. In het negende lid (nieuw) wordt “artikel 5 van de Wet op het primair onderwijs, artikel 5 van de Wet primair onderwijs BES of artikel 3.27 van de Wet voortgezet onderwijs 2020” vervangen door “artikel 5, derde lid, van de Wet op het primair onderwijs, artikel 7, derde lid, van de Wet primair onderwijs BES of artikel 3.27, derde lid, van de Wet voortgezet onderwijs 2020”.</w:t>
+        <w:t xml:space="preserve">2. In het negende lid (nieuw) wordt “artikel 5 van de Wet op het primair onderwijs, artikel 5 van de Wet primair onderwijs BES of artikel 3.27 van de Wet voortgezet onderwijs 2020” vervangen door “artikel 5, derde lid, van de Wet op het primair onderwijs, artikel 7, derde lid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00062D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van de Wet primair onderwijs BES of artikel 3.27, derde lid, van de Wet voortgezet onderwijs 2020”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00062D33" w:rsidP="00062D33" w:rsidRDefault="00062D33" w14:paraId="09558714" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="0009482F" w:rsidP="00062D33" w:rsidRDefault="0009482F" w14:paraId="2FBDA2C7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="00062D33" w:rsidRDefault="00062D33" w14:paraId="312BC8FB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -1335,50 +1355,51 @@
     <w:bookmarkEnd w:id="3"/>
     <w:p w:rsidR="00062D33" w:rsidP="00062D33" w:rsidRDefault="00062D33" w14:paraId="76FD032D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004624C6" w:rsidP="004624C6" w:rsidRDefault="004624C6" w14:paraId="6F2D4F40" w14:textId="0EAB021E">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004624C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De Wet primair onderwijs BES wordt als volgt gewijzigd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004624C6" w:rsidP="004624C6" w:rsidRDefault="004624C6" w14:paraId="442B2684" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="004624C6" w:rsidP="004624C6" w:rsidRDefault="004624C6" w14:paraId="094AAB61" w14:textId="109D5400">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2033,51 +2054,50 @@
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 2.43, derde lid, komt als volgt te luiden: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="0009482F" w:rsidRDefault="007645E2" w14:paraId="6057C8F5" w14:textId="138C8F9E">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="006B177E" w:rsidR="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 2.30, tweede lid, onderdelen a en b, derde lid, met uitzondering van de laatste volzin, en vijfde lid, </w:t>
       </w:r>
       <w:r w:rsidRPr="00062D33" w:rsidR="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>is van overeenkomstige toepassing.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="9"/>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="00062D33" w:rsidRDefault="00062D33" w14:paraId="22C54CED" w14:textId="77777777">
       <w:pPr>
@@ -2214,59 +2234,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="0009482F" w:rsidRDefault="00062D33" w14:paraId="067DD115" w14:textId="2E61342C">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1º </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74EFD" w:rsidR="00F74EFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>de omgang met signalen van huiselijk geweld of</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">de omgang met signalen van huiselijk geweld of </w:t>
       </w:r>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>kindermishandeling, bedoeld in artikel 3.41;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="0009482F" w:rsidRDefault="00062D33" w14:paraId="23CAB3AD" w14:textId="247F6075">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -2642,51 +2654,60 @@
       </w:r>
       <w:r w:rsidRPr="00114DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Wet startprocedure b3-scholen</w:t>
       </w:r>
       <w:r w:rsidRPr="00114DCA" w:rsidDel="00D276D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00114DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">aan de Staten-Generaal een verslag over de doeltreffendheid en de effecten van die wet in de praktijk, </w:t>
+        <w:t xml:space="preserve">aan de Staten-Generaal een verslag over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00114DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de doeltreffendheid en de effecten van die wet in de praktijk, </w:t>
       </w:r>
       <w:r w:rsidRPr="00114DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>met uitzondering van artikel IV, onderdelen A en B, en artikel VII van die wet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00114DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00114DCA" w:rsidP="00062D33" w:rsidRDefault="00114DCA" w14:paraId="78E1AE02" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
@@ -3205,89 +3226,89 @@
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a. voltooiing van zijn opleiding of van een op verhoging van zijn arbeidsgeschiktheid gerichte behandeling; of </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk129782362" w:id="12"/>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="0009482F" w:rsidRDefault="00062D33" w14:paraId="788A16DB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">b. vergroting van zijn perspectief op arbeidsmarktgerichte </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dagactiviteiten in een instelling voor dagbesteding en het vasthouden aan artikel 39, vierde lid, derde volzin, zou leiden tot een onbillijkheid van overwegende aard.</w:t>
       </w:r>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="0009482F" w:rsidRDefault="00062D33" w14:paraId="649BD468" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2. De inspecteur kan de commissie, bedoeld in artikel 40b of artikel 41, tweede lid, verzoeken hem een rapport over de leerling voor te leggen ten behoeve van zijn beslissing, bedoeld in het eerste lid. De commissie kan daartoe de betrokken leerling aan een onderzoek onderwerpen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="0009482F" w:rsidRDefault="00062D33" w14:paraId="49307591" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3. De inspecteur beslist binnen zes weken op een verzoek tot ontheffing, bedoeld in het eerste lid. Paragraaf 4.1.3.3 van de Algemene wet bestuursrecht is op dat verzoek van toepassing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00062D33" w:rsidP="0009482F" w:rsidRDefault="00062D33" w14:paraId="631B2912" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
@@ -3902,89 +3923,89 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De Minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidP="00062D33" w:rsidRDefault="00CB3578" w14:paraId="1FEAE89B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="1848"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00062D33" w:rsidR="00CB3578" w:rsidSect="0029380A">
-      <w:footerReference w:type="even" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59A1E030" w14:textId="77777777" w:rsidR="00EB493D" w:rsidRDefault="00EB493D">
+    <w:p w14:paraId="6B577E8F" w14:textId="77777777" w:rsidR="00E47407" w:rsidRDefault="00E47407">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D4976A9" w14:textId="77777777" w:rsidR="00EB493D" w:rsidRDefault="00EB493D">
+    <w:p w14:paraId="6FA16789" w14:textId="77777777" w:rsidR="00E47407" w:rsidRDefault="00E47407">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C1C788A" w14:textId="77777777" w:rsidR="00EB493D" w:rsidRDefault="00EB493D">
+    <w:p w14:paraId="19122211" w14:textId="77777777" w:rsidR="00E47407" w:rsidRDefault="00E47407">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -4111,72 +4132,72 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BE88E25" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68AD7C90" w14:textId="77777777" w:rsidR="00EB493D" w:rsidRDefault="00EB493D">
+    <w:p w14:paraId="74AA7622" w14:textId="77777777" w:rsidR="00E47407" w:rsidRDefault="00E47407">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60A4628C" w14:textId="77777777" w:rsidR="00EB493D" w:rsidRDefault="00EB493D">
+    <w:p w14:paraId="1CCC3C40" w14:textId="77777777" w:rsidR="00E47407" w:rsidRDefault="00E47407">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1B51C44B" w14:textId="597519CC" w:rsidR="00062D33" w:rsidRPr="00062D33" w:rsidRDefault="00062D33">
+    <w:p w14:paraId="1B51C44B" w14:textId="597519CC" w:rsidR="00811B32" w:rsidRPr="00062D33" w:rsidRDefault="00811B32">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00062D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> i.v.m. afdrukken van de correcte tekst</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4196,98 +4217,101 @@
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A482F"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="00062D33"/>
     <w:rsid w:val="000740E5"/>
     <w:rsid w:val="000751E2"/>
+    <w:rsid w:val="00082BAE"/>
     <w:rsid w:val="0009482F"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="00114DCA"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="00244841"/>
     <w:rsid w:val="0029380A"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="00356B6E"/>
     <w:rsid w:val="003A482F"/>
     <w:rsid w:val="004624C6"/>
     <w:rsid w:val="00466C04"/>
     <w:rsid w:val="00575EED"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="00661198"/>
     <w:rsid w:val="00671355"/>
     <w:rsid w:val="006B177E"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006C10CC"/>
     <w:rsid w:val="00704124"/>
     <w:rsid w:val="007645E2"/>
     <w:rsid w:val="007D41E8"/>
     <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="00811B32"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="008F0C4C"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00A4426F"/>
     <w:rsid w:val="00A66D43"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00AE6FF4"/>
     <w:rsid w:val="00B03CE1"/>
     <w:rsid w:val="00B273BB"/>
     <w:rsid w:val="00B51457"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00CC0134"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00DE67BA"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00E47407"/>
     <w:rsid w:val="00EB493D"/>
     <w:rsid w:val="00EC4F92"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F74EFD"/>
     <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -4639,50 +4663,51 @@
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -5459,51 +5484,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1665625283">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5760,73 +5785,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>1961</ap:Words>
-  <ap:Characters>10791</ap:Characters>
+  <ap:Words>1967</ap:Words>
+  <ap:Characters>10823</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>89</ap:Lines>
+  <ap:Lines>90</ap:Lines>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12727</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12765</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>