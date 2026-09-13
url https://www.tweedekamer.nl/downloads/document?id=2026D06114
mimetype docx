--- v0 (2026-02-09)
+++ v1 (2026-09-13)
@@ -33,118 +33,126 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C97A1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>VOORLOPIG OVERZICHT VERZOEKEN COMMISSIE-REGELING VAN WERKZAAMHEDEN Buitenlandse Handel en Ontwikkelingshulp d.d. 12 februari 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C97A1E" w:rsidRDefault="00C97A1E" w14:paraId="6B1FD30E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FD50F1" w:rsidR="00FD50F1" w:rsidP="00FD50F1" w:rsidRDefault="00C97A1E" w14:paraId="177A3477" w14:textId="6D09B32C">
+    <w:p w:rsidRPr="00FD50F1" w:rsidR="00FD50F1" w:rsidP="00FD50F1" w:rsidRDefault="00C97A1E" w14:paraId="177A3477" w14:textId="1E3450A1">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Verzoek van</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD50F1" w:rsidR="00FD50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> de leden </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD50F1" w:rsidR="00FD50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobbe </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD50F1" w:rsidR="00FD50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">(SP) en </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD50F1" w:rsidR="00FD50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Bamega</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD50F1" w:rsidR="00FD50F1">
+        <w:t>Bame</w:t>
+      </w:r>
+      <w:r w:rsidR="0032048E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD50F1" w:rsidR="00FD50F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ga </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD50F1" w:rsidR="00FD50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(D66)</w:t>
       </w:r>
       <w:r w:rsidR="00FD50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor het organiseren van een rondetafelgesprek over </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD50F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>de groeiende mondiale antirechtenbeweging.</w:t>
       </w:r>
@@ -471,54 +479,56 @@
   <w:num w:numId="1" w16cid:durableId="456220702">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C97A1E"/>
     <w:rsid w:val="00037EF2"/>
     <w:rsid w:val="00237AD5"/>
+    <w:rsid w:val="0032048E"/>
     <w:rsid w:val="0052429D"/>
     <w:rsid w:val="00A1188E"/>
     <w:rsid w:val="00B52118"/>
     <w:rsid w:val="00C97A1E"/>
+    <w:rsid w:val="00D42B8E"/>
     <w:rsid w:val="00DC793D"/>
     <w:rsid w:val="00E04C0A"/>
     <w:rsid w:val="00FD50F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1744,51 +1754,51 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
   <ap:Words>104</ap:Words>
-  <ap:Characters>577</ap:Characters>
+  <ap:Characters>578</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>4</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>680</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>681</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>