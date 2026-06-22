--- v0 (2026-01-29)
+++ v1 (2026-06-22)
@@ -1,32 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
@@ -43,80 +42,120 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="0089382E" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="64ED1ED6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0089382E" w:rsidR="00CB3578" w:rsidP="00B2045F" w:rsidRDefault="00B2045F" w14:paraId="0EDD9015" w14:textId="61706379">
+          <w:p w:rsidRPr="0089382E" w:rsidR="00CB3578" w:rsidP="00B2045F" w:rsidRDefault="00B2045F" w14:paraId="0EDD9015" w14:textId="312C0840">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0089382E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
             </w:r>
+            <w:r w:rsidR="00020C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
             <w:r w:rsidRPr="0089382E" w:rsidR="0089382E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>7 (nota van wijziging d.d. 29 januari 2026</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A91819">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">tweede </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089382E" w:rsidR="0089382E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">nota van wijziging d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00020C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>21 mei 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="78563558" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2030,69 +2069,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">c. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D1E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">de technische en organisatorische maatregelen die worden toegepast om te waarborgen dat aan de voorschriften van de Algemene verordening gegevensbescherming wordt voldaan, met dien verstande dat in ieder geval regels worden gesteld over het indien mogelijk anonimiseren dan wel </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> van persoonsgegevens en over de toegankelijkheid ervan; </w:t>
+        <w:t xml:space="preserve">de technische en organisatorische maatregelen die worden toegepast om te waarborgen dat aan de voorschriften van de Algemene verordening gegevensbescherming wordt voldaan, met dien verstande dat in ieder geval regels worden gesteld over het indien mogelijk anonimiseren dan wel pseudonimiseren van persoonsgegevens en over de toegankelijkheid ervan; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D1E17" w:rsidR="007D1E17" w:rsidP="007D1E17" w:rsidRDefault="007D1E17" w14:paraId="76E2785E" w14:textId="4501105C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">d. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D1E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2228,106 +2249,154 @@
       </w:pPr>
       <w:r w:rsidRPr="007D1E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ARTIKEL II. INWERKINGTREDING</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D1E17" w:rsidR="007D1E17" w:rsidP="007D1E17" w:rsidRDefault="007D1E17" w14:paraId="144CCAB1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007D1E17" w:rsidR="007D1E17" w:rsidP="007D1E17" w:rsidRDefault="007D1E17" w14:paraId="6108AB96" w14:textId="30E7DD7F">
+    <w:p w:rsidRPr="007D1E17" w:rsidR="007D1E17" w:rsidP="007D1E17" w:rsidRDefault="007D1E17" w14:paraId="6108AB96" w14:textId="0145452A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D1E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Deze wet treedt, met uitzondering van artikel I, onderdelen F en G, in werking op een bij koninklijk besluit te bepalen tijdstip, dat voor de verschillende artikelen of onderdelen daarvan verschillend kan worden vastgesteld.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D1E17" w:rsidP="007D1E17" w:rsidRDefault="007D1E17" w14:paraId="6ECF01D5" w14:textId="680042B6">
+        <w:t xml:space="preserve">Deze wet treedt, met uitzondering van artikel I, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635287" w:rsidR="00635287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onderdelen G en H</w:t>
+      </w:r>
+      <w:r w:rsidR="00635287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in werking op een bij koninklijk besluit te bepalen tijdstip, dat voor de verschillende artikelen of onderdelen daarvan verschillend kan worden vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D1E17" w:rsidP="007D1E17" w:rsidRDefault="007D1E17" w14:paraId="6ECF01D5" w14:textId="597AFB6D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="007D1E17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Artikel I, onderdelen F en G, treedt in werking met ingang van de dag na de datum van uitgifte van het Staatsblad waarin deze wet wordt geplaatst en werkt terug tot en met 5 februari 2020.</w:t>
+        <w:t xml:space="preserve">Artikel I, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635287" w:rsidR="00635287">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onderdelen G en H</w:t>
+      </w:r>
+      <w:r w:rsidR="005B15F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>treedt in werking met ingang van de dag na de datum van uitgifte van het Staatsblad waarin deze wet wordt geplaatst en werkt terug tot en met 5 februari 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D1E17" w:rsidP="007D1E17" w:rsidRDefault="007D1E17" w14:paraId="326AC673" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007D1E17" w:rsidP="007D1E17" w:rsidRDefault="007D1E17" w14:paraId="0EBDE6E3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2715,88 +2784,88 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007D1E17" w:rsidR="007D1E17" w:rsidP="007D1E17" w:rsidRDefault="007D1E17" w14:paraId="262B5246" w14:textId="005484DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De Staatssecretaris van Sociale Zaken en Werkgelegenheid,</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="007D1E17" w:rsidR="007D1E17" w:rsidSect="00A11E73">
-      <w:footerReference w:type="even" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="262E0F58" w14:textId="77777777" w:rsidR="00945D53" w:rsidRDefault="00945D53">
+    <w:p w14:paraId="71043648" w14:textId="77777777" w:rsidR="00680B21" w:rsidRDefault="00680B21">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D3C827B" w14:textId="77777777" w:rsidR="00945D53" w:rsidRDefault="00945D53">
+    <w:p w14:paraId="18A8D40E" w14:textId="77777777" w:rsidR="00680B21" w:rsidRDefault="00680B21">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C7E5441" w14:textId="77777777" w:rsidR="00945D53" w:rsidRDefault="00945D53">
+    <w:p w14:paraId="535222A4" w14:textId="77777777" w:rsidR="00680B21" w:rsidRDefault="00680B21">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -2931,151 +3000,154 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="363E7458" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76C65B75" w14:textId="77777777" w:rsidR="00945D53" w:rsidRDefault="00945D53">
+    <w:p w14:paraId="2D5187F3" w14:textId="77777777" w:rsidR="00680B21" w:rsidRDefault="00680B21">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="143699B2" w14:textId="77777777" w:rsidR="00945D53" w:rsidRDefault="00945D53">
+    <w:p w14:paraId="4642172C" w14:textId="77777777" w:rsidR="00680B21" w:rsidRDefault="00680B21">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D1E17"/>
     <w:rsid w:val="00012DBE"/>
+    <w:rsid w:val="00020C60"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="00212426"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="00457DD8"/>
     <w:rsid w:val="00483E6F"/>
+    <w:rsid w:val="005B15F9"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="00615992"/>
+    <w:rsid w:val="006340AB"/>
+    <w:rsid w:val="00635287"/>
+    <w:rsid w:val="00680B21"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006C3F0C"/>
+    <w:rsid w:val="006C732E"/>
     <w:rsid w:val="007D1E17"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="00880D33"/>
     <w:rsid w:val="0089382E"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="00945D53"/>
     <w:rsid w:val="0096610D"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A1002F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
+    <w:rsid w:val="00A91819"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00B0095B"/>
     <w:rsid w:val="00B2045F"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D5242E"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00E42F42"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4186,51 +4258,51 @@
   <w:style w:type="character" w:styleId="Paginanummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="002168F4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B2045F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4488,72 +4560,72 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
   <ap:Words>1257</ap:Words>
-  <ap:Characters>6914</ap:Characters>
+  <ap:Characters>6919</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>57</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8155</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8160</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-01-29T15:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>