--- v0 (2026-01-27)
+++ v1 (2026-06-24)
@@ -1,32 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
@@ -43,66 +42,124 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="5C1ED8F8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00540685" w:rsidR="00CB3578" w:rsidP="00B02DA2" w:rsidRDefault="00540685" w14:paraId="208CFEFC" w14:textId="0210ADB0">
+          <w:p w:rsidRPr="00540685" w:rsidR="00CB3578" w:rsidP="00B02DA2" w:rsidRDefault="00540685" w14:paraId="208CFEFC" w14:textId="7B74DBC8">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 7 (NvW d.d. 23 januari 2026)</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00160A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>7 (</w:t>
+            </w:r>
+            <w:r w:rsidR="00160A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tweede </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>NvW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00283B3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>28 mei 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="0896785A" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -187,51 +244,73 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="00E03173" w:rsidR="002A727C" w:rsidP="00E03173" w:rsidRDefault="00E03173" w14:paraId="35B4D7AA" w14:textId="7150A950">
             <w:pPr>
               <w:pStyle w:val="Geenafstand"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E03173">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Wijziging van een aantal wetten op het terrein van het Ministerie van Volksgezondheid, Welzijn en Sport om de grondslagen voor gegevensverwerking te verstevigen en enkele andere wijzigingen (Verzamelwet gegevensverwerking VWS II.b)</w:t>
+              <w:t xml:space="preserve">Wijziging van een aantal wetten op het terrein van het Ministerie van Volksgezondheid, Welzijn en Sport om de grondslagen voor gegevensverwerking te verstevigen en enkele andere wijzigingen (Verzamelwet gegevensverwerking VWS </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E03173">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>II.b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E03173">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="6261FDCD" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1627,51 +1706,69 @@
     </w:p>
     <w:p w:rsidRPr="00570F60" w:rsidR="00570F60" w:rsidP="00570F60" w:rsidRDefault="00570F60" w14:paraId="4C355D9F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00570F60" w:rsidR="00570F60" w:rsidP="00570F60" w:rsidRDefault="00570F60" w14:paraId="365574A7" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Zorgaanbieders als bedoeld in de Zorgverzekeringswet verstrekken ten aanzien van een persoon die medisch noodzakelijke zorg heeft ontvangen en geen zorgverzekering heeft als bedoeld in de Zorgverzekeringswet desgevraagd de persoonsgegevens, waaronder gegevens over de gezondheid en het burgerservicenummer aan het college die het college nodig heeft om te beoordelen of het bieden van openbare geestelijke gezondheidszorg is aangewezen. </w:t>
+        <w:t xml:space="preserve">1. Zorgaanbieders als bedoeld in de Zorgverzekeringswet verstrekken ten aanzien van een persoon die medisch noodzakelijke zorg heeft ontvangen en geen zorgverzekering heeft als bedoeld in de Zorgverzekeringswet desgevraagd de persoonsgegevens, waaronder gegevens over de gezondheid en het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00570F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>burgerservicenummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00570F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan het college die het college nodig heeft om te beoordelen of het bieden van openbare geestelijke gezondheidszorg is aangewezen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00570F60" w:rsidR="00570F60" w:rsidP="00570F60" w:rsidRDefault="00570F60" w14:paraId="076906FC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Onder medisch noodzakelijke zorg wordt verstaan zorg of overige diensten als bedoeld in artikel 11 van de Zorgverzekeringswet met uitzondering van bij of krachtens die wet uitgesloten vormen van zorg of diensten, en slechts voor zover de zorgaanbieder verstrekking ervan, gezien de aard van de zorg, medisch noodzakelijk acht.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00570F60" w:rsidR="00570F60" w:rsidP="00570F60" w:rsidRDefault="00570F60" w14:paraId="633D9CA1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2313,82 +2410,136 @@
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Bij de verstrekking gebruikt de zorgverlener het burgerservicenummer, bedoeld in artikel 1, onderdeel b, van de Wet algemene bepalingen burgerservicenummer, van de betreffende persoon. </w:t>
+        <w:t xml:space="preserve">3. Bij de verstrekking gebruikt de zorgverlener het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>burgerservicenummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bedoeld in artikel 1, onderdeel b, van de Wet algemene bepalingen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>burgerservicenummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, van de betreffende persoon. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E03173" w:rsidR="00E03173" w:rsidP="00E03173" w:rsidRDefault="00E03173" w14:paraId="6E3324FC" w14:textId="643E35CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. De uitvoerder is bevoegd tot verwerking van de gegevens en het burgerservicenummer. De uitvoerder verstrekt aan het RIVM de gegevens die voor de monitoring en evaluatie van het betreffende programma noodzakelijk zijn in zodanige vorm dat de gegevens niet direct tot de persoon herleidbaar zijn.  </w:t>
+        <w:t xml:space="preserve">4. De uitvoerder is bevoegd tot verwerking van de gegevens en het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>burgerservicenummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De uitvoerder verstrekt aan het RIVM de gegevens die voor de monitoring en evaluatie van het betreffende programma noodzakelijk zijn in zodanige vorm dat de gegevens niet direct tot de persoon herleidbaar zijn.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E03173" w:rsidP="00E03173" w:rsidRDefault="00E03173" w14:paraId="7448C14D" w14:textId="0B62609E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -2577,51 +2728,69 @@
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. De organisatie die krachtens het derde lid voor de gemeente dan wel op basis van een overeenkomst met het RIVM of het Centraal Orgaan opvang asielzoekers, bedoeld in artikel 2 van de Wet Centraal Orgaan opvang asielzoekers, uitvoering geeft aan het vaccinatieprogramma, verstrekt aan het RIVM de persoonsgegevens, waaronder gegevens over gezondheid als bedoeld in artikel 4, onderdeel 15, van de Algemene verordening gegevensbescherming en het burgerservicenummer, die noodzakelijk zijn voor de uitvoering van de in het tweede lid vermelde taken. Het RIVM verstrekt voormelde persoonsgegevens aan vorenbedoelde organisatie voor zover die gegevens noodzakelijk zijn voor de uitvoering van het vaccinatieprogramma. </w:t>
+        <w:t xml:space="preserve">8. De organisatie die krachtens het derde lid voor de gemeente dan wel op basis van een overeenkomst met het RIVM of het Centraal Orgaan opvang asielzoekers, bedoeld in artikel 2 van de Wet Centraal Orgaan opvang asielzoekers, uitvoering geeft aan het vaccinatieprogramma, verstrekt aan het RIVM de persoonsgegevens, waaronder gegevens over gezondheid als bedoeld in artikel 4, onderdeel 15, van de Algemene verordening gegevensbescherming en het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>burgerservicenummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die noodzakelijk zijn voor de uitvoering van de in het tweede lid vermelde taken. Het RIVM verstrekt voormelde persoonsgegevens aan vorenbedoelde organisatie voor zover die gegevens noodzakelijk zijn voor de uitvoering van het vaccinatieprogramma. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk204686549" w:id="0"/>
       <w:r w:rsidRPr="006940D0" w:rsidR="00070660">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De in dit lid bedoelde gegevens worden zo nodig verstrekt met doorbreking van de uit hoofde van ambt, beroep of wettelijk voorschrift dan wel krachtens een overeenkomst geldende plicht tot geheimhouding.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="00E03173" w:rsidR="00E03173" w:rsidP="00E03173" w:rsidRDefault="00E03173" w14:paraId="618ED102" w14:textId="5CF9ACA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2813,78 +2982,132 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk117173154" w:id="1"/>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. De officier van justitie, de Wlz-uitvoerder, de zorgaanbieder, het college van burgemeester en wethouders van de gemeente waar de cliënt ingezetene is, de zorgverzekeraar, het CIZ, de zorgaanbieder, bedoeld in de Wet forensische zorg, en Onze Minister van Justitie en Veiligheid </w:t>
+        <w:t xml:space="preserve">. De officier van justitie, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitvoerder, de zorgaanbieder, het college van burgemeester en wethouders van de gemeente waar de cliënt ingezetene is, de zorgverzekeraar, het CIZ, de zorgaanbieder, bedoeld in de Wet forensische zorg, en Onze Minister van Justitie en Veiligheid </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">verstrekken elkaar persoonsgegevens over een cliënt, waaronder gegevens over gezondheid en </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk117846099" w:id="2"/>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">persoonsgegevens van strafrechtelijke aard als bedoeld in paragraaf 3.2 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>van de Uitvoeringswet Algemene verordening gegevensbescherming, alsmede het burgerservicenummer, bedoeld in artikel 1, onderdeel b, van de Wet algemene bepalingen burgerservicenummer, voor zover dat noodzakelijk is voor de voorbereiding of tenuitvoerlegging van een rechterlijke machtiging met toepassing van artikel 2.3, tweede lid, van de Wet forensische zorg.</w:t>
+        <w:t xml:space="preserve">van de Uitvoeringswet Algemene verordening gegevensbescherming, alsmede het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>burgerservicenummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bedoeld in artikel 1, onderdeel b, van de Wet algemene bepalingen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>burgerservicenummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, voor zover dat noodzakelijk is voor de voorbereiding of tenuitvoerlegging van een rechterlijke machtiging met toepassing van artikel 2.3, tweede lid, van de Wet forensische zorg.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E03173" w:rsidP="00E03173" w:rsidRDefault="00E03173" w14:paraId="20228B2A" w14:textId="40B708A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E03173">
@@ -2999,215 +3222,208 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009156F2" w:rsidP="009156F2" w:rsidRDefault="009156F2" w14:paraId="0368A888" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009156F2" w:rsidR="009156F2" w:rsidP="009156F2" w:rsidRDefault="009156F2" w14:paraId="6A3C0080" w14:textId="5C82078E">
-[...6 lines deleted...]
-        <w:ind w:right="-2"/>
+    <w:p w:rsidRPr="00160A4F" w:rsidR="00160A4F" w:rsidP="00160A4F" w:rsidRDefault="00160A4F" w14:paraId="2DFACC0A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009156F2">
+      <w:r w:rsidRPr="00160A4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ARTIKEL VIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009156F2" w:rsidR="009156F2" w:rsidP="009156F2" w:rsidRDefault="009156F2" w14:paraId="1AEC1E25" w14:textId="77777777">
-[...92 lines deleted...]
-        <w:ind w:right="-2"/>
+    <w:p w:rsidRPr="00160A4F" w:rsidR="00160A4F" w:rsidP="00160A4F" w:rsidRDefault="00160A4F" w14:paraId="09726212" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03173">
+    </w:p>
+    <w:p w:rsidRPr="00160A4F" w:rsidR="00160A4F" w:rsidP="00160A4F" w:rsidRDefault="00160A4F" w14:paraId="0428F621" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Op een bij koninklijk besluit te bepalen tijdstip vervalt h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vanish/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bij koninklijk besluit vervallen h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160A4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et derde lid van artikel 5.2.5b (nieuw) van de Wet maatschappelijke ondersteuning 2015 onder vernummering van het vierde tot en met zesde lid tot derde tot en met vijfde lid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E03173" w:rsidP="00E03173" w:rsidRDefault="00E03173" w14:paraId="7BEB915C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03173" w:rsidR="009156F2" w:rsidP="00E03173" w:rsidRDefault="009156F2" w14:paraId="2A55E525" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E03173" w:rsidR="00E03173" w:rsidP="00E03173" w:rsidRDefault="00E03173" w14:paraId="5730E561" w14:textId="356B7012">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ARTIKEL VII</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...9 lines deleted...]
-        <w:ind w:right="-2"/>
+        <w:t>ARTIKEL VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E03173" w:rsidP="00E03173" w:rsidRDefault="00E03173" w14:paraId="60196D5D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Deze wet treedt in werking op een bij koninklijk besluit te bepalen tijdstip, dat voor de verschillende artikelen of onderdelen daarvan verschillend kan worden vastgesteld.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -3259,51 +3475,69 @@
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Deze wet wordt aangehaald als: Verzamelwet gegevensverwerking VWS II.b.</w:t>
+        <w:t xml:space="preserve">Deze wet wordt aangehaald als: Verzamelwet gegevensverwerking VWS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>II.b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -3530,88 +3764,88 @@
       <w:r w:rsidRPr="00E03173">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E03173" w:rsidR="00E03173" w:rsidP="00E03173" w:rsidRDefault="00E03173" w14:paraId="76C665F8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00E03173" w:rsidR="00E03173" w:rsidSect="00A11E73">
-      <w:footerReference w:type="even" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D686503" w14:textId="77777777" w:rsidR="00647386" w:rsidRDefault="00647386">
+    <w:p w14:paraId="18EFAE84" w14:textId="77777777" w:rsidR="004D0434" w:rsidRDefault="004D0434">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FEEC183" w14:textId="77777777" w:rsidR="00647386" w:rsidRDefault="00647386">
+    <w:p w14:paraId="2563B182" w14:textId="77777777" w:rsidR="004D0434" w:rsidRDefault="004D0434">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="511E031A" w14:textId="77777777" w:rsidR="00647386" w:rsidRDefault="00647386">
+    <w:p w14:paraId="4562433A" w14:textId="77777777" w:rsidR="004D0434" w:rsidRDefault="004D0434">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -3738,129 +3972,131 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4A407824" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C44F0F9" w14:textId="77777777" w:rsidR="00647386" w:rsidRDefault="00647386">
+    <w:p w14:paraId="5EFCE913" w14:textId="77777777" w:rsidR="004D0434" w:rsidRDefault="004D0434">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CBD1835" w14:textId="77777777" w:rsidR="00647386" w:rsidRDefault="00647386">
+    <w:p w14:paraId="6A538980" w14:textId="77777777" w:rsidR="004D0434" w:rsidRDefault="004D0434">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...2 lines deleted...]
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E03173"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="00070660"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00110062"/>
     <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="00160A4F"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="001E261C"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="00236082"/>
+    <w:rsid w:val="00283B3B"/>
     <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="003853F1"/>
     <w:rsid w:val="00394FCF"/>
     <w:rsid w:val="003C6893"/>
+    <w:rsid w:val="004D0434"/>
     <w:rsid w:val="005228C8"/>
     <w:rsid w:val="00540685"/>
     <w:rsid w:val="00570F60"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="00647386"/>
+    <w:rsid w:val="006B1C19"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00812596"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="009156F2"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="009F5AA7"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00B02DA2"/>
     <w:rsid w:val="00B37A29"/>
     <w:rsid w:val="00BB0684"/>
     <w:rsid w:val="00BF3EF1"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D224D1"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00E03173"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
@@ -4999,51 +5235,51 @@
     <w:rsid w:val="002168F4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E03173"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5300,73 +5536,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1947</ap:Words>
-  <ap:Characters>10712</ap:Characters>
+  <ap:Words>1950</ap:Words>
+  <ap:Characters>10731</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>89</ap:Lines>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12634</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12656</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>