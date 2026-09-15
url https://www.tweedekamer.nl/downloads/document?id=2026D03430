--- v0 (2026-01-26)
+++ v1 (2026-09-15)
@@ -1,204 +1,446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00595E3B" w:rsidR="00595E3B" w:rsidP="00595E3B" w:rsidRDefault="00595E3B" w14:paraId="2A80E2AE" w14:textId="77777777">
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="483CE62C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00595E3B">
+      <w:r w:rsidRPr="00B661E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COMMISSIE-REGELING VAN WERKZAAMHEDEN COMMISSIE VOLKSHUISVESTING EN RUIMTELIJKE ORDENING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00595E3B" w:rsidR="00595E3B" w:rsidP="00595E3B" w:rsidRDefault="00595E3B" w14:paraId="2D8507A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="63570B23" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00595E3B" w:rsidR="00595E3B" w:rsidP="00595E3B" w:rsidRDefault="00595E3B" w14:paraId="6383655C" w14:textId="77777777">
-      <w:r w:rsidRPr="00595E3B">
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="1D531FCC" w14:textId="77777777">
+      <w:r w:rsidRPr="00B661E7">
         <w:t>Dinsdag 27 januari 2026, bij aanvang procedurevergadering Volkshuisvesting en Ruimtelijke ordening om 16.30 uur:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00595E3B" w:rsidR="00595E3B" w:rsidP="00595E3B" w:rsidRDefault="00595E3B" w14:paraId="42D47681" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00595E3B" w:rsidR="00595E3B" w:rsidP="00595E3B" w:rsidRDefault="00595E3B" w14:paraId="6BD304E8" w14:textId="77777777">
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="18F7A609" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="6FA96156" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00595E3B">
+      <w:r w:rsidRPr="00B661E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Geen verzoeken van leden ontvangen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00595E3B" w:rsidR="00595E3B" w:rsidP="00595E3B" w:rsidRDefault="00595E3B" w14:paraId="19703484" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00595E3B">
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="500817AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="6181365D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B661E7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Aanvulling agenda op initiatief van de griffie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="350F8AEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="305119E3" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B661E7">
+        <w:t xml:space="preserve">Voorstel van wet zoals gewijzigd naar aanleiding van het Advies van de Afdeling advisering van de Raad van State van het lid Beckerman tot wijziging van de Woningwet ter bevordering van wooncoöperaties (Wet bevordering wooncoöperaties) Kamerstuk </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5">
+        <w:r w:rsidRPr="00B661E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>36780</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B661E7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="325ADC01" w14:textId="77777777">
+      <w:r w:rsidRPr="00B661E7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Voorstel:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B661E7">
+        <w:t xml:space="preserve"> Inbrengdatum voor het verslag vaststellen op 12 februari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="62B6D13A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B661E7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Noot:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B661E7">
+        <w:t xml:space="preserve"> Abusievelijk is het initiatiefwetsvoorstel niet op de agenda van de procedurevergadering geplaatst. Het Reglement van Orde schrijft voor dat de commissie binnen twee weken na de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B661E7">
+        <w:t>inhandenstelling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B661E7">
+        <w:t xml:space="preserve"> (dat was op 16 januari 2026), een termijn vaststelt voor de inbreng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="1A85871F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="0F9D7D11" w14:textId="77777777">
+      <w:r w:rsidRPr="00B661E7">
         <w:t>Met vriendelijke groet,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00595E3B" w:rsidR="00595E3B" w:rsidP="00595E3B" w:rsidRDefault="00595E3B" w14:paraId="649A45C4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00595E3B" w:rsidR="00595E3B" w:rsidP="00595E3B" w:rsidRDefault="00595E3B" w14:paraId="0D736F10" w14:textId="77777777">
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="27D3AF9F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="7F05344F" w14:textId="77777777">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00595E3B">
+      <w:r w:rsidRPr="00B661E7">
         <w:t>Annemarijke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00595E3B">
+      <w:r w:rsidRPr="00B661E7">
         <w:t xml:space="preserve"> de Vos </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00595E3B" w:rsidR="00595E3B" w:rsidP="00595E3B" w:rsidRDefault="00595E3B" w14:paraId="2078653F" w14:textId="77777777">
-      <w:r w:rsidRPr="00595E3B">
+    <w:p w:rsidRPr="00B661E7" w:rsidR="00B661E7" w:rsidP="00B661E7" w:rsidRDefault="00B661E7" w14:paraId="05B4BAD5" w14:textId="77777777">
+      <w:r w:rsidRPr="00B661E7">
         <w:t>Griffier van de vaste Commissie voor Volkshuisvesting en Ruimtelijke Ordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00595E3B">
+      <w:r w:rsidRPr="00B661E7">
         <w:br/>
         <w:t>Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A838A0" w:rsidRDefault="00A838A0" w14:paraId="0B2B0DB7" w14:textId="77777777"/>
+    <w:p w:rsidR="00A838A0" w:rsidRDefault="00A838A0" w14:paraId="7AF20769" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00A838A0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BD25CC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17625EE0"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="998391018">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00595E3B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00595E3B"/>
+    <w:rsidRoot w:val="00B661E7"/>
     <w:rsid w:val="008064CC"/>
     <w:rsid w:val="00A838A0"/>
+    <w:rsid w:val="00B661E7"/>
+    <w:rsid w:val="00BB7A27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="15B0205F"/>
+  <w14:docId w14:val="3E37C654"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BFC70766-9E4E-4406-90A2-955DFA581680}"/>
+  <w15:docId w15:val="{720B5CBA-9190-475C-8DCC-DEE092B70100}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -566,570 +808,593 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00595E3B"/>
+    <w:rsid w:val="00B661E7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B661E7"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B661E7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parlisweb.tweedekamer.nl/parlis/zaak.aspx?Id=0be7321a-2173-4d4e-8552-e35faded0864" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1386,52 +1651,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>61</ap:Words>
-  <ap:Characters>336</ap:Characters>
+  <ap:Words>176</ap:Words>
+  <ap:Characters>972</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>2</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>8</ap:Lines>
+  <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>396</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1146</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>