--- v0 (2026-01-19)
+++ v1 (2026-07-12)
@@ -1,100 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DA0258" w:rsidR="00F9587F" w:rsidP="00A43DC9" w:rsidRDefault="00F9587F" w14:paraId="3042E7A9" w14:textId="2024CE63">
+    <w:p w:rsidRPr="00DA0258" w:rsidR="00F9587F" w:rsidP="00A43DC9" w:rsidRDefault="00F9587F" w14:paraId="3042E7A9" w14:textId="2842F1FC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA0258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Staten-Generaal</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA0258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA0258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00117FF2" w:rsidR="00117FF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>AM</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA0258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA0258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -474,51 +483,51 @@
       </w:pPr>
       <w:r>
         <w:t>Drie</w:t>
       </w:r>
       <w:r w:rsidR="00A473D4">
         <w:t xml:space="preserve"> Kamerleden namen van </w:t>
       </w:r>
       <w:r>
         <w:t>11 tot en met 13 oktober 2025</w:t>
       </w:r>
       <w:r w:rsidR="00A473D4">
         <w:t xml:space="preserve"> deel aan de 7</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009F34A3" w:rsidR="00A473D4">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ste</w:t>
       </w:r>
       <w:r w:rsidR="00A473D4">
         <w:t xml:space="preserve"> jaarvergadering van de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidRPr="003247B4" w:rsidR="00A473D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NAVO Parlementaire Assemblee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A473D4">
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ljubljana, Slovenië</w:t>
       </w:r>
       <w:r w:rsidR="00A473D4">
         <w:t>. Dit waren de Eerste Kamer</w:t>
       </w:r>
       <w:r>
         <w:t>leden</w:t>
       </w:r>
       <w:r w:rsidR="00A473D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A473D4" w:rsidR="00A473D4">
         <w:rPr>
           <w:b/>
@@ -625,59 +634,51 @@
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A473D4" w:rsidP="00A473D4" w:rsidRDefault="00FE23D9" w14:paraId="1C8C53E9" w14:textId="1EDB1E44">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tijdens de plenaire zitting op 13 oktober spraken </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Danijel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Krivec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> van de Nationale Assemblee van Slovenië, de </w:t>
+        <w:t xml:space="preserve">, vice-president van de Nationale Assemblee van Slovenië, de </w:t>
       </w:r>
       <w:r w:rsidR="00B62B12">
         <w:t>minister-president</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van Slovenië, Robert </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Golob</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, en de Oekraïense president Zelenski de Assemblee toe, de laatste via videoverbinding. NAVO Secretaris-Generaal</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC538B">
         <w:t xml:space="preserve"> Mark Rutte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> was aanwezig voor het gebruikelijke vragenuur met de parlementsleden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC538B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4408">
@@ -1436,58 +1437,51 @@
         </w:rPr>
         <w:t>secretaris-generaal Mark Rutte</w:t>
       </w:r>
       <w:r w:rsidR="00E3628D">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="00443C10" w:rsidR="00443C10">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t>vicevoorzitter van de Europese Investeringsbank Robert de Groot.</w:t>
       </w:r>
       <w:r w:rsidR="00E012AB">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00443C10" w:rsidR="00E012AB">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Secretaris-generaal </w:t>
-[...6 lines deleted...]
-        <w:t>Rutte waarschuwde dat de bondgenoten de dreiging van Rusland niet mogen onderschatten, ondanks de tegenslagen op de Oekraïense slagvelden.</w:t>
+        <w:t>Secretaris-generaal Rutte waarschuwde dat de bondgenoten de dreiging van Rusland niet mogen onderschatten, ondanks de tegenslagen op de Oekraïense slagvelden.</w:t>
       </w:r>
       <w:r w:rsidR="00E012AB">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00443C10" w:rsidR="00E012AB">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t>Hij deed een beroep op steun om ervoor te zorgen dat de nationale overheden hun defensie-uitgavendoelstellingen halen, en wees erop dat een nieuwe generatie snelle Russische raketten alle bondgenoten bedreigt, ongeacht hun locatie</w:t>
       </w:r>
       <w:r w:rsidR="00395ABD">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00443C10" w:rsidR="00E012AB">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “We staan nu allemaal aan de oostflank</w:t>
       </w:r>
@@ -1873,51 +1867,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t>De Assemblee nam zes resoluties aan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, waaronder die van Bart </w:t>
       </w:r>
       <w:r w:rsidRPr="00D42A5C">
         <w:t>Kroon</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> inzake de trans-Atlantische economische samenwerking met onder meer een oproep tot gezamenlijk beleid voor kritische grondstoffen, energie en voedselzekerheid. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00674C0B" w:rsidP="003A3287" w:rsidRDefault="003A3287" w14:paraId="764C278F" w14:textId="6B5BB08D">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r w:rsidRPr="00E012AB">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De Assemblee </w:t>
       </w:r>
       <w:r w:rsidRPr="00443C10">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t xml:space="preserve">benoemde </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C10">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t>Benedetta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00443C10">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00443C10">
         <w:rPr>
@@ -2331,51 +2324,50 @@
       <w:r w:rsidRPr="00C70CC5" w:rsidR="00C70CC5">
         <w:t>Çakirözer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C70CC5">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C70CC5">
         <w:t>Türkiye</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C70CC5">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00FF09D7">
         <w:t xml:space="preserve">over de bedreiging door </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF09D7" w:rsidR="00FF09D7">
         <w:t>Iran voor de regionale en NAVO-veiligheid</w:t>
       </w:r>
       <w:r w:rsidR="00FF09D7">
         <w:t xml:space="preserve">. De aanbevelingen in het rapport omvatten </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF09D7" w:rsidR="00FF09D7">
-        <w:lastRenderedPageBreak/>
         <w:t>onder meer het ontwikkelen van een breder regionaal beleid ontwikkelen, samenwerking met partners in de Golf en het Midden-Oosten, en versterking van de maritieme en marine-afschrikking.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005300CD" w:rsidR="005B3A8C" w:rsidP="00C70CC5" w:rsidRDefault="00153183" w14:paraId="74CCBEE5" w14:textId="536B28BE">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF09D7">
         <w:t xml:space="preserve">Dr. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00153183">
         <w:t>Nad’a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00153183">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00153183">
         <w:t>Kovalcikova</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C70CC5">
         <w:t xml:space="preserve"> </w:t>
@@ -2743,55 +2735,51 @@
       <w:r w:rsidRPr="00787A24" w:rsidR="00787A24">
         <w:t xml:space="preserve">”) na de Russische invasie van Oekraïne. Hij stelde dat een speciaal op defensie gericht </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00787A24" w:rsidR="00787A24">
         <w:t>Defence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00787A24" w:rsidR="00787A24">
         <w:t xml:space="preserve">, Security </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00787A24" w:rsidR="00787A24">
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00787A24" w:rsidR="00787A24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00787A24" w:rsidR="00787A24">
         <w:t>Resilience</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00787A24" w:rsidR="00787A24">
-        <w:t xml:space="preserve">-bankinitiatief, ondersteund </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">door staten en private investeringen, de toegang tot kapitaal voor kleine en middelgrote bedrijven </w:t>
+        <w:t xml:space="preserve">-bankinitiatief, ondersteund door staten en private investeringen, de toegang tot kapitaal voor kleine en middelgrote bedrijven </w:t>
       </w:r>
       <w:r w:rsidR="00DD44BB">
         <w:t xml:space="preserve">zou </w:t>
       </w:r>
       <w:r w:rsidRPr="00787A24" w:rsidR="00787A24">
         <w:t>verbeteren, de toeleveringsketens kan uitbreiden en financiële garanties kan bieden om de defensiecapaciteit van bondgenoten te versterken.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD44BB" w:rsidP="004B0678" w:rsidRDefault="003C5C90" w14:paraId="60D56423" w14:textId="756F7F35">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C5C90">
         <w:t>Iuliia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C5C90">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C5C90">
         <w:t>Osmolovska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3156,55 +3144,51 @@
       </w:r>
       <w:r w:rsidR="003313ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tanja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Permozer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003313ED">
         <w:t xml:space="preserve">over het </w:t>
       </w:r>
       <w:r w:rsidRPr="003313ED" w:rsidR="003313ED">
         <w:t>belang van de ruimte voor het moderne leven, veiligheid en beveiliging</w:t>
       </w:r>
       <w:r w:rsidR="003313ED">
         <w:t xml:space="preserve"> en de </w:t>
       </w:r>
       <w:r w:rsidRPr="003313ED" w:rsidR="003313ED">
-        <w:t xml:space="preserve">voordelen van internationale samenwerking voor de ontwikkeling van de wereldwijde ruimtevaartsector. Ze benadrukte ook dat de ruimtevaartsector gecommercialiseerd is en niet langer uitsluitend door overheden wordt gedreven. Als belangrijkste uitdagingen benoemde zij ruimtepuin, cyber- en hybride dreigingen, evenals ethische dilemma’s rondom </w:t>
-[...3 lines deleted...]
-        <w:t>kunstmatige intelligentie (AI) en eigendom van data.</w:t>
+        <w:t>voordelen van internationale samenwerking voor de ontwikkeling van de wereldwijde ruimtevaartsector. Ze benadrukte ook dat de ruimtevaartsector gecommercialiseerd is en niet langer uitsluitend door overheden wordt gedreven. Als belangrijkste uitdagingen benoemde zij ruimtepuin, cyber- en hybride dreigingen, evenals ethische dilemma’s rondom kunstmatige intelligentie (AI) en eigendom van data.</w:t>
       </w:r>
       <w:r w:rsidR="003313ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Hierna introduceerde h</w:t>
       </w:r>
       <w:r w:rsidRPr="003313ED" w:rsidR="003313ED">
         <w:t xml:space="preserve">et hoofd wetenschap van de NAVO, Steen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003313ED" w:rsidR="003313ED">
         <w:t>Søndergaard</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003313ED" w:rsidR="003313ED">
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003313ED" w:rsidR="003313ED">
         <w:t xml:space="preserve"> NATO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3580,55 +3564,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D95D29">
         <w:t xml:space="preserve"> van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95D29" w:rsidR="00D95D29">
         <w:t xml:space="preserve">International Crisis Group </w:t>
       </w:r>
       <w:r w:rsidR="00D95D29">
         <w:t xml:space="preserve">over de voortgang en uitdagingen in </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95D29" w:rsidR="00D95D29">
         <w:t>Bosnië-Herzegovina</w:t>
       </w:r>
       <w:r w:rsidR="00D95D29">
         <w:t xml:space="preserve"> en Kosovo. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE16EF" w:rsidR="00FE16EF">
         <w:t>Hij merkte op dat Bosnië-Herzegovina (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE16EF" w:rsidR="00FE16EF">
         <w:t>BiH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE16EF" w:rsidR="00FE16EF">
-        <w:t xml:space="preserve">) sinds de jaren 90 </w:t>
-[...3 lines deleted...]
-        <w:t>grotendeels gestabiliseerd is, maar een rigide institutioneel systeem dat etnische verdeeldheid verankert</w:t>
+        <w:t>) sinds de jaren 90 grotendeels gestabiliseerd is, maar een rigide institutioneel systeem dat etnische verdeeldheid verankert</w:t>
       </w:r>
       <w:r w:rsidR="00FE16EF">
         <w:t xml:space="preserve"> het land beperkt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE16EF" w:rsidR="00FE16EF">
         <w:t xml:space="preserve">. Hij stelde vast dat het tijdelijke post-oorlog constitutionele kader van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE16EF" w:rsidR="00FE16EF">
         <w:t>BiH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FE16EF" w:rsidR="00FE16EF">
         <w:t xml:space="preserve"> feitelijk permanent is geworden, zonder overeenstemming over hervormingen. Wat Kosovo betreft, zei hij dat de instellingen redelijk functioneren, maar dat interetnische spanningen blijven bestaan. Hij concludeerde dat zowel Belgrado als Pristina hebben nagelaten het Brussel-akkoord van 2013 na te komen, waarbij Servië weigert erkenning te geven en Kosovo de volledige opname van de Servische minderheid niet garandeert.</w:t>
       </w:r>
       <w:r w:rsidR="00FE16EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FE16EF" w:rsidR="00FE16EF" w:rsidP="00FE16EF" w:rsidRDefault="00FE16EF" w14:paraId="0B5C64A7" w14:textId="65DF8BEC">
       <w:pPr>
         <w:ind w:left="2832"/>
       </w:pPr>
       <w:r>
         <w:t>Dit werd g</w:t>
@@ -3830,55 +3810,51 @@
       </w:pPr>
       <w:r>
         <w:t>In de politieke commissie</w:t>
       </w:r>
       <w:r w:rsidR="00F70527">
         <w:t xml:space="preserve"> die vergaderde op </w:t>
       </w:r>
       <w:r w:rsidR="00C543F5">
         <w:t xml:space="preserve">11 en 12 oktober </w:t>
       </w:r>
       <w:r w:rsidR="002A3A8E">
         <w:t>schetste</w:t>
       </w:r>
       <w:r w:rsidR="00C543F5">
         <w:t xml:space="preserve"> de minister van Buitenlandse en Europese Zaken van Slovenië, Tanja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C543F5">
         <w:t>Fajon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C543F5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002A3A8E">
-        <w:t xml:space="preserve">de strategische prioriteiten van Slovenië binnen de NAVO en haar visie op Europese veiligheid te midden van toenemende instabiliteit. Ze benadrukte dat eenheid binnen de NAVO en gedeelde waarden belangrijker zijn dan ooit, en dat een sterke alliantie afhankelijk is van een sterke, complementaire Europese Unie. Ook bevestigde zij de stevige steun van Slovenië voor de soevereiniteit van Oekraïne en sprak over het strategische belang van de Westelijke Balkan. Met betrekking tot opkomende dreigingen waarschuwde ze dat cyberaanvallen, desinformatie en klimaatverandering het vertrouwen en de stabiliteit ondermijnen, en pleitte ze voor gecoördineerde, geïntegreerde reacties. Ze sloot af met het benadrukken van het belang van de deelname van vrouwen aan </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">vrede en veiligheid en prees nationale parlementen voor hun essentiële rol in het handhaven van collectieve verdediging en democratische veerkracht. </w:t>
+        <w:t xml:space="preserve">de strategische prioriteiten van Slovenië binnen de NAVO en haar visie op Europese veiligheid te midden van toenemende instabiliteit. Ze benadrukte dat eenheid binnen de NAVO en gedeelde waarden belangrijker zijn dan ooit, en dat een sterke alliantie afhankelijk is van een sterke, complementaire Europese Unie. Ook bevestigde zij de stevige steun van Slovenië voor de soevereiniteit van Oekraïne en sprak over het strategische belang van de Westelijke Balkan. Met betrekking tot opkomende dreigingen waarschuwde ze dat cyberaanvallen, desinformatie en klimaatverandering het vertrouwen en de stabiliteit ondermijnen, en pleitte ze voor gecoördineerde, geïntegreerde reacties. Ze sloot af met het benadrukken van het belang van de deelname van vrouwen aan vrede en veiligheid en prees nationale parlementen voor hun essentiële rol in het handhaven van collectieve verdediging en democratische veerkracht. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE16EF" w:rsidR="002A3A8E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Koen Petersen</w:t>
       </w:r>
       <w:r w:rsidR="002A3A8E">
         <w:t xml:space="preserve"> vroeg </w:t>
       </w:r>
       <w:r w:rsidR="00FE16EF">
         <w:t xml:space="preserve">haar </w:t>
       </w:r>
       <w:r w:rsidRPr="002A3A8E" w:rsidR="002A3A8E">
         <w:t xml:space="preserve">naar </w:t>
       </w:r>
       <w:r w:rsidR="002A3A8E">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="002A3A8E" w:rsidR="002A3A8E">
         <w:t xml:space="preserve">publieke steun </w:t>
       </w:r>
       <w:r w:rsidR="00FE16EF">
         <w:t xml:space="preserve">in Slovenië </w:t>
@@ -4178,51 +4154,50 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00064032" w:rsidR="00064032">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00064032">
         <w:t>Korniyenko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF1EC9">
         <w:t xml:space="preserve"> behandelde de commissie de rapporten ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1EC9" w:rsidR="00BF1EC9">
         <w:t xml:space="preserve">Ukraine – A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF1EC9" w:rsidR="00BF1EC9">
         <w:t>Resilient</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF1EC9" w:rsidR="00BF1EC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF1EC9" w:rsidR="00BF1EC9">
-        <w:lastRenderedPageBreak/>
         <w:t>Democracy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF1EC9" w:rsidR="00BF1EC9">
         <w:t xml:space="preserve"> in War Time</w:t>
       </w:r>
       <w:r w:rsidR="00BF1EC9">
         <w:t xml:space="preserve">’ van rapporteur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF1EC9">
         <w:t>Yehor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF1EC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF1EC9">
         <w:t>Cherniev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF1EC9">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -4529,65 +4504,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA3945">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA3945">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>democrati</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA3945">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3945">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eiligheid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA3945">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, rapporteur </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3945">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -4662,67 +4623,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Women, Peace and Security: United Nations Security Council Resolution 1325 at 25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(Commissie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>democratie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>veiligheid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C57617">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -4768,51 +4713,50 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>apporteur Merle SPELLERBERG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, Duitsland)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA3945" w:rsidR="00BA3945" w:rsidP="00BA3945" w:rsidRDefault="00BA3945" w14:paraId="64C050A1" w14:textId="625AADB3">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA3945">
-        <w:lastRenderedPageBreak/>
         <w:t>NATO’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA3945">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA3945">
         <w:t>Future</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA3945">
         <w:t xml:space="preserve"> Russia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA3945">
         <w:t>Strategy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA3945">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(commissie defensie en veiligheid, </w:t>
       </w:r>
@@ -5012,65 +4956,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>commissie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>economie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Veiligheid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, rapporteur</w:t>
       </w:r>
       <w:r w:rsidRPr="00C57617">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bart KROON</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -5326,65 +5256,51 @@
       <w:r w:rsidRPr="00C57617">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>subcommissie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C57617">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> NATO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C57617">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Partnerschips</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C57617">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, rapporteur </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> AZUBALIS, </w:t>
+        <w:t xml:space="preserve">, rapporteur Audronius AZUBALIS, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C57617">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Litouwen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C57617">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C57617" w:rsidR="00C57617" w:rsidP="00E3401E" w:rsidRDefault="00C57617" w14:paraId="17E2C085" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5454,65 +5370,51 @@
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>commissie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>wetenschap</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>technologie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, rapporteur Njall Trausti FRIDBERTSSON, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IJsland</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
@@ -5670,65 +5572,51 @@
       </w:pPr>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Iran’s threat to Middle East and Euro-Atlantic security </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mediterrane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Midden Oosten Speciale Groep</w:t>
+        <w:t xml:space="preserve"> en Midden Oosten Speciale Groep</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6643B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>apporteur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008733F7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -5886,73 +5774,73 @@
       </w:pPr>
       <w:r w:rsidRPr="003B1A2D">
         <w:t>De griffier van de delegatie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003B1A2D" w:rsidP="003B1A2D" w:rsidRDefault="003B1A2D" w14:paraId="1F74FDB2" w14:textId="1E148182">
       <w:pPr>
         <w:ind w:left="2484" w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="003B1A2D">
         <w:t>Bakker</w:t>
       </w:r>
       <w:r w:rsidR="008E4610">
         <w:t>-de Jong</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C41D3" w:rsidP="00B542B6" w:rsidRDefault="009C103C" w14:paraId="6635556D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="3195"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000C41D3" w:rsidSect="006031C0">
-      <w:footerReference w:type="even" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33FF4690" w14:textId="77777777" w:rsidR="00BA1210" w:rsidRDefault="00BA1210">
+    <w:p w14:paraId="77B208E6" w14:textId="77777777" w:rsidR="00660C7F" w:rsidRDefault="00660C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16F076BF" w14:textId="77777777" w:rsidR="00BA1210" w:rsidRDefault="00BA1210">
+    <w:p w14:paraId="69FBE4A2" w14:textId="77777777" w:rsidR="00660C7F" w:rsidRDefault="00660C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6070,58 +5958,58 @@
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="50E03910" w14:textId="77777777" w:rsidR="00FB7148" w:rsidRDefault="00FB7148" w:rsidP="00F9587F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12178588" w14:textId="77777777" w:rsidR="00BA1210" w:rsidRDefault="00BA1210">
+    <w:p w14:paraId="0DFB5E81" w14:textId="77777777" w:rsidR="00660C7F" w:rsidRDefault="00660C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ACDCC8B" w14:textId="77777777" w:rsidR="00BA1210" w:rsidRDefault="00BA1210">
+    <w:p w14:paraId="65C9C722" w14:textId="77777777" w:rsidR="00660C7F" w:rsidRDefault="00660C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="235B7579" w14:textId="7B2B4943" w:rsidR="00FE23D9" w:rsidRDefault="00FE23D9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00FE23D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 NATO PA Policy </w:t>
@@ -8794,56 +8682,57 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="780222958">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="852493085">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1926576109">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1674451199">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="185364110">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1272469131">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A00804"/>
     <w:rsid w:val="00002B35"/>
     <w:rsid w:val="00002E9E"/>
     <w:rsid w:val="000030B7"/>
     <w:rsid w:val="00003D6A"/>
     <w:rsid w:val="00012AC3"/>
     <w:rsid w:val="000155FC"/>
     <w:rsid w:val="00015C53"/>
@@ -8919,50 +8808,51 @@
     <w:rsid w:val="000D3BFB"/>
     <w:rsid w:val="000D3DA5"/>
     <w:rsid w:val="000D4B12"/>
     <w:rsid w:val="000D4C4D"/>
     <w:rsid w:val="000D6D81"/>
     <w:rsid w:val="000E0055"/>
     <w:rsid w:val="000E1323"/>
     <w:rsid w:val="000E30BF"/>
     <w:rsid w:val="000E6D10"/>
     <w:rsid w:val="000F03BE"/>
     <w:rsid w:val="000F19D6"/>
     <w:rsid w:val="000F324B"/>
     <w:rsid w:val="000F36F3"/>
     <w:rsid w:val="000F44D0"/>
     <w:rsid w:val="000F5DDA"/>
     <w:rsid w:val="000F7491"/>
     <w:rsid w:val="0010049C"/>
     <w:rsid w:val="00102E26"/>
     <w:rsid w:val="00106922"/>
     <w:rsid w:val="00111104"/>
     <w:rsid w:val="001132C5"/>
     <w:rsid w:val="00113342"/>
     <w:rsid w:val="001148C5"/>
     <w:rsid w:val="00114F27"/>
     <w:rsid w:val="0011529F"/>
+    <w:rsid w:val="00117FF2"/>
     <w:rsid w:val="001220B1"/>
     <w:rsid w:val="0012245E"/>
     <w:rsid w:val="0012287D"/>
     <w:rsid w:val="0012374B"/>
     <w:rsid w:val="00126A32"/>
     <w:rsid w:val="00130E9A"/>
     <w:rsid w:val="001338CB"/>
     <w:rsid w:val="00134188"/>
     <w:rsid w:val="00134AE9"/>
     <w:rsid w:val="00134BBE"/>
     <w:rsid w:val="00135C90"/>
     <w:rsid w:val="00137777"/>
     <w:rsid w:val="0013795A"/>
     <w:rsid w:val="001433EB"/>
     <w:rsid w:val="001449AA"/>
     <w:rsid w:val="00145259"/>
     <w:rsid w:val="00146E26"/>
     <w:rsid w:val="00151699"/>
     <w:rsid w:val="00152CE6"/>
     <w:rsid w:val="00153183"/>
     <w:rsid w:val="0015361D"/>
     <w:rsid w:val="0015579D"/>
     <w:rsid w:val="00163521"/>
     <w:rsid w:val="00164926"/>
     <w:rsid w:val="00165222"/>
@@ -9376,50 +9266,51 @@
     <w:rsid w:val="00627469"/>
     <w:rsid w:val="00631CAB"/>
     <w:rsid w:val="00632C05"/>
     <w:rsid w:val="006331A1"/>
     <w:rsid w:val="00633CF8"/>
     <w:rsid w:val="0063402B"/>
     <w:rsid w:val="0063455B"/>
     <w:rsid w:val="00637535"/>
     <w:rsid w:val="00641E79"/>
     <w:rsid w:val="00643C44"/>
     <w:rsid w:val="0064588A"/>
     <w:rsid w:val="00645FC3"/>
     <w:rsid w:val="00646A3D"/>
     <w:rsid w:val="0065031A"/>
     <w:rsid w:val="00650DA1"/>
     <w:rsid w:val="00651F02"/>
     <w:rsid w:val="006520F6"/>
     <w:rsid w:val="006528EF"/>
     <w:rsid w:val="00652F3A"/>
     <w:rsid w:val="0065315C"/>
     <w:rsid w:val="00655817"/>
     <w:rsid w:val="00655885"/>
     <w:rsid w:val="00656535"/>
     <w:rsid w:val="00656C7C"/>
     <w:rsid w:val="00660A9C"/>
+    <w:rsid w:val="00660C7F"/>
     <w:rsid w:val="00661683"/>
     <w:rsid w:val="00662012"/>
     <w:rsid w:val="00664834"/>
     <w:rsid w:val="00664AA9"/>
     <w:rsid w:val="00670046"/>
     <w:rsid w:val="0067094D"/>
     <w:rsid w:val="006735D3"/>
     <w:rsid w:val="00674C0B"/>
     <w:rsid w:val="0067558D"/>
     <w:rsid w:val="00676CE0"/>
     <w:rsid w:val="006772B9"/>
     <w:rsid w:val="006827BC"/>
     <w:rsid w:val="0068359B"/>
     <w:rsid w:val="0068574B"/>
     <w:rsid w:val="00691983"/>
     <w:rsid w:val="006934AB"/>
     <w:rsid w:val="00693824"/>
     <w:rsid w:val="00693949"/>
     <w:rsid w:val="00693DB3"/>
     <w:rsid w:val="00697340"/>
     <w:rsid w:val="006A22C9"/>
     <w:rsid w:val="006A52BA"/>
     <w:rsid w:val="006A65EB"/>
     <w:rsid w:val="006A76A0"/>
     <w:rsid w:val="006A7AB3"/>
@@ -10172,50 +10063,51 @@
     <w:rsid w:val="00EF12FE"/>
     <w:rsid w:val="00EF1489"/>
     <w:rsid w:val="00EF2C67"/>
     <w:rsid w:val="00EF538A"/>
     <w:rsid w:val="00EF7E7A"/>
     <w:rsid w:val="00F01ADB"/>
     <w:rsid w:val="00F026B0"/>
     <w:rsid w:val="00F034BE"/>
     <w:rsid w:val="00F0360A"/>
     <w:rsid w:val="00F039EB"/>
     <w:rsid w:val="00F04A13"/>
     <w:rsid w:val="00F07823"/>
     <w:rsid w:val="00F12278"/>
     <w:rsid w:val="00F137F7"/>
     <w:rsid w:val="00F15184"/>
     <w:rsid w:val="00F155A9"/>
     <w:rsid w:val="00F20057"/>
     <w:rsid w:val="00F213FA"/>
     <w:rsid w:val="00F21627"/>
     <w:rsid w:val="00F22644"/>
     <w:rsid w:val="00F2282D"/>
     <w:rsid w:val="00F3024D"/>
     <w:rsid w:val="00F3238D"/>
     <w:rsid w:val="00F33513"/>
     <w:rsid w:val="00F35D60"/>
+    <w:rsid w:val="00F36350"/>
     <w:rsid w:val="00F37A08"/>
     <w:rsid w:val="00F40935"/>
     <w:rsid w:val="00F426AA"/>
     <w:rsid w:val="00F42FFD"/>
     <w:rsid w:val="00F47A2E"/>
     <w:rsid w:val="00F47D73"/>
     <w:rsid w:val="00F50A3D"/>
     <w:rsid w:val="00F527A5"/>
     <w:rsid w:val="00F55EFB"/>
     <w:rsid w:val="00F57AA9"/>
     <w:rsid w:val="00F60619"/>
     <w:rsid w:val="00F61067"/>
     <w:rsid w:val="00F61E34"/>
     <w:rsid w:val="00F63B61"/>
     <w:rsid w:val="00F64922"/>
     <w:rsid w:val="00F65003"/>
     <w:rsid w:val="00F656A5"/>
     <w:rsid w:val="00F658AD"/>
     <w:rsid w:val="00F65A0D"/>
     <w:rsid w:val="00F662B9"/>
     <w:rsid w:val="00F6643B"/>
     <w:rsid w:val="00F70527"/>
     <w:rsid w:val="00F71413"/>
     <w:rsid w:val="00F72156"/>
     <w:rsid w:val="00F73AF9"/>
@@ -10694,51 +10586,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00A43DC9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
@@ -11188,51 +11079,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1584416840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nato-pa.int/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nato-pa.int/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nato-pa.int/documents?keys=&amp;field_year_value=All&amp;sort_by=field_year_value&amp;field_document_type_target_id%5B5170%5D=5170" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nato-pa.int/download-file?filename=/sites/default/files/2025-10/2025%20-%20NATO%20PA%20POLICY%20RECOMMENDATIONS.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11480,150 +11371,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...60 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>11</ap:Pages>
-  <ap:Words>3998</ap:Words>
-  <ap:Characters>25352</ap:Characters>
+  <ap:Words>4515</ap:Words>
+  <ap:Characters>24837</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>211</ap:Lines>
+  <ap:Lines>206</ap:Lines>
   <ap:Paragraphs>58</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Staten-Generaal</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>29292</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>29294</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2022-09-07T15:33:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>fdc8616d-62e2-4764-96c3-dd2df7fa3e54</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>