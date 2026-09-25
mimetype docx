--- v0 (2025-12-04)
+++ v1 (2026-09-25)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00CE3A41" w:rsidR="00CE3A41" w:rsidP="00CE3A41" w:rsidRDefault="00CE3A41" w14:paraId="0ED5B683" w14:textId="2AC95912">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE3A41">
@@ -34,120 +35,472 @@
           <w:bCs/>
         </w:rPr>
         <w:t>OVERZICHT COMMISSIE-REGELING VAN WERKZAAMHEDEN COMMISSIE ECONOMISCHE ZAKEN:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CE3A41" w:rsidR="00CE3A41" w:rsidP="00CE3A41" w:rsidRDefault="00CE3A41" w14:paraId="37C77145" w14:textId="77777777"/>
     <w:p w:rsidRPr="00CE3A41" w:rsidR="00CE3A41" w:rsidP="00CE3A41" w:rsidRDefault="00CE3A41" w14:paraId="795127F3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE3A41">
         <w:t>Dinsdag 9 december 2025, bij aanvang procedurevergadering om</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE3A41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 16.45 uur. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CE3A41" w:rsidR="00CE3A41" w:rsidP="00CE3A41" w:rsidRDefault="00CE3A41" w14:paraId="397684D9" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CE3A41" w:rsidR="00CE3A41" w:rsidP="00CE3A41" w:rsidRDefault="00CE3A41" w14:paraId="12D33E25" w14:textId="72BEC8A7">
+    <w:p w:rsidR="005F3A2D" w:rsidP="00CE3A41" w:rsidRDefault="00CE3A41" w14:paraId="15A510B5" w14:textId="451DF5D6">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CE3A41">
         <w:t>Het lid Flach (SGP)- Verzoek tot een technische briefing door de Rijksgezant Maritieme Maakindustrie</w:t>
       </w:r>
       <w:r w:rsidR="002164AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE3A41">
         <w:t>en de programmamanager van het Rijksregiebureau over de stand van zaken van de sectoragenda Maritieme Maakindustrie.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3A2D" w:rsidP="005F3A2D" w:rsidRDefault="005F3A2D" w14:paraId="553550D0" w14:textId="77777777"/>
+    <w:p w:rsidR="0033292F" w:rsidP="00B77EB0" w:rsidRDefault="005F3A2D" w14:paraId="51652F76" w14:textId="659F579C">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voorstel tot kennismakingsgesprek met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3A2D">
+        <w:t>Adviesraad voor wetenschap, technologie en innovatie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (AWTI) te combineren met een technische briefing over het rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3A2D">
+        <w:t>“Weerbaar en toekomstbestendig. De kracht van stabiele grootschalige investeringen in onderzoek en innovatie”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (zie bijlage)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0033292F" w:rsidP="0033292F" w:rsidRDefault="0033292F" w14:paraId="6FDADAA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0033292F" w:rsidP="005F3A2D" w:rsidRDefault="0033292F" w14:paraId="3BE5898E" w14:textId="1C5C3AC9">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk216178881" w:id="0"/>
+      <w:r>
+        <w:t>Het lid Van der Lee (GroenLinks-PvdA) – V</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77EB0">
+        <w:t>erzoek</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om naar aanleiding van het manifest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033292F">
+        <w:t>'Bouwen aan een economie die klopt’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> een gesprek van 1,5 uur met vier à vijf door MVO NL (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Future</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Up) aan te dragen bedrijven  te voeren. In te plannen in het voorjaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0035680D" w:rsidP="0035680D" w:rsidRDefault="0035680D" w14:paraId="2E11542F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0035680D" w:rsidP="005F3A2D" w:rsidRDefault="0035680D" w14:paraId="51D2C2CB" w14:textId="778296CE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het lid Martens-America (VVD) – Voorstel rondetafelgesprek over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414E7C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AI-kansen optimaal benutten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (zie bijlage)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="0033292F" w:rsidP="0033292F" w:rsidRDefault="0033292F" w14:paraId="451C9C9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B77EB0" w:rsidP="00B77EB0" w:rsidRDefault="00B77EB0" w14:paraId="522694A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>De leden Dassen (Volt) en Martens-America (VVD) – Programma rondetafelgesprek over een Nationale Investeringsbank (zie bijlage)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B77EB0" w:rsidP="00B77EB0" w:rsidRDefault="00B77EB0" w14:paraId="7D905BA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B77EB0" w:rsidP="00B77EB0" w:rsidRDefault="00B77EB0" w14:paraId="629808A4" w14:textId="17B6422E">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het lid Dassen (Volt) – Verzoek tot een kabinetsreactie op het bericht ‘’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77EB0">
+        <w:t xml:space="preserve">Nieuwe escalatie in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B77EB0">
+        <w:t>Nexperia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B77EB0">
+        <w:t>-vete: China publiceert namen Nederlandse spionnen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’’ (Volkskrant, 9 december 2025) (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.volkskrant.nl/binnenland/nieuwe-escalatie-in-nexperia-vete-china-publiceert-namen-nederlandse-spionnen~ba88c826/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B77EB0" w:rsidP="00B77EB0" w:rsidRDefault="00B77EB0" w14:paraId="72927125" w14:textId="77777777"/>
+    <w:p w:rsidR="00B77EB0" w:rsidP="0033292F" w:rsidRDefault="00B77EB0" w14:paraId="61ECBD49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B77EB0" w:rsidP="0033292F" w:rsidRDefault="00B77EB0" w14:paraId="58F3B390" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0033292F" w:rsidR="0033292F" w:rsidP="0033292F" w:rsidRDefault="0033292F" w14:paraId="78D9FF6B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0033292F" w:rsidP="0033292F" w:rsidRDefault="0033292F" w14:paraId="21E12459" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE3A41" w:rsidR="0033292F" w:rsidP="0033292F" w:rsidRDefault="0033292F" w14:paraId="15CE2EAB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00CE3A41" w:rsidR="00CE3A41" w:rsidP="00CE3A41" w:rsidRDefault="00CE3A41" w14:paraId="4D03C597" w14:textId="77777777"/>
     <w:p w:rsidRPr="00CE3A41" w:rsidR="00CE3A41" w:rsidP="00CE3A41" w:rsidRDefault="00CE3A41" w14:paraId="24C01BE2" w14:textId="77777777"/>
     <w:p w:rsidR="00C8373F" w:rsidRDefault="00C8373F" w14:paraId="5D71787D" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00C8373F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C1E710D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE667DDC"/>
+    <w:lvl w:ilvl="0" w:tplc="EAA0B8F4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1303537833">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE3A41"/>
     <w:rsid w:val="002164AB"/>
     <w:rsid w:val="002639AA"/>
+    <w:rsid w:val="0033292F"/>
+    <w:rsid w:val="0035680D"/>
+    <w:rsid w:val="00524567"/>
+    <w:rsid w:val="005F3A2D"/>
+    <w:rsid w:val="00771DE6"/>
+    <w:rsid w:val="008F5D7D"/>
     <w:rsid w:val="00A56641"/>
+    <w:rsid w:val="00B77EB0"/>
     <w:rsid w:val="00C8373F"/>
     <w:rsid w:val="00CE3A41"/>
+    <w:rsid w:val="00D21066"/>
     <w:rsid w:val="00E54D73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1051,62 +1404,97 @@
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00CE3A41"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00CE3A41"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B77EB0"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B77EB0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B77EB0"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkskrant.nl/binnenland/nieuwe-escalatie-in-nexperia-vete-china-publiceert-namen-nederlandse-spionnen~ba88c826/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1363,52 +1751,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>57</ap:Words>
-  <ap:Characters>315</ap:Characters>
+  <ap:Words>246</ap:Words>
+  <ap:Characters>1359</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>2</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>11</ap:Lines>
+  <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>371</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1602</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>