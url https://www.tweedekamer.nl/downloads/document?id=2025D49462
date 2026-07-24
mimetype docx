--- v0 (2025-12-02)
+++ v1 (2026-07-24)
@@ -292,58 +292,62 @@
           <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="3CAF541E" w14:textId="15AE0D13">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00D634BE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D634BE" w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="00D634BE" w14:paraId="2D3AC643" w14:textId="52DD5ACF">
+          <w:p w:rsidRPr="004756CA" w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="00D634BE" w14:paraId="2D3AC643" w14:textId="52DD5ACF">
             <w:pPr>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00920162">
-              <w:rPr>
+            <w:r w:rsidRPr="004756CA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Situatie in Oekraïne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0028220F" w:rsidTr="0065630E" w14:paraId="25D62D4D" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="75824F11" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
@@ -372,128 +376,137 @@
           <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="2494B40C" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="77CBF85D" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0028220F" w:rsidTr="0065630E" w14:paraId="2F56A67D" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="1E26C3F1" w14:textId="77777777">
+          <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="1E26C3F1" w14:textId="6B172398">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="004756CA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="5037B656" w14:textId="4E15657A">
+          <w:p w:rsidR="0028220F" w:rsidP="004756CA" w:rsidRDefault="0028220F" w14:paraId="045AED84" w14:textId="2ED66579">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">GEWIJZIGDE MOTIE VAN </w:t>
             </w:r>
             <w:r w:rsidR="00D634BE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>HET LID TEUNISSEN</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="004756CA">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>257</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004756CA" w:rsidR="004756CA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TER VERVANGING VAN DIE GEDRUKT ONDER NR. 257</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0028220F" w:rsidTr="0065630E" w14:paraId="0055929F" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="2A3DD278" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="20BFFCE5" w14:textId="77777777">
+          <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="20BFFCE5" w14:textId="344CA783">
             <w:r>
               <w:t xml:space="preserve">Voorgesteld </w:t>
+            </w:r>
+            <w:r w:rsidR="004756CA">
+              <w:t>2 december 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0028220F" w:rsidTr="0065630E" w14:paraId="478FDAAC" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="6DE67E6E" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -609,195 +622,207 @@
           <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="1FBE21A2" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0028220F" w:rsidTr="0065630E" w14:paraId="2FCF0A2D" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="5ED5FCD9" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="3809A7AC" w14:textId="77777777">
+          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="6FADAAEE" w14:textId="72D6951A">
             <w:r>
               <w:t>constaterende dat Nederlandse agrobedrijven nog steeds actief zijn in</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="65723332" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>Rusland door bijvoorbeeld aanwezig te zijn op verschillende Russische</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="6922EA77" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>landbouwbeurzen, waar zij hun producten aanprijzen, en via lokale</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="7B89C73F" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>dochterondernemingen zelfs belasting afdragen aan de Russische staat,</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="6FADAAEE" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>ondanks de voortdurende Russische agressieoorlog tegen Oekraïne;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="74834DCA" w14:textId="77777777"/>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="6C4C3CC9" w14:textId="77777777">
+          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="71396137" w14:textId="7C52B7BC">
             <w:r>
               <w:t>overwegende dat deze activiteiten niet alleen lucratief zijn voor die</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="43C4D558" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>bedrijven maar ook de Russische economie versterken en indirect</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="71396137" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>bijdragen aan het vermogen van Rusland om de oorlog voort te zetten;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="4153696D" w14:textId="77777777"/>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="38004A8C" w14:textId="77777777">
+          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="7E38AF6D" w14:textId="496547E2">
             <w:r>
               <w:t>overwegende dat deze Nederlandse bedrijfsactiviteiten moreel gezien niet</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="7E38AF6D" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>uit te leggen zijn;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="5FAEEF3E" w14:textId="77777777"/>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="551D0719" w14:textId="77777777">
+          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="61584AEE" w14:textId="17311662">
             <w:r>
               <w:t>verzoekt de regering in kaart te brengen welke concrete maatregelen</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="55A6214C" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>mogelijk zijn om de activiteiten van Nederlandse en andere Europese agrobedrijven in Rusland</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="61584AEE" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>aan banden te leggen;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="133F8300" w14:textId="77777777"/>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="0691581E" w14:textId="77777777">
+          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="6C0204E2" w14:textId="792F6F6A">
             <w:r>
               <w:t>verzoekt de regering tevens om er in de EU actief voor te pleiten om</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="10EE2475" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>producten en activiteiten van Nederlandse en andere Europese bedrijven die bijdragen aan de</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="1AF960C4" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>Russische economie, uitgezonderd noodzakelijke humanitaire goederen,</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="6C0204E2" w14:textId="77777777">
+            <w:r w:rsidR="004756CA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>aan de EU-sanctielijst toe te voegen,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="24824F75" w14:textId="77777777"/>
           <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="362F10FF" w14:textId="77777777">
             <w:r>
               <w:t>en gaat over tot de orde van de dag.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="46ABEA24" w14:textId="77777777"/>
           <w:p w:rsidR="00D634BE" w:rsidP="00D634BE" w:rsidRDefault="00D634BE" w14:paraId="4C42494F" w14:textId="77777777">
             <w:r>
               <w:t>Teunissen</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0028220F" w:rsidP="0065630E" w:rsidRDefault="0028220F" w14:paraId="52520678" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="0028220F" w:rsidR="004A4819" w:rsidP="0028220F" w:rsidRDefault="004A4819" w14:paraId="34C63F5C" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="0028220F" w:rsidR="004A4819">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="567" w:bottom="1418" w:left="567" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09FD8198" w14:textId="77777777" w:rsidR="00D634BE" w:rsidRDefault="00D634BE">
+    <w:p w14:paraId="5A1D05E5" w14:textId="77777777" w:rsidR="00D768B1" w:rsidRDefault="00D768B1">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B87CCA9" w14:textId="77777777" w:rsidR="00D634BE" w:rsidRDefault="00D634BE">
+    <w:p w14:paraId="67092E2D" w14:textId="77777777" w:rsidR="00D768B1" w:rsidRDefault="00D768B1">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1883B607" w14:textId="77777777" w:rsidR="00D634BE" w:rsidRDefault="00D634BE">
+    <w:p w14:paraId="5B4EBDB1" w14:textId="77777777" w:rsidR="00D768B1" w:rsidRDefault="00D768B1">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -811,76 +836,75 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31383705" w14:textId="77777777" w:rsidR="00D634BE" w:rsidRDefault="00D634BE">
+    <w:p w14:paraId="22DBCCEE" w14:textId="77777777" w:rsidR="00D768B1" w:rsidRDefault="00D768B1">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EED2C59" w14:textId="77777777" w:rsidR="00D634BE" w:rsidRDefault="00D634BE">
+    <w:p w14:paraId="06A7E559" w14:textId="77777777" w:rsidR="00D768B1" w:rsidRDefault="00D768B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -888,81 +912,84 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D634BE"/>
     <w:rsid w:val="00027E9C"/>
     <w:rsid w:val="00062708"/>
     <w:rsid w:val="00063162"/>
     <w:rsid w:val="00095EFA"/>
     <w:rsid w:val="000C1E41"/>
     <w:rsid w:val="000C619A"/>
     <w:rsid w:val="00161AE3"/>
     <w:rsid w:val="001C5EB3"/>
     <w:rsid w:val="001D1AB1"/>
     <w:rsid w:val="002002E7"/>
     <w:rsid w:val="0028220F"/>
     <w:rsid w:val="0029206C"/>
     <w:rsid w:val="002B7C76"/>
     <w:rsid w:val="002E3D96"/>
     <w:rsid w:val="002E551C"/>
     <w:rsid w:val="003C3FF3"/>
     <w:rsid w:val="0040151F"/>
     <w:rsid w:val="00411194"/>
     <w:rsid w:val="00414BEB"/>
     <w:rsid w:val="00440982"/>
+    <w:rsid w:val="004756CA"/>
     <w:rsid w:val="00491946"/>
     <w:rsid w:val="004A4819"/>
     <w:rsid w:val="004D28C5"/>
     <w:rsid w:val="0057730F"/>
     <w:rsid w:val="005C7B56"/>
     <w:rsid w:val="005D315A"/>
     <w:rsid w:val="005E7EA0"/>
     <w:rsid w:val="006028C4"/>
+    <w:rsid w:val="00684AAB"/>
     <w:rsid w:val="00692DA1"/>
     <w:rsid w:val="006B16CB"/>
     <w:rsid w:val="006C2B15"/>
     <w:rsid w:val="006E5C88"/>
     <w:rsid w:val="007911E4"/>
     <w:rsid w:val="007F7DE5"/>
     <w:rsid w:val="00847D97"/>
     <w:rsid w:val="00852843"/>
     <w:rsid w:val="00867001"/>
     <w:rsid w:val="008D2B7A"/>
     <w:rsid w:val="008E48CB"/>
     <w:rsid w:val="0093683D"/>
     <w:rsid w:val="009B6CFE"/>
     <w:rsid w:val="00A55F71"/>
     <w:rsid w:val="00A57354"/>
     <w:rsid w:val="00AE6AD7"/>
     <w:rsid w:val="00BB5485"/>
     <w:rsid w:val="00BB5729"/>
     <w:rsid w:val="00BF3DA1"/>
     <w:rsid w:val="00C77B23"/>
     <w:rsid w:val="00CF49B0"/>
     <w:rsid w:val="00D42A43"/>
     <w:rsid w:val="00D634BE"/>
+    <w:rsid w:val="00D768B1"/>
     <w:rsid w:val="00D76F09"/>
     <w:rsid w:val="00DC24E8"/>
     <w:rsid w:val="00DF096D"/>
     <w:rsid w:val="00DF7647"/>
     <w:rsid w:val="00E13E7E"/>
     <w:rsid w:val="00E25FEF"/>
     <w:rsid w:val="00E41C7D"/>
     <w:rsid w:val="00E50646"/>
     <w:rsid w:val="00EB73D7"/>
     <w:rsid w:val="00ED7BA4"/>
     <w:rsid w:val="00EF25EA"/>
     <w:rsid w:val="00F43E95"/>
     <w:rsid w:val="00F53326"/>
     <w:rsid w:val="00F8037C"/>
     <w:rsid w:val="00FF1970"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2126,68 +2153,68 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>215</ap:Words>
-  <ap:Characters>1186</ap:Characters>
+  <ap:Words>218</ap:Words>
+  <ap:Characters>1201</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>9</ap:Lines>
+  <ap:Lines>10</ap:Lines>
   <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>motie_gew</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1399</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1417</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>1999-10-12T09:49:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>