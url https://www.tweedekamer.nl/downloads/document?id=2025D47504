--- v0 (2025-11-20)
+++ v1 (2026-09-22)
@@ -36,68 +36,138 @@
         </w:rPr>
         <w:t>OVERZICHT COMMISSIE-REGELING VAN WERKZAAMHEDEN COMMISSIE ECONOMISCHE ZAKEN:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C744E3" w:rsidR="00C744E3" w:rsidP="00C744E3" w:rsidRDefault="00C744E3" w14:paraId="68028748" w14:textId="77777777"/>
     <w:p w:rsidRPr="00C744E3" w:rsidR="00C744E3" w:rsidP="00C744E3" w:rsidRDefault="00C744E3" w14:paraId="440CB3CA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C744E3">
         <w:t>Dinsdag 25 november 2025, bij aanvang procedurevergadering om</w:t>
       </w:r>
       <w:r w:rsidRPr="00C744E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 17.30 uur. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C744E3" w:rsidR="00C744E3" w:rsidP="00C744E3" w:rsidRDefault="00C744E3" w14:paraId="365A3608" w14:textId="77777777"/>
     <w:p w:rsidRPr="00C744E3" w:rsidR="00C744E3" w:rsidP="00C744E3" w:rsidRDefault="00C744E3" w14:paraId="3DD7AF17" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00C744E3" w:rsidR="00C744E3" w:rsidP="00C744E3" w:rsidRDefault="00C744E3" w14:paraId="1664EB8F" w14:textId="77777777">
+    <w:p w:rsidR="00C744E3" w:rsidP="00C744E3" w:rsidRDefault="00C744E3" w14:paraId="1664EB8F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C744E3">
         <w:t xml:space="preserve">Het lid Sneller (D66) - Verzoek om een technische briefing (desnoods vertrouwelijk) over </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C744E3">
         <w:t>Nexperia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C744E3">
         <w:t xml:space="preserve"> en de gang van zaken.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC2E1A" w:rsidR="00602C3A" w:rsidP="00602C3A" w:rsidRDefault="00602C3A" w14:paraId="13E4D21E" w14:textId="5952A6E6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Het lid Dassen (Volt) – Verzoek om inzage in brief die door de landsadvocaat namens de minister aan de Ondernemerskamer is gestuurd (NOS, 22 november</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00602C3A">
+        <w:t xml:space="preserve"> 2025, ‘Minister Karremans twijfelde al na één dag of ingreep bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00602C3A">
+        <w:t>Nexperia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00602C3A">
+        <w:t xml:space="preserve"> zin had</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’. (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://nos.nl/artikel/2591450-minister-karremans-twijfelde-al-na-een-dag-of-ingreep-bij-nexperia-zin-had</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC2E1A" w:rsidP="00AC2E1A" w:rsidRDefault="00AC2E1A" w14:paraId="5F922484" w14:textId="0FFA4752">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et lid Van Lanschot (CDA)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - Verzoek</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tot het (voorlopig) terugnemen van de plenaire behandeling van het wetsvoorstel Wijziging van de Postwet 2009 (Kamerstuk 35423) en het houden van een nader verslag op 17 december 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00602C3A" w:rsidR="00AC2E1A" w:rsidP="00AC2E1A" w:rsidRDefault="00AC2E1A" w14:paraId="0791052F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C744E3" w:rsidR="00C8373F" w:rsidP="00C744E3" w:rsidRDefault="00C8373F" w14:paraId="45025DD9" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="00C744E3" w:rsidR="00C8373F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -229,84 +299,80 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1124999839">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C744E3"/>
     <w:rsid w:val="002639AA"/>
     <w:rsid w:val="002D539A"/>
+    <w:rsid w:val="003C0737"/>
+    <w:rsid w:val="00602C3A"/>
+    <w:rsid w:val="008F70A5"/>
+    <w:rsid w:val="00AC2E1A"/>
     <w:rsid w:val="00C744E3"/>
     <w:rsid w:val="00C8373F"/>
+    <w:rsid w:val="00E4480B"/>
     <w:rsid w:val="00E54D73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -897,50 +963,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C744E3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -1208,64 +1275,87 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00C744E3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00C744E3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00602C3A"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00602C3A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nos.nl/artikel/2591450-minister-karremans-twijfelde-al-na-een-dag-of-ingreep-bij-nexperia-zin-had" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1522,52 +1612,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>42</ap:Words>
-  <ap:Characters>232</ap:Characters>
+  <ap:Words>147</ap:Words>
+  <ap:Characters>813</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
+  <ap:Lines>6</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>273</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>959</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>