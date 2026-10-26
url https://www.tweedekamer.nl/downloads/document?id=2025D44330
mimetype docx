--- v1 (2026-01-22)
+++ v2 (2026-10-26)
@@ -42,93 +42,141 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="1C307E6A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE6E63" w:rsidR="00CB3578" w:rsidP="00EE6E63" w:rsidRDefault="0001136F" w14:paraId="143DA6B1" w14:textId="72EDCBC2">
+          <w:p w:rsidRPr="00EE6E63" w:rsidR="00CB3578" w:rsidP="00EE6E63" w:rsidRDefault="0001136F" w14:paraId="143DA6B1" w14:textId="0DF25EBE">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 8 (</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="001851D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004A6593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="004A6593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Vierd</w:t>
             </w:r>
             <w:r w:rsidR="00611CFF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tweede </w:t>
+              <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>NvW</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> d.d. 25 november 2025)</w:t>
+              <w:t xml:space="preserve"> d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="004A6593">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>5 oktober 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="6DF53123" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1292,69 +1340,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">het verlenen van toegang tot de voorzieningen, bedoeld in artikel 3, eerste lid, onder c en d, van de Wet algemene bepalingen </w:t>
-[...17 lines deleted...]
-        <w:t>; en</w:t>
+        <w:t>het verlenen van toegang tot de voorzieningen, bedoeld in artikel 3, eerste lid, onder c en d, van de Wet algemene bepalingen burgerservicenummer; en</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="2B6DDD32" w14:textId="0294E88E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
@@ -1384,79 +1414,123 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Het register wordt ingesteld en beheerd door Onze Minister. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="2A9EC277" w14:textId="0E4640BA">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">3. De in het register opgenomen zorgaanbieders, zorgmedewerkers, indicatieorganen en zorgverzekeraars zijn een jaarlijkse vergoeding aan Onze Minister verschuldigd. </w:t>
+    <w:p w:rsidRPr="004A6593" w:rsidR="004A6593" w:rsidP="004A6593" w:rsidRDefault="004A6593" w14:paraId="1EAA6BDA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. Onze Minister kan voor het in stand houden en beheren van het register:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A6593" w:rsidR="004A6593" w:rsidP="004A6593" w:rsidRDefault="004A6593" w14:paraId="0AF857AD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>a. bij een aanvraag tot registratie in het register van zorgmedewerkers de betaling van een eenmalige vergoeding verlangen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A6593" w:rsidR="004A6593" w:rsidP="004A6593" w:rsidRDefault="004A6593" w14:paraId="74483447" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>b. van zorgaanbieders, indicatieorganen en zorgverzekeraars de betaling van een jaarlijkse vergoeding verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="279711D8" w14:textId="382DC8DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
@@ -1526,146 +1600,186 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>de procedure en gronden voor weigering, schorsing of intrekking van een inschrijving in het register;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="67A3FA18" w14:textId="7E4D1F41">
+    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="67A3FA18" w14:textId="336F85C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">het verwerken van gegevens van zorgaanbieders, zorgmedewerkers, indicatieorganen of zorgverzekeraars in het register, waaronder het verwerken van persoonsgegevens waaronder het </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="18BE4828" w14:textId="6FB5054F">
+        <w:t xml:space="preserve">het verwerken van gegevens van </w:t>
+      </w:r>
+      <w:r w:rsidR="001851D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zorgaanbieders, zorgmedewerkers, indicatieorganen of zorgverzekeraars in</w:t>
+      </w:r>
+      <w:r w:rsidR="001851D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of ten behoeve van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het register, waaronder het verwerken van persoonsgegevens waaronder het burgerservicenummer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="18BE4828" w14:textId="78EDB54D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>de hoogte van de vergoeding.</w:t>
+        <w:t>de hoogte van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593" w:rsidR="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593" w:rsidR="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>jaarlijkse of eenmalige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vergoeding.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009C2122" w:rsidR="009C2122" w:rsidP="009C2122" w:rsidRDefault="009C2122" w14:paraId="6FC06B57" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2122">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>5. In afwijking van de artikelen 2:7, tweede lid, en 2:8, van de Algemene wet bestuursrecht wordt een bericht op grond van dit artikel uitsluitend elektronisch verzonden.</w:t>
       </w:r>
@@ -2090,50 +2204,51 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">de verwerking van welke persoonsgegevens noodzakelijk is voor de uitvoering van dit artikel. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006F766D" w:rsidR="006F766D" w:rsidP="006F766D" w:rsidRDefault="006F766D" w14:paraId="7C4A48AA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F766D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>3. In afwijking van de artikelen 2:7, tweede lid, en 2:8, van de Algemene wet bestuursrecht, wordt een bericht op grond van dit artikel uitsluitend elektronisch verzonden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="7DF13319" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="29423461" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
@@ -2151,79 +2266,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artikel 15</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="24C8842B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="6BE02F19" w14:textId="3B831BF2">
-[...27 lines deleted...]
-        <w:t>1. Voor zover een voorziening of systeem, bedoeld in artikel 14, eerste lid, onder a en b, gebruikt wordt met een goedgekeurd inlogmiddel, stelt de beheerder van deze voorziening of dit systeem een zorgaanbieder, zorgmedewerker, indicatieorgaan of zorgverzekeraar in staat om ook gebruik te maken van een ander goedgekeurd inlogmiddel.</w:t>
+    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="6BE02F19" w14:textId="6031264C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593" w:rsidR="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593" w:rsidR="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>een voorziening of systeem, bedoeld in artikel 14, eerste lid, onder a en b, gebruikt wordt met een goedgekeurd inlogmiddel, stelt de beheerder van deze voorziening of dit systeem een zorgaanbieder, zorgmedewerker, indicatieorgaan of zorgverzekeraar in staat om ook gebruik te maken van een ander goedgekeurd inlogmiddel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="314DC2B7" w14:textId="2FD3E0D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
@@ -2249,69 +2389,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005544A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Ten behoeve van de koppeling van een inlogmiddel aan een geregistreerde kunnen persoonsgegevens worden verwerkt, waaronder het </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">. Ten behoeve van de koppeling van een inlogmiddel aan een geregistreerde kunnen persoonsgegevens worden verwerkt, waaronder het burgerservicenummer. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="260E9928" w14:textId="40BD5FA2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005544A8">
@@ -2920,112 +3042,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artikel 18</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="7BEA30C0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="0BD1BF2B" w14:textId="031CE40E">
-[...60 lines deleted...]
-        <w:t>november 2028</w:t>
+    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="0BD1BF2B" w14:textId="44928F75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoofdstuk 3 zoals dat luidde onmiddellijk voorafgaand aan de inwerkingtreding van artikel I, onderdeel B, van de Wet van [datum] tot wijziging van de Wet aanvullende bepalingen verwerking persoonsgegevens in de zorg en de Jeugdwet in verband met digitale identificatie en authenticatie in de zorg (Stb. ….) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593" w:rsidR="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>blijft gelden voor de onder dat hoofdstuk door een beheerder uitgegeven en nog uit te geven middelen tot een bij een koninklijk besluit te bepalen tijdstip</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="089F9297" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3308,69 +3406,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">het verlenen van toegang tot de voorzieningen, bedoeld in artikel 3, eerste lid, onder c en d, van de Wet algemene bepalingen </w:t>
-[...17 lines deleted...]
-        <w:t>; en</w:t>
+        <w:t>het verlenen van toegang tot de voorzieningen, bedoeld in artikel 3, eerste lid, onder c en d, van de Wet algemene bepalingen burgerservicenummer; en</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="0019C676" w14:textId="7899F9FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
@@ -3400,79 +3480,143 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Het register wordt ingesteld en beheerd door Onze Minister van Volksgezondheid, Welzijn en Sport. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="6B48CCF8" w14:textId="392C63F5">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">3. In het register opgenomen jeugdhulpaanbieders, jeugdhulpverleners en medewerkers die werkzaamheden verrichten of gaan verrichten voor jeugdhulpaanbieders zijn een jaarlijkse vergoeding aan Onze Minister verschuldigd. </w:t>
+    <w:p w:rsidRPr="004A6593" w:rsidR="004A6593" w:rsidP="004A6593" w:rsidRDefault="004A6593" w14:paraId="1EB9F71C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. Onze Minister van Volksgezondheid, Welzijn en Sport kan voor het in stand houden en beheren van het register:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A6593" w:rsidR="004A6593" w:rsidP="004A6593" w:rsidRDefault="004A6593" w14:paraId="5F49A9DD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">a. bij een aanvraag tot registratie in het register van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>jeugdhulpverleners en medewerkers die werkzaamheden verrichten of gaan verrichten voor jeugdhulpaanbieders de betaling van een eenmalige vergoeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verlangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A6593" w:rsidR="004A6593" w:rsidP="004A6593" w:rsidRDefault="004A6593" w14:paraId="28066212" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>b. van jeugdhulpaanbieders de betaling van een jaarlijkse vergoeding verlangen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="18DF5692" w14:textId="77038046">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
@@ -3542,146 +3686,177 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>de procedure en gronden voor weigering, schorsing of intrekking van een inschrijving in het register;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="458170D3" w14:textId="354EDE36">
+    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="458170D3" w14:textId="67E0CF0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">het verwerken van persoonsgegevens van jeugdhulpaanbieders, jeugdhulpverleners of medewerkers in het register, waaronder het </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="11D231C9" w14:textId="2DAF8FAA">
+        <w:t>het verwerken van persoonsgegevens van</w:t>
+      </w:r>
+      <w:r w:rsidR="001851D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jeugdhulpaanbieders, jeugdhulpverleners of medewerkers in</w:t>
+      </w:r>
+      <w:r w:rsidR="001851D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of ten behoeve van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het register, waaronder het burgerservicenummer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="11D231C9" w14:textId="1C7D71F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">de hoogte van de jaarlijkse vergoeding. </w:t>
+        <w:t xml:space="preserve">de hoogte van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593" w:rsidR="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de jaarlijkse of eenmalige vergoeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0098366B" w:rsidR="0098366B" w:rsidP="0098366B" w:rsidRDefault="0098366B" w14:paraId="63688946" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098366B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>5. In afwijking van de artikelen 2:7, tweede lid, en 2:8, van de Algemene wet bestuursrecht wordt een bericht op grond van dit artikel uitsluitend elektronisch verzonden.</w:t>
       </w:r>
@@ -3717,79 +3892,104 @@
       </w:pPr>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artikel 7.2.8</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="026789D9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="73442434" w14:textId="0D9D3F04">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">1. Voor zover een voorziening of systeem, bedoeld in artikel 7.2.7, eerste lid, gebruikt wordt met een overeenkomstig </w:t>
+    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="73442434" w14:textId="158723B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593" w:rsidR="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593" w:rsidR="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een voorziening of systeem, bedoeld in artikel 7.2.7, eerste lid, gebruikt wordt met een overeenkomstig </w:t>
       </w:r>
       <w:r w:rsidRPr="002B60B9" w:rsidR="003C4181">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>artikel 14a, eerste lid,</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de Wet aanvullende bepalingen verwerking persoonsgegevens in de zorg goedgekeurd inlogmiddel, stelt de beheerder van deze voorziening of dit systeem een jeugdhulpaanbieder, jeugdhulpverlener of medewerker die werkzaamheden verricht of gaat verrichten voor een jeugdhulpaanbieder in staat om ook gebruik te maken van een ander goedgekeurd inlogmiddel.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="3227F53A" w14:textId="3862D29C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -3815,78 +4015,59 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Een jeugdhulpaanbieder kan onder door hem te stellen voorwaarden zijn systemen als bedoeld in artikel 7.2.7, eerste lid, onder b, geheel of gedeeltelijk gebruiken of laten gebruiken met ieder goedgekeurd inlogmiddel door een in het register ingeschreven jeugdhulpaanbieder, jeugdhulpverlener of een medewerker.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="4E88F4CB" w14:textId="42368C01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Ten behoeve van de koppeling van het inlogmiddel aan een geregistreerde jeugdhulpaanbieder, jeugdhulpverlener of medewerker, kunnen persoonsgegevens worden verwerkt, waaronder het burgerservicenummer. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="38A24735" w14:textId="41A5DA54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
@@ -4064,103 +4245,88 @@
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aan artikel 10.2 wordt een lid toegevoegd, luidende: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="6ACD7A57" w14:textId="266AF458">
-[...51 lines deleted...]
-        <w:t>1 november 2028</w:t>
+    <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="6ACD7A57" w14:textId="20DE8ADF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00184FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. De artikelen 7.2.7 en 7.2.8 zoals dat luidde onmiddellijk voorafgaand aan de inwerkingtreding van artikel II, onderdeel A, van de Wet van [datum] tot wijziging van de Wet aanvullende bepalingen verwerking persoonsgegevens in de zorg en de Jeugdwet in verband met digitale identificatie en authenticatie in de zorg (Stb.….) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A6593" w:rsidR="004A6593">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>blijft gelden op de onder dat hoofdstuk door een beheerder uitgegeven en nog uit te geven middelen tot een bij een koninklijk besluit te bepalen tijdstip</w:t>
       </w:r>
       <w:r w:rsidRPr="00184FA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00184FA4" w:rsidR="00184FA4" w:rsidP="00184FA4" w:rsidRDefault="00184FA4" w14:paraId="67DB4088" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4744,72 +4910,72 @@
         <w:ind w:right="1848"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A7C9398" w14:textId="77777777" w:rsidR="00D66D0E" w:rsidRDefault="00D66D0E">
+    <w:p w14:paraId="411B47C1" w14:textId="77777777" w:rsidR="003D7CF4" w:rsidRDefault="003D7CF4">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FD5D4CC" w14:textId="77777777" w:rsidR="00D66D0E" w:rsidRDefault="00D66D0E">
+    <w:p w14:paraId="6749741F" w14:textId="77777777" w:rsidR="003D7CF4" w:rsidRDefault="003D7CF4">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="341E1081" w14:textId="77777777" w:rsidR="00D66D0E" w:rsidRDefault="00D66D0E">
+    <w:p w14:paraId="6B6A4D86" w14:textId="77777777" w:rsidR="003D7CF4" w:rsidRDefault="003D7CF4">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -4936,154 +5102,160 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0931E527" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07DAD9D0" w14:textId="77777777" w:rsidR="00D66D0E" w:rsidRDefault="00D66D0E">
+    <w:p w14:paraId="725636E6" w14:textId="77777777" w:rsidR="003D7CF4" w:rsidRDefault="003D7CF4">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="215B32B8" w14:textId="77777777" w:rsidR="00D66D0E" w:rsidRDefault="00D66D0E">
+    <w:p w14:paraId="3964AA78" w14:textId="77777777" w:rsidR="003D7CF4" w:rsidRDefault="003D7CF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00184FA4"/>
     <w:rsid w:val="0001136F"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="0016683F"/>
     <w:rsid w:val="00184FA4"/>
+    <w:rsid w:val="001851D3"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="001F7D71"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="00286AD9"/>
     <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="002D6355"/>
     <w:rsid w:val="003C4181"/>
+    <w:rsid w:val="003D7CF4"/>
+    <w:rsid w:val="004A6593"/>
     <w:rsid w:val="0050704B"/>
     <w:rsid w:val="005544A8"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="005E3FE8"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="00611CFF"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006F766D"/>
     <w:rsid w:val="00707BE0"/>
     <w:rsid w:val="0075313D"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="007D4B53"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="00927180"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="0098366B"/>
     <w:rsid w:val="009C2122"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00B144B7"/>
     <w:rsid w:val="00B61E7D"/>
     <w:rsid w:val="00B97ACA"/>
     <w:rsid w:val="00BD3C40"/>
     <w:rsid w:val="00BE5A95"/>
     <w:rsid w:val="00C135B1"/>
+    <w:rsid w:val="00C45705"/>
     <w:rsid w:val="00C73CC3"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00CF0D21"/>
     <w:rsid w:val="00D049F3"/>
     <w:rsid w:val="00D20AFA"/>
+    <w:rsid w:val="00D20B45"/>
     <w:rsid w:val="00D466B4"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00D66D0E"/>
     <w:rsid w:val="00DA0E1C"/>
     <w:rsid w:val="00E00024"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00E81A8F"/>
     <w:rsid w:val="00ED14B8"/>
     <w:rsid w:val="00EE6E63"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F37138"/>
     <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5443,51 +5615,50 @@
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -6495,73 +6666,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1714</ap:Words>
-  <ap:Characters>10522</ap:Characters>
+  <ap:Words>1967</ap:Words>
+  <ap:Characters>10824</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>87</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>90</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12212</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12766</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2025-11-27T09:06:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>