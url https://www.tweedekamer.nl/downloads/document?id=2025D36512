--- v0 (2025-10-26)
+++ v1 (2026-06-16)
@@ -42,84 +42,124 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="70499781" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00634AF6" w:rsidR="00CB3578" w:rsidP="00634AF6" w:rsidRDefault="00634AF6" w14:paraId="7FEE33E3" w14:textId="3EC76FC0">
+          <w:p w:rsidRPr="00634AF6" w:rsidR="00CB3578" w:rsidP="00634AF6" w:rsidRDefault="00634AF6" w14:paraId="7FEE33E3" w14:textId="5B4D7087">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 9 (</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="004140B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB1BE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tweede </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>NvW</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> d.d. 1 september 2025)</w:t>
+              <w:t xml:space="preserve"> d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="004140B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>12 mei 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="160E57BE" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -185,65 +225,101 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>35 501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00130F21" w:rsidR="002A727C" w:rsidP="00BC5A00" w:rsidRDefault="00130F21" w14:paraId="6648491A" w14:textId="77777777">
+          <w:p w:rsidRPr="00130F21" w:rsidR="002A727C" w:rsidP="00BC5A00" w:rsidRDefault="007507AD" w14:paraId="6648491A" w14:textId="28DAC57D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00130F21">
+            <w:r w:rsidRPr="007507AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Wijziging van de Wet terugkeer en vreemdelingenbewaring met het oog op het handhaven van de mogelijkheden om maatregelen te nemen ten aanzien van overlastgevende vreemdelingen</w:t>
+              <w:t xml:space="preserve">Wijziging van de Wet terugkeer en vreemdelingenbewaring en enige andere wetten met het oog op het handhaven van de mogelijkheden om maatregelen te nemen ten aanzien van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007507AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>overlastgevende</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007507AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vreemdelingen, het verruimen van de mogelijkheden tot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007507AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ongewenstverklaring</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007507AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het verhogen van het strafmaximum van artikel 197 van het Wetboek van Strafrecht (novelle Wet terugkeer en vreemdelingenbewaring)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="05A2D503" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -457,64 +533,97 @@
     </w:p>
     <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="5A36F31F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="0919CC66" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3118F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Allen, die deze zullen zien of horen lezen, saluut! doen te weten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="3DC31A41" w14:textId="77777777">
+    <w:p w:rsidRPr="002E0E31" w:rsidR="002E0E31" w:rsidP="002E0E31" w:rsidRDefault="002E0E31" w14:paraId="050841BB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3118F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Alzo Wij in overweging genomen hebben, dat het wenselijk is de Wet terugkeer en vreemdelingenbewaring te wijzigen met het oog op het handhaven van de mogelijkheden om maatregelen te nemen ten aanzien van overlastgevende vreemdelingen; </w:t>
+      <w:r w:rsidRPr="002E0E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Alzo Wij in overweging genomen hebben, dat het wenselijk is de Wet terugkeer en vreemdelingenbewaring en enige andere wetten te wijzigen met het oog op het handhaven van de mogelijkheden om maatregelen te nemen ten aanzien van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E0E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>overlastgevende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E0E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vreemdelingen, het verruimen van de mogelijkheden tot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E0E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ongewenstverklaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E0E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het verhogen van het strafmaximum van artikel 197 van het Wetboek van Strafrecht; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="00D3081C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3118F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Zo is het, dat Wij, de Afdeling advisering van de Raad van State gehoord, en met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="3AEABB24" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -750,51 +859,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>3. In de alfabetische rangschikking vervalt het onderdeel “</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kwetsbare personen</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009F5EA2" w:rsidR="009F5EA2" w:rsidP="009F5EA2" w:rsidRDefault="009F5EA2" w14:paraId="4D7CD0A1" w14:textId="77777777">
+    <w:p w:rsidRPr="009F5EA2" w:rsidR="009F5EA2" w:rsidP="009F5EA2" w:rsidRDefault="009F5EA2" w14:paraId="4D7CD0A1" w14:textId="178F4BEE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009F5EA2" w:rsidR="009F5EA2" w:rsidP="009F5EA2" w:rsidRDefault="009F5EA2" w14:paraId="485C94E4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
@@ -837,51 +946,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>artikel 2, onder e, van richtlijn nr. 2013/33/EU van het Europees Parlement en de Raad van 26 juni 2013 tot vaststelling van normen voor de opvang van verzoekers om internationale bescherming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PbEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> L 180/96)” vervangen door: “artikel 2, onderdeel 5, van Richtlijn nummer 2024/1346 van het Europees Parlement en de Raad van 14 mei 2024 tot vaststelling van normen voor de opvang van verzoekers om internationale bescherming (</w:t>
+        <w:t xml:space="preserve"> L 180/96)” vervangen door: “artikel 2, onderdeel 5, van Richtlijn nummer 2024/1346 van het Europees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Parlement en de Raad van 14 mei 2024 tot vaststelling van normen voor de opvang van verzoekers om internationale bescherming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PbEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> L1/35)”. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009F5EA2" w:rsidR="009F5EA2" w:rsidP="009F5EA2" w:rsidRDefault="009F5EA2" w14:paraId="22C8D7F4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
@@ -931,51 +1050,50 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="009F5EA2" w:rsidR="009F5EA2" w:rsidP="009F5EA2" w:rsidRDefault="009F5EA2" w14:paraId="6A9FA84D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>6. In de definitie van “</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Raad” </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">wordt </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1543,51 +1661,50 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="5A95DB66" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Na artikel 7 wordt een artikel ingevoegd luidende: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="420ED0C4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="4D6BBA95" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2121,51 +2238,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>artikel 2, onder b, van Richtlijn 2013/33/EU van het Europees Parlement en de Raad van 26 juni 2013 tot vaststelling van normen voor de opvang van verzoekers om internationale bescherming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PbEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2013, L 180/96)” vervangen door: “</w:t>
+        <w:t xml:space="preserve"> 2013, L 180/96)” vervangen door: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E2788">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk198715647" w:id="8"/>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>artikel 2, onderdeel 2, van Richtlijn nummer 2024/1346 van het Europees Parlement en de Raad van 14 mei 2024 tot vaststelling van normen voor de opvang van verzoekers om internationale bescherming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PbEU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2229,51 +2356,50 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="47435886" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">In artikel 19, derde lid, wordt “vreemdelingen die tot een familie behoren” vervangen door: “meerderjarige vreemdelingen die tot een familie behoren”. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="7DA7E0AC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="2C631814" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2812,51 +2938,50 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="63759B95" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">4. Aan artikel 29, zesde lid (nieuw), worden twee zinnen toegevoegd, luidende: Om vast te stellen dat een persoon een familierechtelijke betrekking met de vreemdeling heeft, kunnen Onze Minister en het Centraal Orgaan opvang asielzoekers gegevens waaruit het bestaan van die familierechtelijke betrekking blijkt op diens verzoek aan de directeur verstrekken. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk201581954" w:id="15"/>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Deze persoonsgegevens worden niet langer bewaard dan noodzakelijk voor het doel waarvoor ze zijn bewaard en in ieder geval niet langer dan zes maanden nadat de vreemdeling de inrichting voor vreemdelingenbewaring definitief heeft verlaten.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="31DE8549" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
@@ -3473,50 +3598,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="1B5B510F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Na artikel 36, </w:t>
       </w:r>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>derde lid wordt een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="19416A45" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2788">
@@ -3535,61 +3661,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Indien dit in verband met uitzonderlijke omstandigheden noodzakelijk is, kan bij ministeriële regeling voor ten hoogste twee maanden worden afgeweken van </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk169004798" w:id="23"/>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">het bepaalde in het eerste lid, onder a, b en c, en het tweede lid, onder b en c. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daarbij wordt gekozen voor de voor de vreemdeling minst ingrijpende afwijking. De ministeriële regeling kan telkens met </w:t>
-[...9 lines deleted...]
-        <w:t>ten hoogste twee maanden worden verlengd, indien de uitzonderlijke omstandigheden blijven bestaan. Indien de uitzonderlijke omstandigheden niet meer aanwezig zijn, wordt de ministeriële regeling ingetrokken.</w:t>
+        <w:t>Daarbij wordt gekozen voor de voor de vreemdeling minst ingrijpende afwijking. De ministeriële regeling kan telkens met ten hoogste twee maanden worden verlengd, indien de uitzonderlijke omstandigheden blijven bestaan. Indien de uitzonderlijke omstandigheden niet meer aanwezig zijn, wordt de ministeriële regeling ingetrokken.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="7D9686EB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E2788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005E2788" w:rsidR="005E2788" w:rsidP="005E2788" w:rsidRDefault="005E2788" w14:paraId="12C2EBDF" w14:textId="77777777">
       <w:pPr>
@@ -4060,51 +4176,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00644DB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk179470623" w:id="24"/>
       <w:r w:rsidRPr="00644DB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Indien dit in verband met uitzonderlijke omstandigheden noodzakelijk is, kan bij ministeriële regeling voor ten hoogste twee maanden worden afgeweken van het bepaalde in het eerste lid, onder sub a  en d. Daarbij wordt gekozen voor de voor de vreemdeling minst ingrijpende afwijking. De ministeriële regeling kan telkens met ten hoogste twee maanden worden verlengd, indien de uitzonderlijke omstandigheden blijven bestaan. Indien de uitzonderlijke omstandigheden niet meer aanwezig zijn, wordt de ministeriële regeling ingetrokken.</w:t>
+        <w:t xml:space="preserve">Indien dit in verband met uitzonderlijke omstandigheden noodzakelijk is, kan bij ministeriële regeling voor ten hoogste twee maanden worden afgeweken van het bepaalde in het eerste lid, onder sub a  en d. Daarbij wordt gekozen voor de voor de vreemdeling minst ingrijpende afwijking. De ministeriële regeling kan telkens met ten hoogste twee maanden worden verlengd, indien de uitzonderlijke omstandigheden blijven bestaan. Indien de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>uitzonderlijke omstandigheden niet meer aanwezig zijn, wordt de ministeriële regeling ingetrokken.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="0C1C70A5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B47BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="3A1A2031" w14:textId="77777777">
       <w:pPr>
@@ -4134,51 +4260,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Artikel 45, eerste lid komt als volgt te luiden:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="360FF2D7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B47BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">1. De directeur kan indien dit noodzakelijk is voor de orde en veiligheid in de inrichting en de ongestoorde tenuitvoerlegging van de vreemdelingenbewaring  van een vreemdeling vingerafdrukken afnemen en een gezichtsopname maken, op voorwaarde dat is voorzien in zodanige waarborgen dat de persoonlijke levenssfeer van de vreemdeling niet onevenredig wordt geschaad.  De directeur bewaart de biometrische gegevens </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk201043824" w:id="25"/>
       <w:r w:rsidRPr="001B47BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niet langer dan noodzakelijk voor het doel waarvoor ze zijn verzameld en in ieder geval niet langer dan zes maanden nadat de vreemdeling de inrichting voor vreemdelingenbewaring definitief heeft verlaten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="001B47BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="1CE3FE32" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
@@ -4609,50 +4734,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>2. Er wordt een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="7FB82BAE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B47BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>2.  Indien de brieven of andere poststukken afkomstig zijn van of bestemd zijn voor de in artikel 30, eerste, tweede en derde lid, en artikel 31 genoemde personen of instanties, geschiedt dit onderzoek in aanwezigheid van de betrokken vreemdeling.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="5770A334" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="1731D870" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -5166,50 +5292,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk179470766" w:id="28"/>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="58457ABA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B47BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>In artikel 64, eerste lid, wordt “behoudens het dagelijks verblijf in de buitenlucht, bedoeld in artikel 23, tweede lid, onder e, of 36, tweede lid, onder d.” vervangen door: “</w:t>
       </w:r>
       <w:r w:rsidRPr="001B47BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>behoudens het dagelijks verblijf van een uur in de buitenlucht bedoeld in artikel 36, tweede lid, onder d.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="7C821509" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk179470786" w:id="29"/>
@@ -5756,50 +5883,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>2. Onder vernummering van het tweede lid tot derde lid wordt een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="1EC0AD8F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B47BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>2. Zo nodig geschiedt het horen van de vreemdeling met bijstand van een tolk. Van het horen van de vreemdeling wordt aantekening gehouden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="60CEF9D3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001B47BA" w:rsidR="001B47BA" w:rsidP="001B47BA" w:rsidRDefault="001B47BA" w14:paraId="7F52FA4D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -6428,60 +6556,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>2. Onder vernummering van het derde lid tot het vijfde lid worden twee leden ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F309C2" w:rsidR="00F309C2" w:rsidP="00F309C2" w:rsidRDefault="00F309C2" w14:paraId="0A1DFDB8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F309C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">3. De voorzitter dan wel een door hem aangewezen lid van de beroepscommissie die een met rechtspraak belast lid van de rechterlijke macht is, kan het beroepschrift enkelvoudig </w:t>
-[...8 lines deleted...]
-        <w:t>afdoen indien hij het beroep kennelijk niet-ontvankelijk, kennelijk ongegrond of kennelijk gegrond acht, met dien verstande dat hij tevens de bevoegdheden bezit die aan de voorzitter van de voltallige beroepscommissie toekomen.</w:t>
+        <w:t>3. De voorzitter dan wel een door hem aangewezen lid van de beroepscommissie die een met rechtspraak belast lid van de rechterlijke macht is, kan het beroepschrift enkelvoudig afdoen indien hij het beroep kennelijk niet-ontvankelijk, kennelijk ongegrond of kennelijk gegrond acht, met dien verstande dat hij tevens de bevoegdheden bezit die aan de voorzitter van de voltallige beroepscommissie toekomen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F309C2" w:rsidR="00F309C2" w:rsidP="00F309C2" w:rsidRDefault="00F309C2" w14:paraId="3B9B41C1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F309C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>4. De voorzitter, dan wel het door hem aangewezen lid, bedoeld in het derde lid, kan de behandeling te allen tijde verwijzen naar de voltallige beroepscommissie.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F309C2" w:rsidR="00F309C2" w:rsidP="00F309C2" w:rsidRDefault="00F309C2" w14:paraId="4E3665A4" w14:textId="77777777">
       <w:pPr>
@@ -6702,1875 +6821,1976 @@
         </w:rPr>
         <w:t>vreemdeling met bijzondere opvangbehoeften</w:t>
       </w:r>
       <w:r w:rsidRPr="006F13BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: vreemdeling als bedoeld in artikel 2, onderdeel 14, van de Opvangrichtlijn; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="3351F269" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="69CD6F7F" w14:textId="77777777">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="006F13BA">
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="521195CC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008720FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. Onderdeel B komt als volgt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="07AC8CCD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="01A25836" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008720FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="6A4CAEE9" w14:textId="77777777">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="006F13BA">
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="4C1ECAE3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="545A33F1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008720FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Artikel 6 wordt als volgt gewijzigd: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="7BFF01E2" w14:textId="77777777">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="006F13BA">
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="238782D0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="20B22C5F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008720FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1. Het vierde en vijfde lid vervallen, onder </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk200983048" w:id="37"/>
-      <w:r w:rsidRPr="006F13BA">
+      <w:r w:rsidRPr="008720FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vernummering van </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk200982422" w:id="38"/>
-      <w:r w:rsidRPr="006F13BA">
+      <w:r w:rsidRPr="008720FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>het zesde en zevende lid tot vierde en vijfde lid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="008720FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="6E5D04F0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="01934F85" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008720FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2. Het vierde lid (nieuw) komt als volgt te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="0B5E5D30" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008720FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Onze Minister kan de maatregel, bedoeld in het eerste en tweede lid, opleggen aan de vreemdeling aan wie toegang is geweigerd, indien het belang van de openbare orde of de nationale veiligheid zulks vordert. De maatregel wordt uitsluitend opgelegd indien zicht op uitzetting binnen redelijke termijn bestaat, voor een zo kort mogelijke periode. De artikelen 58, tweede en derde lid, 58a en 59, tweede en derde lid, zijn van overeenkomstige toepassing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="3E29B2EF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008720FE" w:rsidR="008720FE" w:rsidP="008720FE" w:rsidRDefault="008720FE" w14:paraId="60C25E84" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008720FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">3. In het vijfde lid (nieuw) wordt “het zesde lid” vervangen door: “vierde lid”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="3833859D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="64B4CFE8" w14:textId="0EDE1152">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk179470987" w:id="39"/>
       <w:r w:rsidRPr="006F13BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...42 lines deleted...]
-      </w:r>
+        <w:tab/>
+        <w:t>3. Onderdeel D</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="006F13BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">” </w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> wordt vervangen door: </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk198913751" w:id="40"/>
       <w:r w:rsidRPr="006F13BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...26 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk179470987" w:id="40"/>
+        <w:t xml:space="preserve">Artikel 50 wordt als volgt gewijzigd: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="0798E73A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="0FEB5DC9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006F13BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>3. Onderdeel D</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Het tweede tot en met het vijfde lid worden vervangen door:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="5379A6F5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. Een persoon mag worden overgebracht naar een plaats bestemd voor verhoor of een andere plaats bestemd voor screening en vervolgens aldaar worden opgehouden, indien:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="7D06F505" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>a. de identiteit van een persoon niet onmiddellijk kan worden vastgesteld; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="0EF2AFDD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t>b. de identiteit onmiddellijk kan worden vastgesteld en blijkt dat de persoon geen rechtmatig verblijf heeft, dan wel rechtmatig verblijf niet onmiddellijk blijkt; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="0F516C42" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>c. indien dit noodzakelijk is voor de toepassing van artikel 7 van de Screeningsverordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="41B2D194" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">3. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ophouding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bedoeld in het tweede lid, onder a en b, duurt ten hoogste negen uur en is gericht op identiteitsvaststelling, het bepalen van de verblijfsrechtelijke status van betrokkene en de afweging om al dan niet vreemdelingenbewaring als bedoeld in artikel 59 toe te passen. De tijd tussen middennacht en negen uur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>voormiddags</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt hierbij niet meegerekend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="041EFE0D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">4. Indien nog grond bestaat voor het vermoeden dat de opgehouden persoon geen rechtmatig verblijf heeft, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>danwel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de afweging om al dan niet vreemdelingenbewaring als bedoeld in artikel 59 toe te passen nog niet is afgerond, kan de in het derde lid bedoelde termijn door de Commandant der Koninklijke marechaussee respectievelijk de korpschef in het belang van het onderzoek met ten hoogste achtenveertig uur worden verlengd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="3404DFB0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">5. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ophouding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, bedoeld in het tweede lid, onder c, duurt overeenkomstig artikel 8, vierde lid, van de Screeningsverordening, niet langer dan 72 uur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="3A0627CC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="1931942E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. Onder vernummering van het zesde lid tot achtste lid, worden twee nieuwe leden ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="1E0E5EBD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>6. De in het eerste lid bedoelde ambtenaren zijn bevoegd de opgehouden persoon aan diens kleding of lichaam te onderzoeken, alsmede zaken van deze persoon te doorzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="28552AB7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F13BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>7. De in het eerste lid bedoelde ambtenaren hebben de bevoegdheden, bedoeld in het zesde lid, eveneens ten aanzien van een in vreemdelingenbewaring gestelde vreemdeling, voor zover dit noodzakelijk is voor het verkrijgen van informatie omtrent de identiteit, de nationaliteit en de verblijfsrechtelijke positie van de desbetreffende vreemdeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="66546ED8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="502D2F6E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk201586165" w:id="41"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="006F13BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wordt vervangen door: </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk198913751" w:id="41"/>
+        <w:tab/>
+        <w:t xml:space="preserve">4. Onderdeel H wordt geschrapt. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="70817C6E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="328F7043" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006F13BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artikel 50 wordt als volgt gewijzigd: </w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r w:rsidRPr="006F13BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">1. </w:t>
-[...368 lines deleted...]
-        <w:t xml:space="preserve">4. Onderdeel H wordt geschrapt. </w:t>
+        <w:t>In onderdeel J, wordt aan artikel 58, eerste lid, een zin toegevoegd, luidende: In het besluit tot bewaring vermeldt onze Minister de feitelijke en juridische gronden waarop de bewaring is gebaseerd en de reden dat geen minder dwingende maatregelen doeltreffend kunnen worden toegepast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="43198323" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="35798875" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="1274D00A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="265DD9D0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel 99, onderdeel K, wordt artikel 58a als volgt gewijzigd: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="7979D3A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="51B9BEBA" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. In het eerste lid wordt “vreemdeling die in een bijzondere of kwetsbare positie verkeert” vervangen door: “vreemdeling met bijzondere opvangbehoeften” en wordt “in een bijzondere of kwetsbare positie verkeert” vervangen door: “bijzondere opvangbehoeften heeft”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="5DD6D895" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="163FC55E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. In het tweede lid wordt “in verband met zijn bijzondere of kwetsbare positie onredelijk bezwarend zou zijn” vervangen door: zijn lichamelijke en geestelijke gezondheid ernstig in gevaar zou brengen”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="4506DBE8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="520DD909" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="784BFD3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="387CF2FE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Artikel 99, onderdeel M, komt te luiden:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="2C82CFFE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="31721552" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="00A8C0A9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="64F3CD03" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Artikel 59 komt als volgt te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="780CE014" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk201586028" w:id="42"/>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="20FD4B77" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="3044D2CC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="5B57A949" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. De vreemdeling die niet rechtmatig in Nederland verblijft, niet zijnde een gemeenschapsonderdaan, kan door Onze Minister met het oog op de uitzetting in vreemdelingenbewaring worden gesteld, indien:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="4D0632CE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">a. er een risico op onttrekking bestaat, of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="01D7E826" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>b. de vreemdeling de voorbereiding van de terugkeer of de verwijderingsprocedure ontwijkt of belemmert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="52F1AF14" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. De vreemdelingenbewaring duurt zo kort mogelijk, maar in ieder geval niet langer dan zes maanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="1CD671BB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. In afwijking van het tweede lid, kan de vreemdelingenbewaring ten hoogste met nog eens twaalf maanden worden verlengd, indien de uitzetting, alle redelijke inspanningen ten spijt, wellicht meer tijd zal vergen, op grond dat de vreemdeling niet meewerkt aan zijn uitzetting of de daartoe benodigde documentatie uit derde landen nog ontbreekt.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p w:rsidRPr="006F13BA" w:rsidR="006F13BA" w:rsidP="006F13BA" w:rsidRDefault="006F13BA" w14:paraId="70817C6E" w14:textId="77777777">
-[...41 lines deleted...]
-    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="43198323" w14:textId="77777777">
+    <w:p w:rsidR="001D7292" w:rsidP="001D7292" w:rsidRDefault="001D7292" w14:paraId="3A8EB82E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7292" w:rsidR="001D7292" w:rsidP="001D7292" w:rsidRDefault="001D7292" w14:paraId="238C7F55" w14:textId="24826CA5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7292">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D7292" w:rsidR="001D7292" w:rsidP="001D7292" w:rsidRDefault="001D7292" w14:paraId="5FFD9F57" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D7292" w:rsidR="001D7292" w:rsidP="001D7292" w:rsidRDefault="001D7292" w14:paraId="1FD6C70A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7292">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel 99, wordt onderdeel N geschrapt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="0E859CCA" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="35798875" w14:textId="77777777">
-[...65 lines deleted...]
-    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="51B9BEBA" w14:textId="77777777">
+    <w:p w:rsidRPr="0016474D" w:rsidR="0016474D" w:rsidP="0016474D" w:rsidRDefault="00130F21" w14:paraId="38E95461" w14:textId="19F5C390">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0016474D" w:rsidR="0016474D" w:rsidP="0016474D" w:rsidRDefault="0016474D" w14:paraId="6A56E01B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0016474D" w:rsidR="0016474D" w:rsidP="0016474D" w:rsidRDefault="0016474D" w14:paraId="21E067F8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016474D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel 99, onderdeel O, komt de aanhef te luiden: Artikel 59c wordt vervangen door: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="7D32CCC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="20E61581" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="35D3C66A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="186F8E1A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00C52EC8" w:rsidR="00C52EC8" w:rsidP="00C52EC8" w:rsidRDefault="00C52EC8" w14:paraId="163FC55E" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In artikel 99, onderdeel O, wordt na artikel 59c een artikel 59d ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="0AAB3AC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="65FA10F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel 59d</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="4569FAE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="0DCB0640" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...25 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3118F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1. De gemeenschapsonderdaan die niet rechtmatig in Nederland verblijft, kan door Onze Minister met het oog op de uitzetting in vreemdelingenbewaring worden gesteld, indien:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="40BB7DAC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a. er een risico op onttrekking bestaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="73D100B4" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>b. de gemeenschapsonderdaan de voorbereiding van het vertrek naar de lidstaat van herkomst of de verwijderingsprocedure ontwijkt of belemmert, of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="3414F5B3" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>c. de gemeenschapsonderdaan een actuele en ernstige bedreiging vormt voor een fundamenteel belang van de samenleving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="232294B1" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2. De vreemdelingenbewaring krachtens het eerste lid duurt in geen geval langer dan drie maanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="00AF1AC7" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3. Het eerste en het tweede lid zijn van overeenkomstige toepassing op de onderdaan van een derde land die niet rechtmatig in Nederland verblijft maar wel beschikt over een geldige verblijfstatus in een andere lidstaat van de Europese Unie, in een staat die partij is bij de Overeenkomst betreffende de Europese Economische Ruimte van 2 mei 1992 of in Zwitserland, indien de bewaring geschiedt met het oog op de uitzetting naar het land waar hij die verblijfsstatus heeft. Artikel 59 is alsdan niet van toepassing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="58A2FAEA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00252014" w:rsidR="00252014" w:rsidP="00252014" w:rsidRDefault="00252014" w14:paraId="256FAAFF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00252014">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00252014" w:rsidR="00252014" w:rsidP="00252014" w:rsidRDefault="00252014" w14:paraId="47FFB328" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00252014" w:rsidR="00252014" w:rsidP="00252014" w:rsidRDefault="00252014" w14:paraId="3788DA0D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00252014">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel 99, onderdeel O, wordt artikel 60 geschrapt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="60A9784C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="6078EB7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="19EE886E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="6EF4A705" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In artikel 99, onderdeel R, wordt "59b of 59c" vervangen door "59b, 59c of 59d".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="3AB85A76" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="4D732D38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="569A9AB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="042DD1AC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In artikel 99, onderdeel T, komt punt 1 te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="6CD164A3" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3118F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1.In het eerste lid wordt "58, 59, 59a en 59b" vervangen door "59, 59a, 59b, 59c en 59d".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F91CB3" w:rsidP="00F91CB3" w:rsidRDefault="00F91CB3" w14:paraId="50E0AA17" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F91CB3" w:rsidR="00F91CB3" w:rsidP="00F91CB3" w:rsidRDefault="00F91CB3" w14:paraId="12C68BA9" w14:textId="76771154">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F91CB3" w:rsidR="00F91CB3" w:rsidP="00F91CB3" w:rsidRDefault="00F91CB3" w14:paraId="65E8A0D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F91CB3" w:rsidR="00F91CB3" w:rsidP="00F91CB3" w:rsidRDefault="00F91CB3" w14:paraId="286F5F21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Na artikel 99, onderdeel T, wordt een onderdeel ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F91CB3" w:rsidR="00F91CB3" w:rsidP="00F91CB3" w:rsidRDefault="00F91CB3" w14:paraId="53A1349A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F91CB3" w:rsidR="00F91CB3" w:rsidP="00F91CB3" w:rsidRDefault="00F91CB3" w14:paraId="6A6BD9F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F91CB3" w:rsidR="00F91CB3" w:rsidP="00F91CB3" w:rsidRDefault="00F91CB3" w14:paraId="46952F98" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F91CB3" w:rsidR="00F91CB3" w:rsidP="00F91CB3" w:rsidRDefault="00F91CB3" w14:paraId="644FBEC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>In artikel 96a, vierde lid, wordt ‘artikel 59, zesde lid,’ vervangen door ‘artikel 59, derde lid,’ en ‘artikel 59, vijfde lid’ door ‘artikel 59, tweede lid,’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="380EA10D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="5F8EA22F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E126A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00177CEC" w:rsidR="00177CEC" w:rsidP="00177CEC" w:rsidRDefault="00177CEC" w14:paraId="00A8C0A9" w14:textId="77777777">
-[...196 lines deleted...]
-        <w:t>3. In afwijking van het tweede lid, kan de vreemdelingenbewaring ten hoogste met nog eens twaalf maanden worden verlengd, indien de uitzetting, alle redelijke inspanningen ten spijt, wellicht meer tijd zal vergen, op grond dat de vreemdeling niet meewerkt aan zijn uitzetting of de daartoe benodigde documentatie uit derde landen nog ontbreekt.</w:t>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="7DF0D430" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk201581229" w:id="43"/>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="1B0943F4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E126A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Artikel 99, onderdelen U en V, komen te luiden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="4D80ADB3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="5C947F7F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E126A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="47EC1250" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="46876579" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E126A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel 108, eerste lid, wordt “58, eerste lid,” geschrapt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="534CA7B3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="3ECA6893" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E126A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="761AB47A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E126A" w:rsidR="005E126A" w:rsidP="005E126A" w:rsidRDefault="005E126A" w14:paraId="798AADCB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E126A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel 109, vierde lid, wordt “59, derde lid,” geschrapt. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p w:rsidR="001D7292" w:rsidP="001D7292" w:rsidRDefault="001D7292" w14:paraId="3A8EB82E" w14:textId="77777777">
-[...684 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p w:rsidR="00D46475" w:rsidP="00174BAF" w:rsidRDefault="00D46475" w14:paraId="197FAE46" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00174BAF" w:rsidR="00174BAF" w:rsidP="00174BAF" w:rsidRDefault="00174BAF" w14:paraId="48F6C467" w14:textId="5AD43199">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -8705,83 +8925,840 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>” vervangen door een komma en wordt na "Beginselenwet justitiële jeugdinrichtingen” ingevoegd: “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00174BAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>danwel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00174BAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Wet terugkeer en vreemdelingenbewaring.”.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="5AE458DD" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="6BACE111" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="509D6DF1" w14:textId="053209C1">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTIKEL II </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="428F9A48" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="1A1E8CEE" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De Vreemdelingenwet 2000 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="211158F6" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="318E8852" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="4410790C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="4700913C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel 27, vierde lid, wordt na ‘inreisverbod’ ingevoegd ‘of een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ongewenstverklaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="7BD07665" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="075B0B76" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="4AD370A1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="2C94A442" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel 45, achtste lid, wordt na ‘inreisverbod’ ingevoegd ‘of een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ongewenstverklaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="5D6E54A9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="6CB2CBAE" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="223CCED2" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="11D70477" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In artikel 62a, tweede lid, wordt na ‘inreisverbod’ ingevoegd ‘of een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ongewenstverklaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="00D30939" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="3B1587D4" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="4408ABBB" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="1BB0F077" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Artikel 67 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="6E05BC4D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="6D15C337" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. In het eerste lid, aanhef, wordt ‘Tenzij afdeling 3 van toepassing is,’ vervangen door ‘Onverminderd artikel 66a, eerste en tweede lid,’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="76EF0EE3" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="4C1B08AF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2. In het eerste lid, onderdeel b, wordt ‘drie jaren’ vervangen door ‘twee jaren’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="442902E8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="5536922A" w14:textId="00569DDA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. In het derde lid wordt ‘In afwijking van artikel 8’ vervangen door ‘In afwijking van artikel 8 en met uitzondering van het rechtmatig verblijf van de vreemdeling die een aanvraag tot het verlenen van een verblijfsvergunning als bedoeld in artikel 28 heeft ingediend zolang op die aanvraag nog niet is beslist en de behandeling van deze aanvraag op grond van deze wet in Nederland mag worden afgewacht,’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="29924906" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="6C083701" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="12331AAD" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="4D931552" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Artikel 68, eerste lid, komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="1EA5C6A7" w14:textId="7A396134">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1. Onze Minister kan ambtshalve wegens gewijzigde omstandigheden dan wel op aanvraag van de vreemdeling besluiten tot opheffing of tijdelijke opheffing van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E605BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ngewenstverklaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="58C2C2AB" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="42B2F755" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="66C75038" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIKEL III</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="075D541B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="22704888" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>In bijlage 1 bij de Algemene wet bestuursrecht wordt de zinsnede met betrekking tot de Vreemdelingenwet 2000 als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="489B5023" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="095E3A8A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. Onder verlettering van onderdelen e en f tot f en g wordt een onderdeel ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="7EF88237" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ongewenstverklaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als bedoeld in artikel 67, eerste lid, waartoe is besloten door middel van een zelfstandige beschikking jegens een vreemdeling voor wie ook een terugkeerbesluit geldt of wiens aanvraag als bedoeld in artikel 28 niet is ingewilligd dan wel wiens vergunning als bedoeld in artikel 28 is ingetrokken of niet is verlengd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="1EA88021" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="4148271D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2. Aan onderdeel f (nieuw) wordt toegevoegd ‘of van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ongewenstverklaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van een vreemdeling jegens wie ook een terugkeerbesluit geldt of wiens aanvraag als bedoeld in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>artikel 28 niet is ingewilligd dan wel wiens vergunning als bedoeld in artikel 28 is ingetrokken of niet is verlengd’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="08115510" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="1BF8EBE8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="377ED363" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIKEL IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="178047F9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A67B67" w:rsidR="00A67B67" w:rsidP="00A67B67" w:rsidRDefault="00A67B67" w14:paraId="2F55C81E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>In artikel 197 van het Wetboek van Strafrecht wordt ‘zes maanden’ vervangen door ‘een jaar’.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="12F324DA" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="2928F9A9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="23FE9F8A" w14:textId="77777777">
+    <w:p w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="23FE9F8A" w14:textId="7F89C2A9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>ARTIKEL II</w:t>
+        <w:t xml:space="preserve">ARTIKEL </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50EDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="7A3B2E1F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C3118F" w:rsidR="00130F21" w:rsidP="00130F21" w:rsidRDefault="00130F21" w14:paraId="4B6555EB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3118F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Deze wet treedt in werking op een bij koninklijk besluit te bepalen tijdstip, dat voor de verschillende artikelen of onderdelen daarvan verschillend kan worden vastgesteld.</w:t>
@@ -8927,72 +9904,72 @@
       <w:r w:rsidRPr="00C3118F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Staatssecretaris van Justitie en Veiligheid </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="006F23EE" w:rsidR="00CB3578" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="213E8297" w14:textId="77777777" w:rsidR="00BC5A00" w:rsidRDefault="00BC5A00">
+    <w:p w14:paraId="4167CD80" w14:textId="77777777" w:rsidR="00660C61" w:rsidRDefault="00660C61">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76048710" w14:textId="77777777" w:rsidR="00BC5A00" w:rsidRDefault="00BC5A00">
+    <w:p w14:paraId="272773E2" w14:textId="77777777" w:rsidR="00660C61" w:rsidRDefault="00660C61">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7022994E" w14:textId="77777777" w:rsidR="00BC5A00" w:rsidRDefault="00BC5A00">
+    <w:p w14:paraId="11626132" w14:textId="77777777" w:rsidR="00660C61" w:rsidRDefault="00660C61">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -9124,65 +10101,65 @@
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E658183" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5138EE71" w14:textId="77777777" w:rsidR="00BC5A00" w:rsidRDefault="00BC5A00">
+    <w:p w14:paraId="1B300D78" w14:textId="77777777" w:rsidR="00660C61" w:rsidRDefault="00660C61">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F058EEA" w14:textId="77777777" w:rsidR="00BC5A00" w:rsidRDefault="00BC5A00">
+    <w:p w14:paraId="09EC7BEB" w14:textId="77777777" w:rsidR="00660C61" w:rsidRDefault="00660C61">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
@@ -9196,97 +10173,113 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00130F21"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="000B7C89"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="00130F21"/>
     <w:rsid w:val="0016474D"/>
     <w:rsid w:val="00174BAF"/>
     <w:rsid w:val="00177CEC"/>
     <w:rsid w:val="001B47BA"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="001D7292"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="00252014"/>
     <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="002E0E31"/>
+    <w:rsid w:val="004140B7"/>
     <w:rsid w:val="00424F51"/>
     <w:rsid w:val="004B648B"/>
+    <w:rsid w:val="004D380F"/>
     <w:rsid w:val="00512491"/>
     <w:rsid w:val="005357D3"/>
     <w:rsid w:val="005548B8"/>
     <w:rsid w:val="00577D07"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="005E126A"/>
     <w:rsid w:val="005E2788"/>
     <w:rsid w:val="00606255"/>
+    <w:rsid w:val="00617D0A"/>
+    <w:rsid w:val="0062474E"/>
     <w:rsid w:val="00634AF6"/>
     <w:rsid w:val="00644DB5"/>
+    <w:rsid w:val="00660C61"/>
     <w:rsid w:val="0066274A"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006F13BA"/>
     <w:rsid w:val="006F23EE"/>
     <w:rsid w:val="00740D82"/>
+    <w:rsid w:val="007507AD"/>
     <w:rsid w:val="007D3AE0"/>
     <w:rsid w:val="007D451C"/>
+    <w:rsid w:val="00804DC7"/>
     <w:rsid w:val="00826224"/>
+    <w:rsid w:val="008720FE"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="009F5EA2"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00A330F7"/>
+    <w:rsid w:val="00A67B67"/>
     <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00B32CB8"/>
+    <w:rsid w:val="00B80008"/>
     <w:rsid w:val="00BB1F9E"/>
     <w:rsid w:val="00BC5A00"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C52EC8"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00CC39D4"/>
     <w:rsid w:val="00CE0184"/>
     <w:rsid w:val="00D0719F"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D46475"/>
+    <w:rsid w:val="00D50EDF"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00D63667"/>
+    <w:rsid w:val="00DB1BE5"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
+    <w:rsid w:val="00E605BB"/>
     <w:rsid w:val="00E70BC7"/>
     <w:rsid w:val="00EF6429"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F309C2"/>
+    <w:rsid w:val="00F91CB3"/>
     <w:rsid w:val="00F956D4"/>
     <w:rsid w:val="00FF51B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -9725,51 +10718,50 @@
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -10817,101 +11809,107 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>14</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>26622</ap:Characters>
+  <ap:Pages>16</ap:Pages>
+  <ap:Words>5311</ap:Words>
+  <ap:Characters>29307</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>221</ap:Lines>
-  <ap:Paragraphs>62</ap:Paragraphs>
+  <ap:Lines>244</ap:Lines>
+  <ap:Paragraphs>69</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>31400</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>34549</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
     <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
     <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
     <vt:i4>-1389537874</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Luijpen-Bloem, W.F. (Eline)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Order">
     <vt:lpwstr>100.000000000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Luijpen-Bloem, W.F. (Eline)</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>