--- v0 (2025-10-02)
+++ v1 (2026-10-14)
@@ -43,98 +43,138 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00685F3B" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="6D7A9248" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00D0151E" w:rsidR="00CB3578" w:rsidP="00D0151E" w:rsidRDefault="00D0151E" w14:paraId="1F8286D0" w14:textId="42902362">
+          <w:p w:rsidRPr="00D0151E" w:rsidR="00CB3578" w:rsidP="00D0151E" w:rsidRDefault="00D0151E" w14:paraId="1F8286D0" w14:textId="35FB43B4">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0151E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 7 (</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00015C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D0151E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00015C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tweede </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00D0151E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>ota van wijziging</w:t>
             </w:r>
             <w:r w:rsidR="00F475FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> d.d. </w:t>
             </w:r>
+            <w:r w:rsidR="004D75FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>7 september</w:t>
+            </w:r>
             <w:r w:rsidR="00EB69B1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>22 juli 2025</w:t>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="004D75FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00D0151E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00685F3B" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="55DDBAFD" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
@@ -211,77 +251,68 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00685F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>36 705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="56545BF1" w14:textId="77777777">
+          <w:p w:rsidRPr="001C551A" w:rsidR="002A727C" w:rsidP="000D5BC4" w:rsidRDefault="00685F3B" w14:paraId="6A262AB6" w14:textId="521F6E37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00685F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Wijziging van de Opiumwet in verband met de verhoging van het wettelijk strafmaximum van het aanwezig hebben, de handel, de productie en de in- en uitvoer van verdovende middelen als bedoeld in lijst I bij de Opiumwet (verhoging strafmaxima grootschalige drugscriminaliteit)</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00685F3B" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="45BB0BD6" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="00685F3B" w:rsidR="00CB3578" w:rsidRDefault="00CB3578" w14:paraId="4BCD1DD8" w14:textId="77777777">
@@ -567,1180 +598,1278 @@
         <w:t>Zo is het, dat Wij, de Afdeling advisering van de Raad van State gehoord, en met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="06D2B5A6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="17EE499E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="5C8F66E9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="5C8F66E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ARTIKEL I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="046BEF09" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="046BEF09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="3BBDDF72" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AC6C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Opiumwet wordt als volgt gewijzigd: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="7E31F493" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00AC6C75" w:rsidP="00AC6C75" w:rsidRDefault="00AC6C75" w14:paraId="3C003CBD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0A </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00AC6C75" w:rsidP="00AC6C75" w:rsidRDefault="00AC6C75" w14:paraId="702700E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00AC6C75" w:rsidP="00AC6C75" w:rsidRDefault="00AC6C75" w14:paraId="235A09B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Artikel 2a, tweede lid, wordt als volgt gewijzigd: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC6C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00AC6C75" w:rsidP="00AC6C75" w:rsidRDefault="00AC6C75" w14:paraId="50327D47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00AC6C75" w:rsidP="00AC6C75" w:rsidRDefault="00AC6C75" w14:paraId="3BFCEC8D" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1. Aan het slot van onderdeel i vervalt “of”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00AC6C75" w:rsidP="00AC6C75" w:rsidRDefault="00AC6C75" w14:paraId="710BBC4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00AC6C75" w:rsidP="00AC6C75" w:rsidRDefault="00AC6C75" w14:paraId="6A43E96E" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2. Onder vervanging van de punt aan het slot van onderdeel j door een puntkomma wordt een onderdeel toegevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC6C75" w:rsidR="00AC6C75" w:rsidP="00AC6C75" w:rsidRDefault="00AC6C75" w14:paraId="4A5F0CC8" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">k. het Nederlands Forensisch Instituut, met uitzondering van het verkopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00AC6C75" w:rsidP="00451BFF" w:rsidRDefault="00AC6C75" w14:paraId="7EA9326B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="5D809546" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Opiumwet wordt als volgt gewijzigd: </w:t>
-[...15 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="28EB9199" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="703D5506" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...15 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t>Artikel 10 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="195E0B7A" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="7BF3BB17" w14:textId="5F6F11A3">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Artikel 10 wordt als volgt gewijzigd:</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve">In het vierde lid wordt “ten hoogste acht jaren” vervangen door “ten hoogste twaalf jaren”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="60B3A62F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="505D618F" w14:textId="05026CAF">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In het vierde lid wordt “ten hoogste acht jaren” vervangen door “ten hoogste twaalf jaren”. </w:t>
-[...16 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve">In het vijfde lid wordt “ten hoogste twaalf jaren” vervangen door “ten hoogste zestien jaren”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00531C92" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="51E0D475" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00531C92" w:rsidR="00531C92" w:rsidP="00451BFF" w:rsidRDefault="00531C92" w14:paraId="503CDBBD" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
-        <w:contextualSpacing/>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="00531C92" w:rsidR="00531C92" w:rsidP="00531C92" w:rsidRDefault="00531C92" w14:paraId="503CDBBD" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00531C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>3. Onder vernummering van het zesde tot achtste lid worden twee leden ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00531C92" w:rsidR="00531C92" w:rsidP="00451BFF" w:rsidRDefault="00531C92" w14:paraId="49C6B2CF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00531C92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>3. Onder vernummering van het zesde tot achtste lid worden twee leden ingevoegd, luidende:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00531C92" w:rsidR="00531C92" w:rsidP="00531C92" w:rsidRDefault="00531C92" w14:paraId="49C6B2CF" w14:textId="77777777">
+        <w:t>6. Indien een feit als bedoeld in het derde lid betrekking heeft op een grote hoeveelheid van een middel, wordt gevangenisstraf van ten hoogste acht jaren of geldboete van de vijfde categorie opgelegd. Onder grote hoeveelheid wordt verstaan een hoeveelheid die meer bedraagt dan de bij algemene maatregel van bestuur bepaalde hoeveelheid van een middel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00531C92" w:rsidR="00531C92" w:rsidP="00451BFF" w:rsidRDefault="00531C92" w14:paraId="66C67E2C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00531C92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>6. Indien een feit als bedoeld in het derde lid betrekking heeft op een grote hoeveelheid van een middel, wordt gevangenisstraf van ten hoogste acht jaren of geldboete van de vijfde categorie opgelegd. Onder grote hoeveelheid wordt verstaan een hoeveelheid die meer bedraagt dan de bij algemene maatregel van bestuur bepaalde hoeveelheid van een middel.</w:t>
-[...15 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7. Indien een feit als bedoeld in het vierde lid betrekking heeft op </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk201099742" w:id="0"/>
       <w:r w:rsidRPr="00531C92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>het telen, bereiden, bewerken, verwerken of vervaardigen van een middel en onder omstandigheden is begaan waarvan levensgevaar of gevaar voor zwaar lichamelijk letsel voor een ander te duchten is, wordt gevangenisstraf van ten hoogste vijftien jaren of geldboete van de vijfde categorie opgelegd.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="675B4548" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="675B4548" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="337DCDB9" w14:textId="77777777">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="7C4A01A1" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="7C4A01A1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010721" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="3E2D6C02" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In artikel 10a, eerste lid, wordt “ten hoogste zes jaren” vervangen door “ten hoogste acht jaren”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00010721" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="6F955F91" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00010721" w:rsidRDefault="00010721" w14:paraId="6AF56437" w14:textId="77777777">
+    <w:p w:rsidRPr="00010721" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="6F955F91" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00451BFF" w:rsidRDefault="00010721" w14:paraId="6AF56437" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ba</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00010721" w:rsidRDefault="00010721" w14:paraId="6312878B" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00010721" w:rsidRDefault="00010721" w14:paraId="58E6B92F" w14:textId="77777777">
+    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00451BFF" w:rsidRDefault="00010721" w14:paraId="6312878B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00451BFF" w:rsidRDefault="00010721" w14:paraId="58E6B92F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In artikel 10b wordt, onder vernummering van het derde tot vierde lid, een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00010721" w:rsidRDefault="00010721" w14:paraId="265B2A2D" w14:textId="77777777">
+    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00451BFF" w:rsidRDefault="00010721" w14:paraId="265B2A2D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3. Indien een feit als bedoeld in het tweede lid betrekking heeft op een grote hoeveelheid van een substantie die onderdeel uitmaakt van een stofgroep als bedoeld in de bij deze wet behorende lijst IA of een preparaat daarvan, wordt gevangenisstraf van ten hoogste acht jaren of geldboete van de vijfde categorie opgelegd. Onder grote hoeveelheid wordt verstaan een hoeveelheid die meer bedraagt dan de bij algemene maatregel van bestuur bepaalde hoeveelheid van een middel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00010721" w:rsidRDefault="00010721" w14:paraId="126DBB9E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00010721" w:rsidRDefault="00010721" w14:paraId="16C369E1" w14:textId="77777777">
+    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00451BFF" w:rsidRDefault="00010721" w14:paraId="126DBB9E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00451BFF" w:rsidRDefault="00010721" w14:paraId="16C369E1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Bb</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00010721" w:rsidRDefault="00010721" w14:paraId="61C1892B" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00010721" w:rsidRDefault="00010721" w14:paraId="58B82BCF" w14:textId="77777777">
+    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00451BFF" w:rsidRDefault="00010721" w14:paraId="61C1892B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010721" w:rsidR="00010721" w:rsidP="00451BFF" w:rsidRDefault="00010721" w14:paraId="58B82BCF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In artikel 10c, eerste lid, wordt “ten hoogste drie jaren” vervangen door “ten hoogste vier jaren”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00010721" w:rsidP="00685F3B" w:rsidRDefault="00010721" w14:paraId="3FC8FAC6" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00010721" w:rsidP="00451BFF" w:rsidRDefault="00010721" w14:paraId="3FC8FAC6" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="50802B85" w14:textId="77777777">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="6012723E" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="6012723E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="3EB5A810" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Artikel 11b wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="59FD4B19" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="59FD4B19" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="6536DD64" w14:textId="63B04F5D">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>In het eerste lid wordt “artikel 10, derde, vierde en vijfde lid” vervangen door “artikel 10, derde en zesde lid”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="4E73F7ED" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="4E73F7ED" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="04D820F8" w14:textId="578F810B">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="04D820F8" w14:textId="578F810B">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk160282541" w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Onder vernummering van het tweede lid tot derde lid wordt een lid ingevoegd</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="2136B204" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="2136B204" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2. Deelneming aan een organisatie die tot oogmerk heeft het plegen van een misdrijf als bedoeld in artikel 10, vierde en vijfde lid, wordt gestraft met gevangenisstraf van ten hoogste tien jaren of geldboete van de vijfde categorie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="40D6575B" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:ind w:left="426" w:hanging="426"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="40D6575B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="79E20E74" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="70517485" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="006D06E1" w:rsidR="006D06E1" w:rsidP="006D06E1" w:rsidRDefault="006D06E1" w14:paraId="70DFE7CB" w14:textId="77777777">
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="70517485" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006D06E1" w:rsidR="006D06E1" w:rsidP="00451BFF" w:rsidRDefault="006D06E1" w14:paraId="70DFE7CB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D06E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In artikel 12 wordt “artikelen 10, eerste tot en met vijfde lid,” vervangen door “artikelen 10, eerste tot en met zevende lid,”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="3545E99F" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="3545E99F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE7D1F" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="56203AEC" w14:textId="77777777">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE7D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE7D1F" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="2D81587C" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00AE7D1F" w:rsidR="00AE7D1F" w:rsidP="00AE7D1F" w:rsidRDefault="00AE7D1F" w14:paraId="6E7BA3B6" w14:textId="77777777">
+    <w:p w:rsidRPr="00AE7D1F" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="2D81587C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE7D1F" w:rsidR="00AE7D1F" w:rsidP="00451BFF" w:rsidRDefault="00AE7D1F" w14:paraId="6E7BA3B6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE7D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Artikel 13 wordt als volgt gewijzigd:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE7D1F" w:rsidR="00AE7D1F" w:rsidP="00AE7D1F" w:rsidRDefault="00AE7D1F" w14:paraId="18446186" w14:textId="77777777">
+    <w:p w:rsidRPr="00AE7D1F" w:rsidR="00AE7D1F" w:rsidP="00451BFF" w:rsidRDefault="00AE7D1F" w14:paraId="18446186" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE7D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1. In het tweede lid wordt “artikelen 10, tweede tot en met zesde lid, 10a, eerste lid, 10b, tweede lid,” vervangen door “artikelen 10, tweede tot en met achtste lid, 10a, eerste lid, 10b, tweede tot en met vierde lid,”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AE7D1F" w:rsidR="00AE7D1F" w:rsidP="00AE7D1F" w:rsidRDefault="00AE7D1F" w14:paraId="125E1472" w14:textId="77777777">
+    <w:p w:rsidR="00D410A2" w:rsidP="00451BFF" w:rsidRDefault="00D410A2" w14:paraId="144F0686" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE7D1F" w:rsidR="00AE7D1F" w:rsidP="00451BFF" w:rsidRDefault="00AE7D1F" w14:paraId="125E1472" w14:textId="0A345289">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AE7D1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2. In het vierde lid wordt “artikel 10, tweede tot en met vijfde lid, 10a eerste lid, 10b, tweede lid” vervangen door “artikel 10, tweede tot en met zevende lid, 10a eerste lid, 10b, tweede en derde lid,” en wordt “en artikel 11a” vervangen door “en artikel 11b”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE7ACD" w:rsidR="00FE7ACD" w:rsidP="00FE7ACD" w:rsidRDefault="00FE7ACD" w14:paraId="30453C5E" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00FE7ACD" w:rsidR="00FE7ACD" w:rsidP="00FE7ACD" w:rsidRDefault="00FE7ACD" w14:paraId="2B6B41FD" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE7ACD" w:rsidR="00FE7ACD" w:rsidP="00451BFF" w:rsidRDefault="00FE7ACD" w14:paraId="30453C5E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE7ACD" w:rsidR="00FE7ACD" w:rsidP="00451BFF" w:rsidRDefault="00FE7ACD" w14:paraId="2B6B41FD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE7ACD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ea</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE7ACD" w:rsidR="00FE7ACD" w:rsidP="00FE7ACD" w:rsidRDefault="00FE7ACD" w14:paraId="4CCF500A" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00FE7ACD" w:rsidR="00FE7ACD" w:rsidP="00FE7ACD" w:rsidRDefault="00FE7ACD" w14:paraId="483E7443" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE7ACD" w:rsidR="00FE7ACD" w:rsidP="00451BFF" w:rsidRDefault="00FE7ACD" w14:paraId="4CCF500A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE7ACD" w:rsidR="00FE7ACD" w:rsidP="00451BFF" w:rsidRDefault="00FE7ACD" w14:paraId="483E7443" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE7ACD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In artikel 13d, eerste lid, wordt “de artikelen 10, 10a, eerste lid,” vervangen door “de artikelen 10, 10a, eerste lid, 10b, 10c, eerste lid,”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE7ACD" w:rsidP="00FE7ACD" w:rsidRDefault="00FE7ACD" w14:paraId="5CFB2FF2" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidR="00FE7ACD" w:rsidP="00451BFF" w:rsidRDefault="00FE7ACD" w14:paraId="5CFB2FF2" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="4101991E" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004D3C15" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="3662EF24" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="004D3C15" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="3662EF24" w14:textId="77777777">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3C15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ARTIKEL II</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D3C15" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="0C7D161E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="004D3C15" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="0C7D161E" w14:textId="77777777">
+      <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004D3C15" w:rsidR="004D3C15" w:rsidP="004D3C15" w:rsidRDefault="004D3C15" w14:paraId="38F2BD03" w14:textId="77777777">
+    <w:p w:rsidRPr="004D3C15" w:rsidR="004D3C15" w:rsidP="00451BFF" w:rsidRDefault="004D3C15" w14:paraId="38F2BD03" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D3C15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In artikel 67, eerste lid, onder c, van het Wetboek van Strafvordering wordt “de artikelen 10c, 11, tweede lid, en 11a van de Opiumwet” vervangen door “de artikelen 11, tweede lid, en 11a van de Opiumwet”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="5983C189" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="5983C189" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="2EA47FBC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="2EA47FBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="77C51667" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="77C51667" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ARTIKEL III</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="5EF955B7" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="5EF955B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="1E5A47B1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="1E5A47B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Deze wet treedt in werking op een bij koninklijk besluit te bepalen tijdstip.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="087D0E99" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="087D0E99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="40A5A706" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="2E0567CC" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="2E0567CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="206BD60D" w14:textId="684A031E">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Gegeven,</w:t>
-[...103 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t>Gegeven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="63FF7B80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="5B31C1FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="1EEB83EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="4C3077A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="7A6B4517" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="00467420" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="29E1B157" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="525D158C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="313ABCD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00451BFF" w:rsidRDefault="00685F3B" w14:paraId="581073E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De Minister van Justitie en Veiligheid,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00685F3B" w:rsidR="00685F3B" w:rsidP="00685F3B" w:rsidRDefault="00685F3B" w14:paraId="0A3B28CE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -1862,72 +1991,72 @@
         </w:tabs>
         <w:ind w:right="1848"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00685F3B" w:rsidR="00CB3578" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="629C87A0" w14:textId="77777777" w:rsidR="00383B8F" w:rsidRDefault="00383B8F">
+    <w:p w14:paraId="018C7A8B" w14:textId="77777777" w:rsidR="00AC6DC8" w:rsidRDefault="00AC6DC8">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26E25F78" w14:textId="77777777" w:rsidR="00383B8F" w:rsidRDefault="00383B8F">
+    <w:p w14:paraId="640CF406" w14:textId="77777777" w:rsidR="00AC6DC8" w:rsidRDefault="00AC6DC8">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10923A3A" w14:textId="77777777" w:rsidR="00383B8F" w:rsidRDefault="00383B8F">
+    <w:p w14:paraId="27F09883" w14:textId="77777777" w:rsidR="00AC6DC8" w:rsidRDefault="00AC6DC8">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -2054,65 +2183,65 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="40F945F1" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A6779CB" w14:textId="77777777" w:rsidR="00383B8F" w:rsidRDefault="00383B8F">
+    <w:p w14:paraId="510E45CB" w14:textId="77777777" w:rsidR="00AC6DC8" w:rsidRDefault="00AC6DC8">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D10F9A3" w14:textId="77777777" w:rsidR="00383B8F" w:rsidRDefault="00383B8F">
+    <w:p w14:paraId="0FE7F707" w14:textId="77777777" w:rsidR="00AC6DC8" w:rsidRDefault="00AC6DC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CE339A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04B4EB26"/>
     <w:lvl w:ilvl="0" w:tplc="A3125626">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
@@ -2363,115 +2492,130 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="921180686">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="857082201">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1622302153">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="148"/>
+  <w:zoom w:percent="140"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00685F3B"/>
     <w:rsid w:val="00010721"/>
     <w:rsid w:val="00012DBE"/>
+    <w:rsid w:val="00015C3B"/>
     <w:rsid w:val="000A1D81"/>
+    <w:rsid w:val="001043E4"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="00131630"/>
+    <w:rsid w:val="00171589"/>
     <w:rsid w:val="001C190E"/>
+    <w:rsid w:val="001C551A"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="00383B8F"/>
+    <w:rsid w:val="00426203"/>
+    <w:rsid w:val="00451BFF"/>
     <w:rsid w:val="004D3C15"/>
+    <w:rsid w:val="004D75FC"/>
     <w:rsid w:val="00531C92"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="006324C4"/>
     <w:rsid w:val="00685F3B"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="006D06E1"/>
+    <w:rsid w:val="0074116C"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="008E73CA"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
+    <w:rsid w:val="00AC6C75"/>
+    <w:rsid w:val="00AC6DC8"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00AE7D1F"/>
+    <w:rsid w:val="00B6610F"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
+    <w:rsid w:val="00CD4148"/>
+    <w:rsid w:val="00CE7AC2"/>
     <w:rsid w:val="00D0151E"/>
     <w:rsid w:val="00D20AFA"/>
+    <w:rsid w:val="00D410A2"/>
     <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00DA4268"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00EB69B1"/>
     <w:rsid w:val="00EF1559"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F3757F"/>
     <w:rsid w:val="00F475FE"/>
     <w:rsid w:val="00F956D4"/>
     <w:rsid w:val="00FE7ACD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3890,97 +4034,100 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>761</ap:Words>
-  <ap:Characters>4187</ap:Characters>
+  <ap:Words>810</ap:Words>
+  <ap:Characters>4456</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>37</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4939</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5256</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2025-07-22T10:25:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">
     <vt:lpwstr>Sjablonen amendementen en voorstellen van wet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_AuthorEmail">
     <vt:lpwstr>M.Geenen@sdu.nl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Geenen, Michel</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_PreviousAdHocReviewCycleID">
     <vt:i4>-1389537874</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Order">
     <vt:r8>100</vt:r8>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>