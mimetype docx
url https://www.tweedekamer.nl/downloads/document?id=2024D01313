--- v0 (2025-11-29)
+++ v1 (2026-11-01)
@@ -1,1134 +1,1263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD">
+      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD" w14:paraId="3D1BA16F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF5DED" w:rsidR="006A3771" w:rsidP="00EF5DED" w:rsidRDefault="00EF5DED">
+          <w:p w:rsidRPr="00EF5DED" w:rsidR="006A3771" w:rsidP="00EF5DED" w:rsidRDefault="00EF5DED" w14:paraId="59701D29" w14:textId="4BE8F1AA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF5DED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 4 (overnamebrief d.d. 18 januari 2024)</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00253B42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF5DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00253B42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>NvW</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF5DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00253B42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2 april 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF5DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD">
+      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD" w14:paraId="24F537D3" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="680CFC9C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="5543CBFB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD">
+      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD" w14:paraId="3F457EA9" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="009A460E">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="009A460E" w14:paraId="6E6B52BF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">36 381 </w:t>
             </w:r>
             <w:r w:rsidRPr="006A3771" w:rsidR="006A3771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="00EF5DED" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="00EF5DED" w:rsidRDefault="006A3771" w14:paraId="265252F6" w14:textId="625EED5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Voorstel van wet van de leden </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00EF5DED">
+            <w:r w:rsidR="00F810A2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>Boswijk</w:t>
+              <w:t>Straatman</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00EF5DED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="006A3771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">en </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> tot wijziging van het Wetboek van Strafrecht en het Wetboek van Strafrecht BES in verband met het strafbaar stellen van het openbaar maken van beeldmateriaal van slachtoffers</w:t>
+              <w:t>en Mutluer tot wijziging van het Wetboek van Strafrecht en het Wetboek van Strafrecht BES in verband met het strafbaar stellen van het openbaar maken van beeldmateriaal van slachtoffers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD">
+      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD" w14:paraId="6A0682BD" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="6818E452" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="1DFC1035" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD">
+      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD" w14:paraId="565F312B" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="16D2836D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="25089C41" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD">
+      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD" w14:paraId="569BBB64" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="1CEE2A5F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A3771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Nr. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="00836989" w14:paraId="77DC39A1" w14:textId="78C2D47B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A3771">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEWIJZIGD </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3771" w:rsidR="006A3771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>VOORSTEL VAN WET</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD">
+      <w:tr w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidTr="00A24BCD" w14:paraId="2D6BB8E3" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="2F70C65E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+          <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="1476D23A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3310"/>
                 <w:tab w:val="left" w:pos="3600"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="18A0B0B0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Wij Willem-Alexander, bij de gratie Gods, Koning der Nederlanden, Prins van Oranje-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="67A709B5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Nassau, enz. enz. enz.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="0E2C4052" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="52AC3BEA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Allen, die deze zullen zien of horen lezen, saluut! doen te weten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="34836DB4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Alzo Wij in overweging genomen hebben, dat het wenselijk is het Wetboek van Strafrecht en het Wetboek van Strafrecht BES te wijzigen teneinde het openbaar maken van beeldmateriaal van iemand die dringend hulp behoeft of iemand die dringend hulp behoefde en inmiddels is overleden strafbaar te stellen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="3114693C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Zo is het, dat Wij, de Afdeling advisering van de Raad van State gehoord, en met gemeen overleg der Staten-Generaal, hebben goedgevonden en verstaan, gelijk Wij goedvinden en verstaan bij deze:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
-[...33 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="7715EA47" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="1EC98A93" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="34D5E8B8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>ARTIKEL I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="0D4DA0FB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="76257141" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>In het Wetboek van Strafrecht wordt na artikel 139h een artikel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="1576D409" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="0AB115D8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Artikel 139i</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="469FB844" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="786CD667" w14:textId="57025BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>1. Met gevangenisstraf van ten hoogste een jaar of geldboete van de derde categorie wordt gestraft hij die opzettelijk een afbeelding van iemand die dringend hulp behoeft openbaar maakt.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+        <w:t xml:space="preserve">1. Met gevangenisstraf van ten hoogste een jaar of geldboete van de derde categorie wordt gestraft hij die opzettelijk </w:t>
+      </w:r>
+      <w:r w:rsidR="00293D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en wederrechtelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>een afbeelding van iemand die dringend hulp behoeft openbaar maakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00293D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of verspreidt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="026A151F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>2. Met dezelfde straf wordt gestraft hij die het misdrijf omschreven in het eerste lid in dezelfde omstandigheden pleegt ten aanzien van iemand die dringend hulp behoefde en is overleden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="3AB908B9" w14:textId="27ACF8E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>3. Niet strafbaar is degene die te goeder trouw heeft kunnen aannemen dat het algemeen belang het openbaar maken, bedoeld in het eerste lid, vereiste.</w:t>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+        <w:t>3. Niet strafbaar is degene die te goeder trouw heeft kunnen aannemen dat het algemeen belang het openbaar maken</w:t>
+      </w:r>
+      <w:r w:rsidR="00293D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of verspreiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>, bedoeld in het eerste lid, vereiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="00293D21" w14:paraId="67907F78" w14:textId="46966261">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4. Geen vervolging heeft plaats dan op klacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="00293D21" w:rsidP="006A3771" w:rsidRDefault="00293D21" w14:paraId="12C3353A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="2D76FC68" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="48BDE524" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>ARTIKEL II</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="380C7B3B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="51E06884" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">In het Wetboek van Strafrecht BES wordt na artikel 145e een artikel ingevoegd, luidende: </w:t>
       </w:r>
@@ -1140,883 +1269,964 @@
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Artikel 145f</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="291660E1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="5A8F51CE" w14:textId="6AB497F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>1. Met gevangenisstraf van ten hoogste een jaar of geldboete van de derde categorie wordt gestraft hij die opzettelijk een afbeelding van iemand die dringend hulp behoeft openbaar maakt.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+        <w:t>1. Met gevangenisstraf van ten hoogste een jaar of geldboete van de derde categorie wordt gestraft hij die opzettelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00253B42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en wederrechtelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een afbeelding van iemand die dringend hulp behoeft openbaar maakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00253B42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of verspreidt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="47424346" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>2. Met dezelfde straf wordt gestraft hij die het misdrijf omschreven in het eerste lid in dezelfde omstandigheden pleegt ten aanzien van iemand die dringend hulp behoefde en is overleden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="541B9C6F" w14:textId="3370D307">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>3. Niet strafbaar is degene die te goeder trouw heeft kunnen aannemen dat het algemeen belang het openbaar maken, bedoeld in het eerste lid, vereiste.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+        <w:t>3. Niet strafbaar is degene die te goeder trouw heeft kunnen aannemen dat het algemeen belang het openbaar maken</w:t>
+      </w:r>
+      <w:r w:rsidR="00253B42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of verspreiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>, bedoeld in het eerste lid, vereiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00253B42" w:rsidP="006A3771" w:rsidRDefault="00253B42" w14:paraId="4E3C00FE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">4. Geen vervolging heeft plaats dan op klacht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="424D3D85" w14:textId="6925124D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>ARTIKEL III</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="283DE013" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="68C9FAB0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Onze Minister van Justitie en Veiligheid zendt binnen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>vijf</w:t>
       </w:r>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> jaar na de inwerkingtreding van deze wet aan beide kamers van de Staten-Generaal een verslag over de doeltreffendheid en de effecten van deze wet in de praktijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="27A31E36" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="37CAC327" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="78AD7838" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>ARTIKEL IV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="31EA005E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="791CF215" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Deze wet treedt in werking op een bij koninklijk besluit te bepalen tijdstip.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
-[...33 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="66800AF5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="5931589B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="552118F6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="71C7695C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="0A21E004" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Gegeven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
-[...152 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="509BBB04" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="01625FD3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="3602CD30" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="2486725F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="54DE73D6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="750EC3F6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="5280B1CC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="2E31BBA6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="44F88F4B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="0E9E0EBC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3771">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De Minister van Justitie en Veiligheid,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="006A3771" w:rsidR="00867772" w:rsidP="006A3771" w:rsidRDefault="00867772"/>
+    <w:p w:rsidRPr="006A3771" w:rsidR="006A3771" w:rsidP="006A3771" w:rsidRDefault="006A3771" w14:paraId="60A7F7A5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006A3771" w:rsidR="00867772" w:rsidP="006A3771" w:rsidRDefault="00867772" w14:paraId="26D45B5F" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="006A3771" w:rsidR="00867772" w:rsidSect="00A11E73">
-      <w:footerReference w:type="even" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00555467" w:rsidRDefault="001F3C56">
+    <w:p w14:paraId="24E3A3EF" w14:textId="77777777" w:rsidR="008D324A" w:rsidRDefault="008D324A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00555467" w:rsidRDefault="001F3C56">
+    <w:p w14:paraId="558166B1" w14:textId="77777777" w:rsidR="008D324A" w:rsidRDefault="008D324A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002168F4" w:rsidRDefault="006A3771" w:rsidP="00826224">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47452783" w14:textId="77777777" w:rsidR="00F810A2" w:rsidRDefault="006A3771" w:rsidP="00826224">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002168F4" w:rsidRDefault="00627CDC" w:rsidP="002168F4">
+  <w:p w14:paraId="4309B6FD" w14:textId="77777777" w:rsidR="00F810A2" w:rsidRDefault="00F810A2" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="006A3771" w:rsidP="00826224">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D22D914" w14:textId="77777777" w:rsidR="00F810A2" w:rsidRPr="002168F4" w:rsidRDefault="006A3771" w:rsidP="00826224">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EF5DED">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="00627CDC" w:rsidP="002168F4">
+  <w:p w14:paraId="5CEEA88F" w14:textId="77777777" w:rsidR="00F810A2" w:rsidRPr="002168F4" w:rsidRDefault="00F810A2" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00555467" w:rsidRDefault="001F3C56">
+    <w:p w14:paraId="6F3D0D18" w14:textId="77777777" w:rsidR="008D324A" w:rsidRDefault="008D324A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00555467" w:rsidRDefault="001F3C56">
+    <w:p w14:paraId="01CE6DD1" w14:textId="77777777" w:rsidR="008D324A" w:rsidRDefault="008D324A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57F10596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21F89610"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2062,150 +2272,158 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="603079017">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C2CDF"/>
     <w:rsid w:val="00164B19"/>
     <w:rsid w:val="001A618A"/>
     <w:rsid w:val="001F3C56"/>
+    <w:rsid w:val="00253B42"/>
     <w:rsid w:val="002618C8"/>
     <w:rsid w:val="00265C1B"/>
+    <w:rsid w:val="00293D21"/>
     <w:rsid w:val="00357F36"/>
     <w:rsid w:val="004B6B1C"/>
     <w:rsid w:val="00555467"/>
     <w:rsid w:val="00675F32"/>
     <w:rsid w:val="00693CD0"/>
     <w:rsid w:val="006A3771"/>
     <w:rsid w:val="006F26CC"/>
     <w:rsid w:val="007B6401"/>
+    <w:rsid w:val="00820CC2"/>
     <w:rsid w:val="00830263"/>
+    <w:rsid w:val="00836989"/>
     <w:rsid w:val="00867772"/>
     <w:rsid w:val="008C2CDF"/>
+    <w:rsid w:val="008D324A"/>
     <w:rsid w:val="00900AB9"/>
     <w:rsid w:val="009A460E"/>
+    <w:rsid w:val="00A64015"/>
     <w:rsid w:val="00AE6E27"/>
     <w:rsid w:val="00C776F5"/>
     <w:rsid w:val="00D43D07"/>
     <w:rsid w:val="00EF5DED"/>
+    <w:rsid w:val="00F810A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="13573FD1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{50D84E7E-8DEF-4C0A-952A-C16EB00F1441}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2533,50 +2751,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00693CD0"/>
     <w:pPr>
       <w:spacing w:line="256" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -2688,73 +2911,72 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:rsid w:val="006A3771"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Paginanummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="006A3771"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="833648008">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2977,68 +3199,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>444</ap:Words>
-  <ap:Characters>2445</ap:Characters>
+  <ap:Words>474</ap:Words>
+  <ap:Characters>2608</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>20</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Lines>21</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2884</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3076</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2023-05-17T10:57:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>