--- v0 (2025-10-26)
+++ v1 (2026-06-10)
@@ -1,124 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00763F35" w:rsidTr="00627DF6" w14:paraId="7CDD105F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF75A1" w:rsidR="00763F35" w:rsidP="00140D9F" w:rsidRDefault="00AF75A1" w14:paraId="0394C1D7" w14:textId="4F554C26">
+          <w:p w:rsidRPr="00AF75A1" w:rsidR="00763F35" w:rsidP="00140D9F" w:rsidRDefault="00AF75A1" w14:paraId="0394C1D7" w14:textId="59BE6882">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
             </w:r>
             <w:r w:rsidR="00140D9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA53EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00140D9F">
+            <w:r w:rsidR="00FA53EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>NvW, d.d. 14 april 2023</w:t>
+              <w:t>overnamebrief d.d. 28 mei 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00763F35" w:rsidTr="00627DF6" w14:paraId="5B082357" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
@@ -191,73 +198,73 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">34 961 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="002A727C" w:rsidR="00763F35" w:rsidP="00140D9F" w:rsidRDefault="00763F35" w14:paraId="62B4219F" w14:textId="2BBB3532">
+          <w:p w:rsidRPr="002A727C" w:rsidR="00763F35" w:rsidP="00140D9F" w:rsidRDefault="00763F35" w14:paraId="62B4219F" w14:textId="50326AF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voorstel van wet van het lid </w:t>
+              <w:t xml:space="preserve">Voorstel van wet van </w:t>
             </w:r>
-            <w:r w:rsidR="00AF75A1">
+            <w:r w:rsidR="00FA53EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Aartsen</w:t>
+              <w:t>de leden Kisteman en Vermeer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> tot wijziging van de </w:t>
             </w:r>
             <w:r w:rsidR="00140D9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Alcoholwet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> en enkele andere wetten in verband met verruiming van de mogelijkheid tot het inzetten van mengformules (Wet regulering mengformules) </w:t>
             </w:r>
@@ -4995,58 +5002,60 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00372ECF" w:rsidR="00372ECF" w:rsidP="00372ECF" w:rsidRDefault="00372ECF" w14:paraId="7FD500F2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00372ECF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oa</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00372ECF" w:rsidR="00372ECF" w:rsidP="00372ECF" w:rsidRDefault="00372ECF" w14:paraId="2992307D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00372ECF" w:rsidP="00372ECF" w:rsidRDefault="00372ECF" w14:paraId="45870C01" w14:textId="685AE687">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6373,52 +6382,50 @@
     <w:p w:rsidR="00763F35" w:rsidP="00763F35" w:rsidRDefault="00763F35" w14:paraId="4BCF300E" w14:textId="6491CFF0">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In de Wet op de economische delicten wordt in artikel 1, onder 4°, bij de </w:t>
       </w:r>
       <w:r w:rsidR="00372ECF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alcoholwet</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> na “3,” ingevoegd “3a, 3b,”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00853C45" w:rsidR="00763F35" w:rsidP="00763F35" w:rsidRDefault="00763F35" w14:paraId="667365EC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00763F35" w:rsidP="00763F35" w:rsidRDefault="00763F35" w14:paraId="7419F60F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -6795,348 +6802,353 @@
     <w:p w:rsidRPr="000D445B" w:rsidR="000D445B" w:rsidRDefault="000D445B" w14:paraId="68891A31" w14:textId="77777777"/>
     <w:p w:rsidRPr="000D445B" w:rsidR="000D445B" w:rsidRDefault="000D445B" w14:paraId="6EBEC3A2" w14:textId="77777777"/>
     <w:p w:rsidRPr="000D445B" w:rsidR="000D445B" w:rsidRDefault="000D445B" w14:paraId="27640508" w14:textId="77777777"/>
     <w:p w:rsidRPr="000D445B" w:rsidR="000D445B" w:rsidRDefault="000D445B" w14:paraId="4321BC07" w14:textId="77777777"/>
     <w:p w:rsidR="000D445B" w:rsidP="000D445B" w:rsidRDefault="000D445B" w14:paraId="00373442" w14:textId="77777777"/>
     <w:p w:rsidRPr="000D445B" w:rsidR="00C9112E" w:rsidP="009667B6" w:rsidRDefault="00C9112E" w14:paraId="60DC880A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="000D445B" w:rsidR="00C9112E" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4841A38E" w14:textId="77777777" w:rsidR="003B7F2C" w:rsidRDefault="009A10E2">
+    <w:p w14:paraId="1CC0CB33" w14:textId="77777777" w:rsidR="00C52C2B" w:rsidRDefault="00C52C2B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="567F914D" w14:textId="77777777" w:rsidR="003B7F2C" w:rsidRDefault="009A10E2">
+    <w:p w14:paraId="5690FE15" w14:textId="77777777" w:rsidR="00C52C2B" w:rsidRDefault="00C52C2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5B28F3A0" w14:textId="77777777" w:rsidR="00A423D5" w:rsidRDefault="00F659D8" w:rsidP="00826224">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B28F3A0" w14:textId="77777777" w:rsidR="00C52C2B" w:rsidRDefault="00F659D8" w:rsidP="00826224">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4D17368A" w14:textId="77777777" w:rsidR="00A423D5" w:rsidRDefault="00372ECF" w:rsidP="002168F4">
+  <w:p w14:paraId="4D17368A" w14:textId="77777777" w:rsidR="00C52C2B" w:rsidRDefault="00C52C2B" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="62624B92" w14:textId="368B7A33" w:rsidR="00A423D5" w:rsidRPr="002168F4" w:rsidRDefault="00F659D8" w:rsidP="00826224">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62624B92" w14:textId="368B7A33" w:rsidR="00C52C2B" w:rsidRPr="002168F4" w:rsidRDefault="00F659D8" w:rsidP="00826224">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00372ECF">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6FFA050A" w14:textId="77777777" w:rsidR="00A423D5" w:rsidRPr="002168F4" w:rsidRDefault="00372ECF" w:rsidP="002168F4">
+  <w:p w14:paraId="6FFA050A" w14:textId="77777777" w:rsidR="00C52C2B" w:rsidRPr="002168F4" w:rsidRDefault="00C52C2B" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44EBEEE1" w14:textId="77777777" w:rsidR="003B7F2C" w:rsidRDefault="009A10E2">
+    <w:p w14:paraId="2AD4C2D6" w14:textId="77777777" w:rsidR="00C52C2B" w:rsidRDefault="00C52C2B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="446A74B6" w14:textId="77777777" w:rsidR="003B7F2C" w:rsidRDefault="009A10E2">
+    <w:p w14:paraId="14B7382B" w14:textId="77777777" w:rsidR="00C52C2B" w:rsidRDefault="00C52C2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00763F35"/>
     <w:rsid w:val="000B1BCD"/>
     <w:rsid w:val="000C41DA"/>
     <w:rsid w:val="000D445B"/>
     <w:rsid w:val="000E284C"/>
     <w:rsid w:val="000F376B"/>
     <w:rsid w:val="000F4D49"/>
     <w:rsid w:val="00140D9F"/>
     <w:rsid w:val="00153C7A"/>
     <w:rsid w:val="001B793A"/>
     <w:rsid w:val="00244E86"/>
     <w:rsid w:val="002D4809"/>
     <w:rsid w:val="00303411"/>
     <w:rsid w:val="00361A49"/>
     <w:rsid w:val="00372ECF"/>
     <w:rsid w:val="00385809"/>
     <w:rsid w:val="003B5706"/>
     <w:rsid w:val="003B7F2C"/>
     <w:rsid w:val="003D458A"/>
+    <w:rsid w:val="00401274"/>
     <w:rsid w:val="004030CF"/>
     <w:rsid w:val="00433D6E"/>
     <w:rsid w:val="005176B0"/>
     <w:rsid w:val="00552F56"/>
     <w:rsid w:val="005D5D10"/>
     <w:rsid w:val="006525BC"/>
     <w:rsid w:val="006744FF"/>
     <w:rsid w:val="00750780"/>
     <w:rsid w:val="00763F35"/>
     <w:rsid w:val="00772CEC"/>
     <w:rsid w:val="00846150"/>
     <w:rsid w:val="009667B6"/>
     <w:rsid w:val="0097526E"/>
     <w:rsid w:val="009A10E2"/>
     <w:rsid w:val="00AE1A1D"/>
     <w:rsid w:val="00AF75A1"/>
     <w:rsid w:val="00B000E9"/>
     <w:rsid w:val="00B22BA2"/>
     <w:rsid w:val="00B455AB"/>
     <w:rsid w:val="00B5604E"/>
     <w:rsid w:val="00B74408"/>
     <w:rsid w:val="00BC0C09"/>
     <w:rsid w:val="00BC2476"/>
     <w:rsid w:val="00C37EFD"/>
+    <w:rsid w:val="00C52C2B"/>
     <w:rsid w:val="00C9112E"/>
     <w:rsid w:val="00D90139"/>
     <w:rsid w:val="00D928A4"/>
     <w:rsid w:val="00EC4F84"/>
     <w:rsid w:val="00EF2EF4"/>
     <w:rsid w:val="00F659D8"/>
+    <w:rsid w:val="00FA53EB"/>
     <w:rsid w:val="00FF62F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0CBFE29F"/>
   <w15:docId w15:val="{A5F423EB-AE5E-4872-94F2-EE13F242E2C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7457,50 +7469,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00763F35"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -7624,51 +7641,51 @@
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:rsid w:val="00846150"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:rsid w:val="00846150"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wetten.overheid.nl/jci1.3:c:BWBR0002469&amp;titeldeel=Va&amp;g=2016-11-11&amp;z=2016-11-11" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wetten.overheid.nl/jci1.3:c:BWBR0002798&amp;artikel=1&amp;g=2016-11-11&amp;z=2016-11-11" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -7922,67 +7939,67 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>9</ap:Pages>
-  <ap:Words>2074</ap:Words>
-  <ap:Characters>12933</ap:Characters>
+  <ap:Words>2311</ap:Words>
+  <ap:Characters>12714</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>107</ap:Lines>
+  <ap:Lines>105</ap:Lines>
   <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14978</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14996</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>